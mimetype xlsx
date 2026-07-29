--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\大穎奧林目錄_每月更新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08E94914-60BF-4EDD-B7F3-24162ACF9DDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46DFD1B2-9D29-4F45-A635-1D30185BCE94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2745" yWindow="885" windowWidth="23565" windowHeight="14955" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="21150" windowHeight="13980" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk81995206" localSheetId="0">Sheet1!$F$435</definedName>
+    <definedName name="_Hlk81995206" localSheetId="0">Sheet1!$F$438</definedName>
   </definedNames>
   <calcPr calcId="140001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5583" uniqueCount="3085">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5628" uniqueCount="3108">
   <si>
     <t>書籍名稱</t>
   </si>
   <si>
     <t>出版社名稱</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>定價</t>
   </si>
   <si>
     <t>ＩＳＢＮ</t>
   </si>
   <si>
     <t>作  者</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>譯  者</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>閱讀年級</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
@@ -12288,50 +12288,142 @@
     <t>2026年 06月 10 日</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>趣味、偵探推理、生活學習、情緒教育</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>親情、友誼、生活學習、手作</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>PL162</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>幸福的莉莉蛋糕</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>978-626-7781-47-0</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>安井季子 やすいすえこ</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>背背！我要背背！</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-53-1</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>阿萬紀美子 あまんきみこ</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>YS049</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 07 月10 日</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>親情、生活學習、成長</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>到鼴鼠小鎮探險</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 07月 10 日</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL163</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>江川智穗</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-52-4</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>友誼、生活學習、自然知識</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL164</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL165</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 08月 10 日</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>蔬菜的理髮店</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-62-3</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>山田町 山田マチ</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>幽默趣味、生活學習、生活知識</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>小狐狸的帽子</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>林菜摘子  林なつこ</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-63-0</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>友誼、生活學習、分享</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="42" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
@@ -13459,55 +13551,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N561"/>
+  <dimension ref="A1:N565"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="N32" sqref="N32"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="80" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A382" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H390" sqref="H390"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="54.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.25" customWidth="1"/>
     <col min="2" max="2" width="12.5" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="19" style="39" customWidth="1"/>
     <col min="5" max="5" width="61.875" customWidth="1"/>
     <col min="6" max="6" width="11.625" customWidth="1"/>
     <col min="7" max="7" width="17.375" customWidth="1"/>
     <col min="8" max="8" width="32" style="50" customWidth="1"/>
     <col min="9" max="9" width="15.875" customWidth="1"/>
     <col min="10" max="10" width="16.625" customWidth="1"/>
     <col min="11" max="11" width="18.75" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="13" max="13" width="37.125" customWidth="1"/>
     <col min="14" max="14" width="15" style="147" customWidth="1"/>
     <col min="31" max="31" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="54.75" customHeight="1" thickBot="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -29185,3902 +29277,4001 @@
       </c>
       <c r="F387" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G387" s="127" t="s">
         <v>229</v>
       </c>
       <c r="H387" s="41" t="s">
         <v>3080</v>
       </c>
       <c r="I387" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J387" s="19" t="s">
         <v>3081</v>
       </c>
       <c r="K387" s="10" t="s">
         <v>3078</v>
       </c>
       <c r="L387" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M387" s="28"/>
     </row>
     <row r="388" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A388" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B388" s="12" t="s">
+      <c r="A388" s="17" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B388" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="9">
-        <v>250</v>
-[...33 lines deleted...]
-      </c>
+        <v>360</v>
+      </c>
+      <c r="D388" s="17" t="s">
+        <v>3095</v>
+      </c>
+      <c r="E388" s="6" t="s">
+        <v>3094</v>
+      </c>
+      <c r="F388" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G388" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H388" s="41" t="s">
+        <v>3096</v>
+      </c>
+      <c r="I388" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J388" s="19" t="s">
+        <v>3093</v>
+      </c>
+      <c r="K388" s="10" t="s">
+        <v>3092</v>
+      </c>
+      <c r="L388" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M388" s="28"/>
     </row>
     <row r="389" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A389" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B389" s="12" t="s">
+      <c r="A389" s="17" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B389" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="9">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1412</v>
+        <v>370</v>
+      </c>
+      <c r="D389" s="17" t="s">
+        <v>3101</v>
       </c>
       <c r="E389" s="6" t="s">
-        <v>978</v>
-[...27 lines deleted...]
-      </c>
+        <v>3102</v>
+      </c>
+      <c r="F389" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G389" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H389" s="41" t="s">
+        <v>3103</v>
+      </c>
+      <c r="I389" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J389" s="19" t="s">
+        <v>3097</v>
+      </c>
+      <c r="K389" s="10" t="s">
+        <v>3099</v>
+      </c>
+      <c r="L389" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M389" s="28"/>
     </row>
     <row r="390" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A390" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B390" s="12" t="s">
+      <c r="A390" s="17" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B390" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="9">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1413</v>
+        <v>370</v>
+      </c>
+      <c r="D390" s="17" t="s">
+        <v>3106</v>
       </c>
       <c r="E390" s="6" t="s">
-        <v>981</v>
-[...19 lines deleted...]
-      <c r="L390" s="13" t="s">
+        <v>3105</v>
+      </c>
+      <c r="F390" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G390" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H390" s="41" t="s">
+        <v>3107</v>
+      </c>
+      <c r="I390" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J390" s="19" t="s">
+        <v>3098</v>
+      </c>
+      <c r="K390" s="10" t="s">
+        <v>3099</v>
+      </c>
+      <c r="L390" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M390" s="30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M390" s="28"/>
     </row>
     <row r="391" spans="1:14" ht="54.75" customHeight="1">
       <c r="A391" s="123" t="s">
-        <v>1252</v>
-[...1 lines deleted...]
-      <c r="B391" s="19" t="s">
+        <v>973</v>
+      </c>
+      <c r="B391" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="9">
         <v>250</v>
       </c>
       <c r="D391" s="15" t="s">
-        <v>1414</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>1411</v>
+      </c>
+      <c r="E391" s="138" t="s">
+        <v>2178</v>
       </c>
       <c r="F391" s="12" t="s">
         <v>532</v>
       </c>
       <c r="G391" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H391" s="14" t="s">
-        <v>1253</v>
+        <v>974</v>
       </c>
       <c r="I391" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J391" s="12" t="s">
-        <v>1872</v>
-[...2 lines deleted...]
-        <v>1177</v>
+        <v>976</v>
+      </c>
+      <c r="K391" s="23" t="s">
+        <v>1844</v>
       </c>
       <c r="L391" s="13" t="s">
-        <v>1845</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>32</v>
+      </c>
+      <c r="M391" s="30" t="s">
+        <v>977</v>
       </c>
       <c r="N391" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="392" spans="1:14" ht="54.75" customHeight="1">
       <c r="A392" s="123" t="s">
-        <v>985</v>
+        <v>1174</v>
       </c>
       <c r="B392" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="9">
         <v>250</v>
       </c>
       <c r="D392" s="15" t="s">
-        <v>1415</v>
+        <v>1412</v>
       </c>
       <c r="E392" s="6" t="s">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="F392" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G392" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H392" s="14" t="s">
-        <v>987</v>
+        <v>974</v>
       </c>
       <c r="I392" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J392" s="12" t="s">
-        <v>988</v>
+        <v>979</v>
       </c>
       <c r="K392" s="23" t="s">
-        <v>1597</v>
-[...4 lines deleted...]
-      <c r="M392" s="31"/>
+        <v>1844</v>
+      </c>
+      <c r="L392" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M392" s="30" t="s">
+        <v>1429</v>
+      </c>
       <c r="N392" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="393" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A393" s="132" t="s">
-        <v>1101</v>
+      <c r="A393" s="123" t="s">
+        <v>980</v>
       </c>
       <c r="B393" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="9">
         <v>250</v>
       </c>
       <c r="D393" s="15" t="s">
-        <v>1102</v>
+        <v>1413</v>
       </c>
       <c r="E393" s="6" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="F393" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G393" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H393" s="14" t="s">
-        <v>987</v>
+        <v>1251</v>
       </c>
       <c r="I393" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J393" s="12" t="s">
-        <v>1103</v>
+        <v>982</v>
       </c>
       <c r="K393" s="23" t="s">
-        <v>1842</v>
-[...1 lines deleted...]
-      <c r="L393" s="12" t="s">
+        <v>1843</v>
+      </c>
+      <c r="L393" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M393" s="31"/>
+      <c r="M393" s="30" t="s">
+        <v>983</v>
+      </c>
       <c r="N393" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="394" spans="1:14" ht="54.75" customHeight="1">
       <c r="A394" s="123" t="s">
-        <v>989</v>
-[...1 lines deleted...]
-      <c r="B394" s="12" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B394" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="9">
         <v>250</v>
       </c>
       <c r="D394" s="15" t="s">
-        <v>990</v>
+        <v>1414</v>
       </c>
       <c r="E394" s="6" t="s">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="F394" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G394" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H394" s="14" t="s">
-        <v>987</v>
+        <v>1253</v>
       </c>
       <c r="I394" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J394" s="12" t="s">
-        <v>991</v>
-[...7 lines deleted...]
-      <c r="M394" s="30"/>
+        <v>1872</v>
+      </c>
+      <c r="K394" s="10" t="s">
+        <v>1177</v>
+      </c>
+      <c r="L394" s="13" t="s">
+        <v>1845</v>
+      </c>
+      <c r="M394" s="32" t="s">
+        <v>984</v>
+      </c>
       <c r="N394" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="395" spans="1:14" ht="54.75" customHeight="1">
       <c r="A395" s="123" t="s">
-        <v>992</v>
+        <v>985</v>
       </c>
       <c r="B395" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="9">
-        <v>429</v>
+        <v>250</v>
       </c>
       <c r="D395" s="15" t="s">
-        <v>993</v>
+        <v>1415</v>
       </c>
       <c r="E395" s="6" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="F395" s="12" t="s">
-        <v>995</v>
+        <v>395</v>
       </c>
       <c r="G395" s="20" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H395" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I395" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J395" s="12" t="s">
-        <v>997</v>
-[...7 lines deleted...]
-      <c r="M395" s="30"/>
+        <v>988</v>
+      </c>
+      <c r="K395" s="23" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L395" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M395" s="31"/>
+      <c r="N395" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="396" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A396" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B396" s="19" t="s">
+      <c r="A396" s="132" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B396" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="9">
-        <v>300</v>
+        <v>250</v>
       </c>
       <c r="D396" s="15" t="s">
-        <v>999</v>
+        <v>1102</v>
       </c>
       <c r="E396" s="6" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
       <c r="F396" s="12" t="s">
-        <v>1001</v>
+        <v>395</v>
       </c>
       <c r="G396" s="20" t="s">
-        <v>229</v>
+        <v>53</v>
       </c>
       <c r="H396" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I396" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J396" s="12" t="s">
-        <v>1002</v>
-[...4 lines deleted...]
-      <c r="L396" s="13" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K396" s="23" t="s">
+        <v>1842</v>
+      </c>
+      <c r="L396" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M396" s="30"/>
+      <c r="M396" s="31"/>
+      <c r="N396" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="397" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A397" s="15" t="s">
-        <v>1003</v>
+      <c r="A397" s="123" t="s">
+        <v>989</v>
       </c>
       <c r="B397" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C397" s="18">
-        <v>290</v>
+      <c r="C397" s="9">
+        <v>250</v>
       </c>
       <c r="D397" s="15" t="s">
-        <v>1004</v>
+        <v>990</v>
       </c>
       <c r="E397" s="6" t="s">
-        <v>1005</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>986</v>
+      </c>
+      <c r="F397" s="12" t="s">
+        <v>395</v>
       </c>
       <c r="G397" s="20" t="s">
-        <v>1006</v>
+        <v>53</v>
       </c>
       <c r="H397" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I397" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J397" s="12" t="s">
-        <v>1007</v>
-[...4 lines deleted...]
-      <c r="L397" s="13" t="s">
+        <v>991</v>
+      </c>
+      <c r="K397" s="23" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L397" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M397" s="30" t="s">
-        <v>1009</v>
+      <c r="M397" s="30"/>
+      <c r="N397" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="398" spans="1:14" ht="54.75" customHeight="1">
       <c r="A398" s="123" t="s">
-        <v>1010</v>
+        <v>992</v>
       </c>
       <c r="B398" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C398" s="18">
-        <v>290</v>
+      <c r="C398" s="9">
+        <v>429</v>
       </c>
       <c r="D398" s="15" t="s">
-        <v>1011</v>
+        <v>993</v>
       </c>
       <c r="E398" s="6" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>994</v>
+      </c>
+      <c r="F398" s="12" t="s">
+        <v>995</v>
       </c>
       <c r="G398" s="20" t="s">
-        <v>1006</v>
+        <v>48</v>
       </c>
       <c r="H398" s="14" t="s">
-        <v>1013</v>
+        <v>996</v>
       </c>
       <c r="I398" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J398" s="12" t="s">
-        <v>1014</v>
+        <v>997</v>
       </c>
       <c r="K398" s="10" t="s">
-        <v>1008</v>
+        <v>583</v>
       </c>
       <c r="L398" s="13" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="M398" s="30"/>
       <c r="N398" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="399" spans="1:14" ht="54.75" customHeight="1">
       <c r="A399" s="15" t="s">
-        <v>1016</v>
-[...1 lines deleted...]
-      <c r="B399" s="12" t="s">
+        <v>998</v>
+      </c>
+      <c r="B399" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D399" s="15" t="s">
-        <v>1017</v>
+        <v>999</v>
       </c>
       <c r="E399" s="6" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>1000</v>
+      </c>
+      <c r="F399" s="12" t="s">
+        <v>1001</v>
       </c>
       <c r="G399" s="20" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="H399" s="14" t="s">
-        <v>1019</v>
+        <v>996</v>
       </c>
       <c r="I399" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J399" s="12" t="s">
-        <v>1020</v>
+        <v>1002</v>
       </c>
       <c r="K399" s="10" t="s">
-        <v>732</v>
+        <v>591</v>
       </c>
       <c r="L399" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M399" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M399" s="30"/>
     </row>
     <row r="400" spans="1:14" ht="54.75" customHeight="1">
       <c r="A400" s="15" t="s">
-        <v>1021</v>
-[...4 lines deleted...]
-      <c r="C400" s="9">
+        <v>1003</v>
+      </c>
+      <c r="B400" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C400" s="18">
         <v>290</v>
       </c>
       <c r="D400" s="15" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1004</v>
+      </c>
+      <c r="E400" s="6" t="s">
+        <v>1005</v>
       </c>
       <c r="F400" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G400" s="20" t="s">
-        <v>248</v>
+        <v>1006</v>
       </c>
       <c r="H400" s="14" t="s">
-        <v>1024</v>
+        <v>996</v>
       </c>
       <c r="I400" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J400" s="12" t="s">
-        <v>1025</v>
+        <v>1007</v>
       </c>
       <c r="K400" s="10" t="s">
-        <v>1026</v>
+        <v>1008</v>
       </c>
       <c r="L400" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M400" s="30"/>
+      <c r="M400" s="30" t="s">
+        <v>1009</v>
+      </c>
     </row>
     <row r="401" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A401" s="15" t="s">
-        <v>1027</v>
+      <c r="A401" s="123" t="s">
+        <v>1010</v>
       </c>
       <c r="B401" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="18">
         <v>290</v>
       </c>
       <c r="D401" s="15" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1011</v>
+      </c>
+      <c r="E401" s="6" t="s">
+        <v>1012</v>
       </c>
       <c r="F401" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G401" s="20" t="s">
-        <v>248</v>
+        <v>1006</v>
       </c>
       <c r="H401" s="14" t="s">
-        <v>1029</v>
+        <v>1013</v>
       </c>
       <c r="I401" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J401" s="12" t="s">
-        <v>1030</v>
+        <v>1014</v>
       </c>
       <c r="K401" s="10" t="s">
-        <v>1026</v>
+        <v>1008</v>
       </c>
       <c r="L401" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M401" s="30"/>
+      <c r="M401" s="30" t="s">
+        <v>1015</v>
+      </c>
+      <c r="N401" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="402" spans="1:14" ht="54.75" customHeight="1">
       <c r="A402" s="15" t="s">
-        <v>1031</v>
+        <v>1016</v>
       </c>
       <c r="B402" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C402" s="18">
+      <c r="C402" s="9">
         <v>290</v>
       </c>
       <c r="D402" s="15" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1017</v>
+      </c>
+      <c r="E402" s="6" t="s">
+        <v>1018</v>
       </c>
       <c r="F402" s="19" t="s">
-        <v>648</v>
+        <v>210</v>
       </c>
       <c r="G402" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H402" s="14" t="s">
-        <v>1033</v>
+        <v>1019</v>
       </c>
       <c r="I402" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J402" s="12" t="s">
-        <v>1034</v>
+        <v>1020</v>
       </c>
       <c r="K402" s="10" t="s">
-        <v>1035</v>
+        <v>732</v>
       </c>
       <c r="L402" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M402" s="30"/>
+      <c r="M402" s="30" t="s">
+        <v>688</v>
+      </c>
     </row>
     <row r="403" spans="1:14" ht="54.75" customHeight="1">
       <c r="A403" s="15" t="s">
-        <v>1036</v>
-[...4 lines deleted...]
-      <c r="C403" s="18">
+        <v>1021</v>
+      </c>
+      <c r="B403" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C403" s="9">
         <v>290</v>
       </c>
       <c r="D403" s="15" t="s">
-        <v>1037</v>
+        <v>1022</v>
       </c>
       <c r="E403" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="F403" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G403" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H403" s="14" t="s">
-        <v>1038</v>
+        <v>1024</v>
       </c>
       <c r="I403" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J403" s="12" t="s">
-        <v>1039</v>
+        <v>1025</v>
       </c>
       <c r="K403" s="10" t="s">
-        <v>1040</v>
+        <v>1026</v>
       </c>
       <c r="L403" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M403" s="30"/>
     </row>
     <row r="404" spans="1:14" ht="54.75" customHeight="1">
       <c r="A404" s="15" t="s">
-        <v>1041</v>
+        <v>1027</v>
       </c>
       <c r="B404" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C404" s="9">
+      <c r="C404" s="18">
         <v>290</v>
       </c>
       <c r="D404" s="15" t="s">
-        <v>1042</v>
+        <v>1028</v>
       </c>
       <c r="E404" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="F404" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G404" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H404" s="14" t="s">
-        <v>1043</v>
+        <v>1029</v>
       </c>
       <c r="I404" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J404" s="12" t="s">
-        <v>1044</v>
+        <v>1030</v>
       </c>
       <c r="K404" s="10" t="s">
-        <v>738</v>
+        <v>1026</v>
       </c>
       <c r="L404" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M404" s="30"/>
     </row>
     <row r="405" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A405" s="123" t="s">
-[...5 lines deleted...]
-      <c r="C405" s="9">
+      <c r="A405" s="15" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B405" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C405" s="18">
         <v>290</v>
       </c>
       <c r="D405" s="15" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>1032</v>
+      </c>
+      <c r="E405" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F405" s="19" t="s">
-        <v>210</v>
+        <v>648</v>
       </c>
       <c r="G405" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H405" s="14" t="s">
-        <v>1048</v>
+        <v>1033</v>
       </c>
       <c r="I405" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J405" s="12" t="s">
-        <v>1049</v>
+        <v>1034</v>
       </c>
       <c r="K405" s="10" t="s">
-        <v>832</v>
+        <v>1035</v>
       </c>
       <c r="L405" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M405" s="30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M405" s="30"/>
     </row>
     <row r="406" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A406" s="123" t="s">
-[...5 lines deleted...]
-      <c r="C406" s="9">
+      <c r="A406" s="15" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B406" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C406" s="18">
         <v>290</v>
       </c>
       <c r="D406" s="15" t="s">
-        <v>1156</v>
-[...2 lines deleted...]
-        <v>1157</v>
+        <v>1037</v>
+      </c>
+      <c r="E406" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F406" s="19" t="s">
-        <v>1158</v>
+        <v>648</v>
       </c>
       <c r="G406" s="20" t="s">
-        <v>1159</v>
+        <v>248</v>
       </c>
       <c r="H406" s="14" t="s">
-        <v>1162</v>
+        <v>1038</v>
       </c>
       <c r="I406" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J406" s="12" t="s">
-        <v>1161</v>
+        <v>1039</v>
       </c>
       <c r="K406" s="10" t="s">
-        <v>1160</v>
+        <v>1040</v>
       </c>
       <c r="L406" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M406" s="30"/>
-      <c r="N406" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="407" spans="1:14" ht="54.75" customHeight="1">
       <c r="A407" s="15" t="s">
-        <v>1261</v>
-[...1 lines deleted...]
-      <c r="B407" s="19" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B407" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D407" s="15" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>1939</v>
+        <v>1042</v>
+      </c>
+      <c r="E407" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F407" s="19" t="s">
-        <v>1263</v>
+        <v>648</v>
       </c>
       <c r="G407" s="20" t="s">
-        <v>1264</v>
+        <v>248</v>
       </c>
       <c r="H407" s="14" t="s">
-        <v>1265</v>
+        <v>1043</v>
       </c>
       <c r="I407" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J407" s="12" t="s">
-        <v>1266</v>
+        <v>1044</v>
       </c>
       <c r="K407" s="10" t="s">
-        <v>1630</v>
+        <v>738</v>
       </c>
       <c r="L407" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M407" s="30"/>
     </row>
     <row r="408" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A408" s="15" t="s">
-        <v>1307</v>
+      <c r="A408" s="123" t="s">
+        <v>1045</v>
       </c>
       <c r="B408" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D408" s="15" t="s">
-        <v>1308</v>
+        <v>1046</v>
       </c>
       <c r="E408" s="6" t="s">
-        <v>1940</v>
+        <v>1047</v>
       </c>
       <c r="F408" s="19" t="s">
-        <v>60</v>
+        <v>210</v>
       </c>
       <c r="G408" s="20" t="s">
-        <v>48</v>
+        <v>248</v>
       </c>
       <c r="H408" s="14" t="s">
-        <v>1265</v>
+        <v>1048</v>
       </c>
       <c r="I408" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J408" s="12" t="s">
-        <v>1310</v>
+        <v>1049</v>
       </c>
       <c r="K408" s="10" t="s">
-        <v>1311</v>
+        <v>832</v>
       </c>
       <c r="L408" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M408" s="30"/>
+      <c r="M408" s="30" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N408" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="409" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A409" s="15" t="s">
-        <v>1313</v>
+      <c r="A409" s="123" t="s">
+        <v>1155</v>
       </c>
       <c r="B409" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="9">
         <v>290</v>
       </c>
       <c r="D409" s="15" t="s">
-        <v>1314</v>
+        <v>1156</v>
       </c>
       <c r="E409" s="6" t="s">
-        <v>1941</v>
+        <v>1157</v>
       </c>
       <c r="F409" s="19" t="s">
-        <v>1315</v>
+        <v>1158</v>
       </c>
       <c r="G409" s="20" t="s">
-        <v>1316</v>
+        <v>1159</v>
       </c>
       <c r="H409" s="14" t="s">
-        <v>1317</v>
+        <v>1162</v>
       </c>
       <c r="I409" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J409" s="12" t="s">
-        <v>1318</v>
+        <v>1161</v>
       </c>
       <c r="K409" s="10" t="s">
-        <v>1319</v>
+        <v>1160</v>
       </c>
       <c r="L409" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M409" s="30"/>
+      <c r="N409" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="410" spans="1:14" ht="54.75" customHeight="1">
       <c r="A410" s="15" t="s">
-        <v>1448</v>
+        <v>1261</v>
       </c>
       <c r="B410" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="9">
         <v>300</v>
       </c>
       <c r="D410" s="15" t="s">
-        <v>1449</v>
+        <v>1262</v>
       </c>
       <c r="E410" s="6" t="s">
-        <v>1972</v>
+        <v>1939</v>
       </c>
       <c r="F410" s="19" t="s">
-        <v>1450</v>
+        <v>1263</v>
       </c>
       <c r="G410" s="20" t="s">
-        <v>1451</v>
+        <v>1264</v>
       </c>
       <c r="H410" s="14" t="s">
-        <v>1489</v>
+        <v>1265</v>
       </c>
       <c r="I410" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J410" s="12" t="s">
-        <v>1453</v>
+        <v>1266</v>
       </c>
       <c r="K410" s="10" t="s">
-        <v>1452</v>
+        <v>1630</v>
       </c>
       <c r="L410" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M410" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M410" s="30"/>
     </row>
     <row r="411" spans="1:14" ht="54.75" customHeight="1">
       <c r="A411" s="15" t="s">
-        <v>1490</v>
+        <v>1307</v>
       </c>
       <c r="B411" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="9">
         <v>300</v>
       </c>
       <c r="D411" s="15" t="s">
-        <v>1492</v>
+        <v>1308</v>
       </c>
       <c r="E411" s="6" t="s">
-        <v>1505</v>
+        <v>1940</v>
       </c>
       <c r="F411" s="19" t="s">
-        <v>1493</v>
+        <v>60</v>
       </c>
       <c r="G411" s="20" t="s">
-        <v>1494</v>
+        <v>48</v>
       </c>
       <c r="H411" s="14" t="s">
-        <v>1497</v>
+        <v>1265</v>
       </c>
       <c r="I411" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J411" s="12" t="s">
-        <v>1495</v>
+        <v>1310</v>
       </c>
       <c r="K411" s="10" t="s">
-        <v>1496</v>
+        <v>1311</v>
       </c>
       <c r="L411" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M411" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M411" s="30"/>
     </row>
     <row r="412" spans="1:14" ht="54.75" customHeight="1">
       <c r="A412" s="15" t="s">
-        <v>1690</v>
+        <v>1313</v>
       </c>
       <c r="B412" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D412" s="15" t="s">
-        <v>1691</v>
+        <v>1314</v>
       </c>
       <c r="E412" s="6" t="s">
-        <v>1692</v>
+        <v>1941</v>
       </c>
       <c r="F412" s="19" t="s">
-        <v>1693</v>
+        <v>1315</v>
       </c>
       <c r="G412" s="20" t="s">
-        <v>1451</v>
+        <v>1316</v>
       </c>
       <c r="H412" s="14" t="s">
-        <v>1696</v>
+        <v>1317</v>
       </c>
       <c r="I412" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J412" s="12" t="s">
-        <v>1694</v>
+        <v>1318</v>
       </c>
       <c r="K412" s="10" t="s">
-        <v>1695</v>
+        <v>1319</v>
       </c>
       <c r="L412" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M412" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M412" s="30"/>
     </row>
     <row r="413" spans="1:14" ht="54.75" customHeight="1">
       <c r="A413" s="15" t="s">
-        <v>1754</v>
+        <v>1448</v>
       </c>
       <c r="B413" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="9">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D413" s="15" t="s">
-        <v>1755</v>
+        <v>1449</v>
       </c>
       <c r="E413" s="6" t="s">
-        <v>1756</v>
+        <v>1972</v>
       </c>
       <c r="F413" s="19" t="s">
-        <v>1757</v>
+        <v>1450</v>
       </c>
       <c r="G413" s="20" t="s">
-        <v>1758</v>
+        <v>1451</v>
       </c>
       <c r="H413" s="14" t="s">
-        <v>1761</v>
+        <v>1489</v>
       </c>
       <c r="I413" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J413" s="12" t="s">
-        <v>1759</v>
+        <v>1453</v>
       </c>
       <c r="K413" s="10" t="s">
-        <v>1760</v>
+        <v>1452</v>
       </c>
       <c r="L413" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M413" s="30" t="s">
-        <v>2078</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="414" spans="1:14" ht="54.75" customHeight="1">
       <c r="A414" s="15" t="s">
-        <v>1918</v>
+        <v>1490</v>
       </c>
       <c r="B414" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="9">
         <v>300</v>
       </c>
       <c r="D414" s="15" t="s">
-        <v>1919</v>
+        <v>1492</v>
       </c>
       <c r="E414" s="6" t="s">
-        <v>1920</v>
+        <v>1505</v>
       </c>
       <c r="F414" s="19" t="s">
-        <v>1921</v>
+        <v>1493</v>
       </c>
       <c r="G414" s="20" t="s">
-        <v>1922</v>
+        <v>1494</v>
       </c>
       <c r="H414" s="14" t="s">
-        <v>1925</v>
+        <v>1497</v>
       </c>
       <c r="I414" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J414" s="12" t="s">
-        <v>1923</v>
+        <v>1495</v>
       </c>
       <c r="K414" s="10" t="s">
-        <v>1924</v>
+        <v>1496</v>
       </c>
       <c r="L414" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M414" s="30"/>
+      <c r="M414" s="30" t="s">
+        <v>2663</v>
+      </c>
     </row>
     <row r="415" spans="1:14" ht="54.75" customHeight="1">
       <c r="A415" s="15" t="s">
-        <v>2086</v>
+        <v>1690</v>
       </c>
       <c r="B415" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D415" s="15" t="s">
-        <v>2087</v>
+        <v>1691</v>
       </c>
       <c r="E415" s="6" t="s">
-        <v>2088</v>
+        <v>1692</v>
       </c>
       <c r="F415" s="19" t="s">
-        <v>2089</v>
+        <v>1693</v>
       </c>
       <c r="G415" s="20" t="s">
-        <v>2090</v>
+        <v>1451</v>
       </c>
       <c r="H415" s="14" t="s">
-        <v>2093</v>
+        <v>1696</v>
       </c>
       <c r="I415" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J415" s="12" t="s">
-        <v>2091</v>
+        <v>1694</v>
       </c>
       <c r="K415" s="10" t="s">
-        <v>2092</v>
+        <v>1695</v>
       </c>
       <c r="L415" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M415" s="30" t="s">
-        <v>2664</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="416" spans="1:14" ht="54.75" customHeight="1">
       <c r="A416" s="15" t="s">
-        <v>2153</v>
+        <v>1754</v>
       </c>
       <c r="B416" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="9">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D416" s="15" t="s">
-        <v>2154</v>
-[...2 lines deleted...]
-        <v>2158</v>
+        <v>1755</v>
+      </c>
+      <c r="E416" s="6" t="s">
+        <v>1756</v>
       </c>
       <c r="F416" s="19" t="s">
-        <v>1707</v>
+        <v>1757</v>
       </c>
       <c r="G416" s="20" t="s">
-        <v>314</v>
+        <v>1758</v>
       </c>
       <c r="H416" s="14" t="s">
-        <v>2155</v>
+        <v>1761</v>
       </c>
       <c r="I416" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J416" s="12" t="s">
-        <v>2156</v>
+        <v>1759</v>
       </c>
       <c r="K416" s="10" t="s">
-        <v>2157</v>
+        <v>1760</v>
       </c>
       <c r="L416" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M416" s="30"/>
+      <c r="M416" s="30" t="s">
+        <v>2078</v>
+      </c>
     </row>
     <row r="417" spans="1:14" ht="54.75" customHeight="1">
       <c r="A417" s="15" t="s">
-        <v>2366</v>
+        <v>1918</v>
       </c>
       <c r="B417" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D417" s="15" t="s">
-        <v>2368</v>
-[...2 lines deleted...]
-        <v>2204</v>
+        <v>1919</v>
+      </c>
+      <c r="E417" s="6" t="s">
+        <v>1920</v>
       </c>
       <c r="F417" s="19" t="s">
-        <v>1735</v>
+        <v>1921</v>
       </c>
       <c r="G417" s="20" t="s">
-        <v>314</v>
+        <v>1922</v>
       </c>
       <c r="H417" s="14" t="s">
-        <v>2369</v>
+        <v>1925</v>
       </c>
       <c r="I417" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J417" s="12" t="s">
-        <v>2367</v>
+        <v>1923</v>
       </c>
       <c r="K417" s="10" t="s">
-        <v>2357</v>
+        <v>1924</v>
       </c>
       <c r="L417" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M417" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M417" s="30"/>
     </row>
     <row r="418" spans="1:14" ht="54.75" customHeight="1">
       <c r="A418" s="15" t="s">
-        <v>2385</v>
+        <v>2086</v>
       </c>
       <c r="B418" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="9">
         <v>320</v>
       </c>
       <c r="D418" s="15" t="s">
-        <v>2386</v>
-[...1 lines deleted...]
-      <c r="E418" s="20" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E418" s="6" t="s">
         <v>2088</v>
       </c>
       <c r="F418" s="19" t="s">
-        <v>1749</v>
+        <v>2089</v>
       </c>
       <c r="G418" s="20" t="s">
-        <v>314</v>
+        <v>2090</v>
       </c>
       <c r="H418" s="14" t="s">
-        <v>2387</v>
+        <v>2093</v>
       </c>
       <c r="I418" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J418" s="12" t="s">
-        <v>2388</v>
+        <v>2091</v>
       </c>
       <c r="K418" s="10" t="s">
-        <v>2378</v>
+        <v>2092</v>
       </c>
       <c r="L418" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M418" s="30" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="419" spans="1:14" ht="54.75" customHeight="1">
       <c r="A419" s="15" t="s">
-        <v>2512</v>
+        <v>2153</v>
       </c>
       <c r="B419" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="9">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D419" s="15" t="s">
-        <v>2513</v>
+        <v>2154</v>
       </c>
       <c r="E419" s="20" t="s">
-        <v>2514</v>
+        <v>2158</v>
       </c>
       <c r="F419" s="19" t="s">
-        <v>2515</v>
+        <v>1707</v>
       </c>
       <c r="G419" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H419" s="14" t="s">
-        <v>2516</v>
+        <v>2155</v>
       </c>
       <c r="I419" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J419" s="12" t="s">
-        <v>2517</v>
+        <v>2156</v>
       </c>
       <c r="K419" s="10" t="s">
-        <v>2518</v>
+        <v>2157</v>
       </c>
       <c r="L419" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M419" s="30"/>
     </row>
     <row r="420" spans="1:14" ht="54.75" customHeight="1">
       <c r="A420" s="15" t="s">
-        <v>2608</v>
+        <v>2366</v>
       </c>
       <c r="B420" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="9">
         <v>320</v>
       </c>
       <c r="D420" s="15" t="s">
-        <v>2609</v>
+        <v>2368</v>
       </c>
       <c r="E420" s="20" t="s">
-        <v>2610</v>
+        <v>2204</v>
       </c>
       <c r="F420" s="19" t="s">
         <v>1735</v>
       </c>
       <c r="G420" s="20" t="s">
-        <v>2611</v>
+        <v>314</v>
       </c>
       <c r="H420" s="14" t="s">
-        <v>2614</v>
+        <v>2369</v>
       </c>
       <c r="I420" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J420" s="12" t="s">
-        <v>2612</v>
+        <v>2367</v>
       </c>
       <c r="K420" s="10" t="s">
-        <v>2613</v>
+        <v>2357</v>
       </c>
       <c r="L420" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M420" s="30"/>
+      <c r="M420" s="30" t="s">
+        <v>2491</v>
+      </c>
     </row>
     <row r="421" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A421" s="121" t="s">
-        <v>1050</v>
+      <c r="A421" s="15" t="s">
+        <v>2385</v>
       </c>
       <c r="B421" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="9">
-        <v>280</v>
+        <v>320</v>
       </c>
       <c r="D421" s="15" t="s">
-        <v>1051</v>
-[...5 lines deleted...]
-        <v>1052</v>
+        <v>2386</v>
+      </c>
+      <c r="E421" s="20" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F421" s="19" t="s">
+        <v>1749</v>
       </c>
       <c r="G421" s="20" t="s">
-        <v>248</v>
+        <v>314</v>
       </c>
       <c r="H421" s="14" t="s">
-        <v>1309</v>
+        <v>2387</v>
       </c>
       <c r="I421" s="12" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-        <v>1054</v>
+        <v>975</v>
+      </c>
+      <c r="J421" s="12" t="s">
+        <v>2388</v>
       </c>
       <c r="K421" s="10" t="s">
-        <v>1055</v>
+        <v>2378</v>
       </c>
       <c r="L421" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M421" s="124"/>
-[...1 lines deleted...]
-        <v>2390</v>
+      <c r="M421" s="30" t="s">
+        <v>2662</v>
       </c>
     </row>
     <row r="422" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A422" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B422" s="12" t="s">
+      <c r="A422" s="15" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B422" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="9">
-        <v>210</v>
+        <v>330</v>
       </c>
       <c r="D422" s="15" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>2513</v>
+      </c>
+      <c r="E422" s="20" t="s">
+        <v>2514</v>
+      </c>
+      <c r="F422" s="19" t="s">
+        <v>2515</v>
       </c>
       <c r="G422" s="20" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H422" s="14" t="s">
-        <v>1057</v>
+        <v>2516</v>
       </c>
       <c r="I422" s="12" t="s">
-        <v>1053</v>
+        <v>975</v>
       </c>
       <c r="J422" s="12" t="s">
-        <v>1058</v>
-[...12 lines deleted...]
-      </c>
+        <v>2517</v>
+      </c>
+      <c r="K422" s="10" t="s">
+        <v>2518</v>
+      </c>
+      <c r="L422" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M422" s="30"/>
     </row>
     <row r="423" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A423" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B423" s="12" t="s">
+      <c r="A423" s="15" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B423" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="9">
-        <v>270</v>
-[...8 lines deleted...]
-        <v>417</v>
+        <v>320</v>
+      </c>
+      <c r="D423" s="15" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E423" s="20" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F423" s="19" t="s">
+        <v>1735</v>
       </c>
       <c r="G423" s="20" t="s">
-        <v>229</v>
+        <v>2611</v>
       </c>
       <c r="H423" s="14" t="s">
-        <v>1061</v>
+        <v>2614</v>
       </c>
       <c r="I423" s="12" t="s">
-        <v>1053</v>
+        <v>975</v>
       </c>
       <c r="J423" s="12" t="s">
-        <v>1062</v>
-[...4 lines deleted...]
-      <c r="L423" s="12" t="s">
+        <v>2612</v>
+      </c>
+      <c r="K423" s="10" t="s">
+        <v>2613</v>
+      </c>
+      <c r="L423" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M423" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M423" s="30"/>
     </row>
     <row r="424" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A424" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B424" s="12" t="s">
+      <c r="A424" s="121" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B424" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="9">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>1064</v>
+        <v>280</v>
+      </c>
+      <c r="D424" s="15" t="s">
+        <v>1051</v>
       </c>
       <c r="E424" s="6" t="s">
-        <v>1065</v>
+        <v>1926</v>
       </c>
       <c r="F424" s="12" t="s">
-        <v>395</v>
+        <v>1052</v>
       </c>
       <c r="G424" s="20" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="H424" s="14" t="s">
-        <v>1066</v>
+        <v>1309</v>
       </c>
       <c r="I424" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J424" s="12" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="J424" s="13" t="s">
+        <v>1054</v>
+      </c>
+      <c r="K424" s="10" t="s">
+        <v>1055</v>
+      </c>
+      <c r="L424" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M424" s="124"/>
       <c r="N424" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="425" spans="1:14" ht="54.75" customHeight="1">
       <c r="A425" s="123" t="s">
-        <v>1068</v>
+        <v>1491</v>
       </c>
       <c r="B425" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="9">
-        <v>240</v>
+        <v>210</v>
       </c>
       <c r="D425" s="15" t="s">
-        <v>1069</v>
+        <v>1056</v>
       </c>
       <c r="E425" s="6" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>359</v>
+      </c>
+      <c r="F425" s="12" t="s">
+        <v>388</v>
       </c>
       <c r="G425" s="20" t="s">
-        <v>1072</v>
+        <v>229</v>
       </c>
       <c r="H425" s="14" t="s">
-        <v>520</v>
+        <v>1057</v>
       </c>
       <c r="I425" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J425" s="12" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>1606</v>
+        <v>1058</v>
+      </c>
+      <c r="K425" s="22" t="s">
+        <v>1979</v>
       </c>
       <c r="L425" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="M425" s="31"/>
+      <c r="M425" s="30" t="s">
+        <v>983</v>
+      </c>
       <c r="N425" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="426" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A426" s="20" t="s">
-        <v>1289</v>
+      <c r="A426" s="123" t="s">
+        <v>1059</v>
       </c>
       <c r="B426" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="9">
-        <v>290</v>
-[...14 lines deleted...]
-        <v>1076</v>
+        <v>270</v>
+      </c>
+      <c r="D426" s="38" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E426" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="F426" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="G426" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="H426" s="14" t="s">
+        <v>1061</v>
       </c>
       <c r="I426" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J426" s="42" t="s">
-        <v>1077</v>
+      <c r="J426" s="12" t="s">
+        <v>1062</v>
       </c>
       <c r="K426" s="23" t="s">
-        <v>1619</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>155</v>
+      </c>
+      <c r="L426" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="M426" s="32" t="s">
-        <v>539</v>
+        <v>420</v>
+      </c>
+      <c r="N426" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="427" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A427" s="6" t="s">
-        <v>1522</v>
+      <c r="A427" s="123" t="s">
+        <v>1063</v>
       </c>
       <c r="B427" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="9">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>1523</v>
+        <v>230</v>
+      </c>
+      <c r="D427" s="38" t="s">
+        <v>1064</v>
       </c>
       <c r="E427" s="6" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-        <v>1525</v>
+        <v>1065</v>
+      </c>
+      <c r="F427" s="12" t="s">
+        <v>395</v>
       </c>
       <c r="G427" s="20" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>1530</v>
+        <v>229</v>
+      </c>
+      <c r="H427" s="14" t="s">
+        <v>1066</v>
       </c>
       <c r="I427" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J427" s="42" t="s">
-[...8 lines deleted...]
-      <c r="M427" s="32"/>
+      <c r="J427" s="12" t="s">
+        <v>1067</v>
+      </c>
+      <c r="K427" s="23" t="s">
+        <v>1604</v>
+      </c>
+      <c r="L427" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="M427" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="N427" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="428" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A428" s="6" t="s">
-        <v>1649</v>
+      <c r="A428" s="123" t="s">
+        <v>1068</v>
       </c>
       <c r="B428" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="9">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>240</v>
+      </c>
+      <c r="D428" s="15" t="s">
+        <v>1069</v>
       </c>
       <c r="E428" s="6" t="s">
-        <v>1651</v>
-[...2 lines deleted...]
-        <v>1231</v>
+        <v>1070</v>
+      </c>
+      <c r="F428" s="14" t="s">
+        <v>1071</v>
       </c>
       <c r="G428" s="20" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>1654</v>
+        <v>1072</v>
+      </c>
+      <c r="H428" s="14" t="s">
+        <v>520</v>
       </c>
       <c r="I428" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J428" s="42" t="s">
-[...8 lines deleted...]
-      <c r="M428" s="32"/>
+      <c r="J428" s="12" t="s">
+        <v>1073</v>
+      </c>
+      <c r="K428" s="23" t="s">
+        <v>1606</v>
+      </c>
+      <c r="L428" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="M428" s="31"/>
+      <c r="N428" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="429" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A429" s="6" t="s">
-        <v>1718</v>
+      <c r="A429" s="20" t="s">
+        <v>1289</v>
       </c>
       <c r="B429" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C429" s="9">
-        <v>300</v>
-[...9 lines deleted...]
-        <v>1476</v>
+        <v>290</v>
+      </c>
+      <c r="D429" s="36" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E429" s="16" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F429" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="G429" s="63" t="s">
+        <v>1072</v>
       </c>
       <c r="H429" s="24" t="s">
-        <v>1721</v>
+        <v>1076</v>
       </c>
       <c r="I429" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J429" s="42" t="s">
-        <v>1723</v>
-[...2 lines deleted...]
-        <v>1717</v>
+        <v>1077</v>
+      </c>
+      <c r="K429" s="23" t="s">
+        <v>1619</v>
       </c>
       <c r="L429" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M429" s="32"/>
+      <c r="M429" s="32" t="s">
+        <v>539</v>
+      </c>
     </row>
     <row r="430" spans="1:14" ht="54.75" customHeight="1">
       <c r="A430" s="6" t="s">
-        <v>1740</v>
+        <v>1522</v>
       </c>
       <c r="B430" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C430" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D430" s="60" t="s">
-        <v>1741</v>
+        <v>1523</v>
       </c>
       <c r="E430" s="6" t="s">
-        <v>1927</v>
+        <v>1524</v>
       </c>
       <c r="F430" s="19" t="s">
-        <v>1742</v>
+        <v>1525</v>
       </c>
       <c r="G430" s="20" t="s">
-        <v>1743</v>
+        <v>1526</v>
       </c>
       <c r="H430" s="24" t="s">
-        <v>1746</v>
+        <v>1530</v>
       </c>
       <c r="I430" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J430" s="42" t="s">
-        <v>1745</v>
+        <v>1527</v>
       </c>
       <c r="K430" s="10" t="s">
-        <v>1744</v>
+        <v>1528</v>
       </c>
       <c r="L430" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>1529</v>
+      </c>
+      <c r="M430" s="32"/>
     </row>
     <row r="431" spans="1:14" ht="54.75" customHeight="1">
       <c r="A431" s="6" t="s">
-        <v>1973</v>
+        <v>1649</v>
       </c>
       <c r="B431" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="9">
         <v>290</v>
       </c>
       <c r="D431" s="60" t="s">
-        <v>1974</v>
+        <v>1650</v>
       </c>
       <c r="E431" s="6" t="s">
-        <v>1975</v>
+        <v>1651</v>
       </c>
       <c r="F431" s="19" t="s">
-        <v>1742</v>
+        <v>1231</v>
       </c>
       <c r="G431" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H431" s="24" t="s">
-        <v>1976</v>
+        <v>1654</v>
       </c>
       <c r="I431" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J431" s="42" t="s">
-        <v>1977</v>
+        <v>1652</v>
       </c>
       <c r="K431" s="10" t="s">
-        <v>1978</v>
+        <v>1653</v>
       </c>
       <c r="L431" s="13" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="M431" s="32"/>
     </row>
     <row r="432" spans="1:14" ht="54.75" customHeight="1">
       <c r="A432" s="6" t="s">
-        <v>1989</v>
+        <v>1718</v>
       </c>
       <c r="B432" s="12" t="s">
-        <v>14</v>
+        <v>1711</v>
       </c>
       <c r="C432" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D432" s="60" t="s">
-        <v>1990</v>
+        <v>1719</v>
       </c>
       <c r="E432" s="6" t="s">
-        <v>1975</v>
-[...3 lines deleted...]
-      </c>
+        <v>1720</v>
+      </c>
+      <c r="F432" s="19"/>
       <c r="G432" s="20" t="s">
-        <v>1526</v>
+        <v>1476</v>
       </c>
       <c r="H432" s="24" t="s">
-        <v>1993</v>
+        <v>1721</v>
       </c>
       <c r="I432" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J432" s="42" t="s">
-        <v>1992</v>
+        <v>1723</v>
       </c>
       <c r="K432" s="10" t="s">
-        <v>2229</v>
+        <v>1717</v>
       </c>
       <c r="L432" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M432" s="32"/>
     </row>
     <row r="433" spans="1:13" ht="54.75" customHeight="1">
       <c r="A433" s="6" t="s">
-        <v>2224</v>
+        <v>1740</v>
       </c>
       <c r="B433" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C433" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D433" s="60" t="s">
-        <v>2225</v>
+        <v>1741</v>
       </c>
       <c r="E433" s="6" t="s">
-        <v>2226</v>
+        <v>1927</v>
       </c>
       <c r="F433" s="19" t="s">
-        <v>2227</v>
+        <v>1742</v>
       </c>
       <c r="G433" s="20" t="s">
-        <v>1526</v>
+        <v>1743</v>
       </c>
       <c r="H433" s="24" t="s">
-        <v>2231</v>
+        <v>1746</v>
       </c>
       <c r="I433" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J433" s="42" t="s">
-        <v>2228</v>
+        <v>1745</v>
       </c>
       <c r="K433" s="10" t="s">
-        <v>2230</v>
+        <v>1744</v>
       </c>
       <c r="L433" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M433" s="32"/>
+      <c r="M433" s="32" t="s">
+        <v>2785</v>
+      </c>
     </row>
     <row r="434" spans="1:13" ht="54.75" customHeight="1">
       <c r="A434" s="6" t="s">
-        <v>2244</v>
+        <v>1973</v>
       </c>
       <c r="B434" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C434" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D434" s="60" t="s">
-        <v>2245</v>
+        <v>1974</v>
       </c>
       <c r="E434" s="6" t="s">
-        <v>2226</v>
+        <v>1975</v>
       </c>
       <c r="F434" s="19" t="s">
-        <v>1707</v>
+        <v>1742</v>
       </c>
       <c r="G434" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H434" s="24" t="s">
-        <v>2247</v>
+        <v>1976</v>
       </c>
       <c r="I434" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J434" s="42" t="s">
-        <v>2246</v>
+        <v>1977</v>
       </c>
       <c r="K434" s="10" t="s">
-        <v>2232</v>
+        <v>1978</v>
       </c>
       <c r="L434" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M434" s="32"/>
     </row>
     <row r="435" spans="1:13" ht="54.75" customHeight="1">
       <c r="A435" s="6" t="s">
-        <v>2395</v>
+        <v>1989</v>
       </c>
       <c r="B435" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C435" s="9">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="D435" s="60" t="s">
-        <v>2396</v>
+        <v>1990</v>
       </c>
       <c r="E435" s="6" t="s">
-        <v>1932</v>
+        <v>1975</v>
       </c>
       <c r="F435" s="19" t="s">
-        <v>2397</v>
+        <v>1991</v>
       </c>
       <c r="G435" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H435" s="24" t="s">
-        <v>2398</v>
+        <v>1993</v>
       </c>
       <c r="I435" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J435" s="42" t="s">
-        <v>2391</v>
+        <v>1992</v>
       </c>
       <c r="K435" s="10" t="s">
-        <v>2394</v>
+        <v>2229</v>
       </c>
       <c r="L435" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M435" s="32"/>
     </row>
     <row r="436" spans="1:13" ht="54.75" customHeight="1">
       <c r="A436" s="6" t="s">
-        <v>2399</v>
+        <v>2224</v>
       </c>
       <c r="B436" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C436" s="9">
         <v>300</v>
       </c>
       <c r="D436" s="60" t="s">
-        <v>2400</v>
+        <v>2225</v>
       </c>
       <c r="E436" s="6" t="s">
-        <v>2401</v>
+        <v>2226</v>
       </c>
       <c r="F436" s="19" t="s">
-        <v>2402</v>
+        <v>2227</v>
       </c>
       <c r="G436" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H436" s="24" t="s">
-        <v>2403</v>
+        <v>2231</v>
       </c>
       <c r="I436" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J436" s="42" t="s">
-        <v>2392</v>
+        <v>2228</v>
       </c>
       <c r="K436" s="10" t="s">
-        <v>2394</v>
+        <v>2230</v>
       </c>
       <c r="L436" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M436" s="32"/>
     </row>
     <row r="437" spans="1:13" ht="54.75" customHeight="1">
       <c r="A437" s="6" t="s">
-        <v>2404</v>
+        <v>2244</v>
       </c>
       <c r="B437" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="9">
         <v>300</v>
       </c>
       <c r="D437" s="60" t="s">
-        <v>2405</v>
+        <v>2245</v>
       </c>
       <c r="E437" s="6" t="s">
-        <v>2406</v>
+        <v>2226</v>
       </c>
       <c r="F437" s="19" t="s">
-        <v>1231</v>
+        <v>1707</v>
       </c>
       <c r="G437" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H437" s="24" t="s">
-        <v>2403</v>
+        <v>2247</v>
       </c>
       <c r="I437" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J437" s="42" t="s">
-        <v>2393</v>
+        <v>2246</v>
       </c>
       <c r="K437" s="10" t="s">
-        <v>2394</v>
+        <v>2232</v>
       </c>
       <c r="L437" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M437" s="32"/>
     </row>
     <row r="438" spans="1:13" ht="54.75" customHeight="1">
       <c r="A438" s="6" t="s">
-        <v>2409</v>
+        <v>2395</v>
       </c>
       <c r="B438" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="9">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="D438" s="60" t="s">
-        <v>2410</v>
+        <v>2396</v>
       </c>
       <c r="E438" s="6" t="s">
-        <v>2411</v>
+        <v>1932</v>
       </c>
       <c r="F438" s="19" t="s">
-        <v>137</v>
+        <v>2397</v>
       </c>
       <c r="G438" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H438" s="24" t="s">
-        <v>2403</v>
+        <v>2398</v>
       </c>
       <c r="I438" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J438" s="42" t="s">
-        <v>2407</v>
+        <v>2391</v>
       </c>
       <c r="K438" s="10" t="s">
-        <v>2408</v>
+        <v>2394</v>
       </c>
       <c r="L438" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M438" s="32"/>
     </row>
     <row r="439" spans="1:13" ht="54.75" customHeight="1">
       <c r="A439" s="6" t="s">
-        <v>2429</v>
+        <v>2399</v>
       </c>
       <c r="B439" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="9">
         <v>300</v>
       </c>
       <c r="D439" s="60" t="s">
-        <v>2430</v>
+        <v>2400</v>
       </c>
       <c r="E439" s="6" t="s">
-        <v>2406</v>
+        <v>2401</v>
       </c>
       <c r="F439" s="19" t="s">
-        <v>1193</v>
+        <v>2402</v>
       </c>
       <c r="G439" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H439" s="24" t="s">
         <v>2403</v>
       </c>
       <c r="I439" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J439" s="42" t="s">
-        <v>2431</v>
+        <v>2392</v>
       </c>
       <c r="K439" s="10" t="s">
-        <v>2424</v>
+        <v>2394</v>
       </c>
       <c r="L439" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M439" s="32"/>
     </row>
     <row r="440" spans="1:13" ht="54.75" customHeight="1">
       <c r="A440" s="6" t="s">
-        <v>2432</v>
+        <v>2404</v>
       </c>
       <c r="B440" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="9">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D440" s="60" t="s">
-        <v>2433</v>
+        <v>2405</v>
       </c>
       <c r="E440" s="6" t="s">
-        <v>2434</v>
+        <v>2406</v>
       </c>
       <c r="F440" s="19" t="s">
-        <v>2316</v>
+        <v>1231</v>
       </c>
       <c r="G440" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H440" s="24" t="s">
         <v>2403</v>
       </c>
       <c r="I440" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J440" s="42" t="s">
-        <v>2435</v>
+        <v>2393</v>
       </c>
       <c r="K440" s="10" t="s">
-        <v>2436</v>
+        <v>2394</v>
       </c>
       <c r="L440" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M440" s="32"/>
     </row>
     <row r="441" spans="1:13" ht="54.75" customHeight="1">
       <c r="A441" s="6" t="s">
-        <v>2473</v>
+        <v>2409</v>
       </c>
       <c r="B441" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D441" s="60" t="s">
-        <v>2474</v>
+        <v>2410</v>
       </c>
       <c r="E441" s="6" t="s">
-        <v>2434</v>
+        <v>2411</v>
       </c>
       <c r="F441" s="19" t="s">
         <v>137</v>
       </c>
       <c r="G441" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H441" s="24" t="s">
-        <v>2475</v>
+        <v>2403</v>
       </c>
       <c r="I441" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J441" s="42" t="s">
-        <v>2476</v>
+        <v>2407</v>
       </c>
       <c r="K441" s="10" t="s">
-        <v>2477</v>
+        <v>2408</v>
       </c>
       <c r="L441" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M441" s="32"/>
     </row>
     <row r="442" spans="1:13" ht="54.75" customHeight="1">
       <c r="A442" s="6" t="s">
-        <v>2478</v>
+        <v>2429</v>
       </c>
       <c r="B442" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D442" s="60" t="s">
-        <v>2479</v>
+        <v>2430</v>
       </c>
       <c r="E442" s="6" t="s">
-        <v>2226</v>
+        <v>2406</v>
       </c>
       <c r="F442" s="19" t="s">
-        <v>2397</v>
+        <v>1193</v>
       </c>
       <c r="G442" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H442" s="24" t="s">
-        <v>2480</v>
+        <v>2403</v>
       </c>
       <c r="I442" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J442" s="42" t="s">
-        <v>2481</v>
+        <v>2431</v>
       </c>
       <c r="K442" s="10" t="s">
-        <v>2482</v>
+        <v>2424</v>
       </c>
       <c r="L442" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M442" s="32"/>
     </row>
     <row r="443" spans="1:13" ht="54.75" customHeight="1">
       <c r="A443" s="6" t="s">
-        <v>2500</v>
+        <v>2432</v>
       </c>
       <c r="B443" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C443" s="9">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D443" s="60" t="s">
-        <v>2501</v>
+        <v>2433</v>
       </c>
       <c r="E443" s="6" t="s">
-        <v>2528</v>
+        <v>2434</v>
       </c>
       <c r="F443" s="19" t="s">
-        <v>2397</v>
+        <v>2316</v>
       </c>
       <c r="G443" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H443" s="24" t="s">
-        <v>2502</v>
+        <v>2403</v>
       </c>
       <c r="I443" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J443" s="42" t="s">
-        <v>2503</v>
+        <v>2435</v>
       </c>
       <c r="K443" s="10" t="s">
-        <v>2499</v>
+        <v>2436</v>
       </c>
       <c r="L443" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M443" s="32"/>
     </row>
     <row r="444" spans="1:13" ht="54.75" customHeight="1">
       <c r="A444" s="6" t="s">
-        <v>2526</v>
+        <v>2473</v>
       </c>
       <c r="B444" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C444" s="9">
         <v>320</v>
       </c>
       <c r="D444" s="60" t="s">
-        <v>2527</v>
+        <v>2474</v>
       </c>
       <c r="E444" s="6" t="s">
-        <v>2529</v>
+        <v>2434</v>
       </c>
       <c r="F444" s="19" t="s">
-        <v>1735</v>
+        <v>137</v>
       </c>
       <c r="G444" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H444" s="24" t="s">
-        <v>2530</v>
+        <v>2475</v>
       </c>
       <c r="I444" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J444" s="42" t="s">
-        <v>2531</v>
+        <v>2476</v>
       </c>
       <c r="K444" s="10" t="s">
-        <v>2525</v>
+        <v>2477</v>
       </c>
       <c r="L444" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M444" s="32"/>
     </row>
     <row r="445" spans="1:13" ht="54.75" customHeight="1">
       <c r="A445" s="6" t="s">
-        <v>2532</v>
+        <v>2478</v>
       </c>
       <c r="B445" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C445" s="9">
         <v>320</v>
       </c>
       <c r="D445" s="60" t="s">
-        <v>2533</v>
+        <v>2479</v>
       </c>
       <c r="E445" s="6" t="s">
-        <v>2529</v>
+        <v>2226</v>
       </c>
       <c r="F445" s="19" t="s">
-        <v>1735</v>
+        <v>2397</v>
       </c>
       <c r="G445" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H445" s="24" t="s">
-        <v>2534</v>
+        <v>2480</v>
       </c>
       <c r="I445" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J445" s="42" t="s">
-        <v>2535</v>
+        <v>2481</v>
       </c>
       <c r="K445" s="10" t="s">
-        <v>2536</v>
+        <v>2482</v>
       </c>
       <c r="L445" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M445" s="32"/>
     </row>
     <row r="446" spans="1:13" ht="54.75" customHeight="1">
       <c r="A446" s="6" t="s">
-        <v>2538</v>
+        <v>2500</v>
       </c>
       <c r="B446" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C446" s="9">
         <v>320</v>
       </c>
       <c r="D446" s="60" t="s">
-        <v>2539</v>
+        <v>2501</v>
       </c>
       <c r="E446" s="6" t="s">
-        <v>2226</v>
+        <v>2528</v>
       </c>
       <c r="F446" s="19" t="s">
-        <v>1403</v>
+        <v>2397</v>
       </c>
       <c r="G446" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H446" s="24" t="s">
-        <v>2540</v>
+        <v>2502</v>
       </c>
       <c r="I446" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J446" s="42" t="s">
-        <v>2537</v>
+        <v>2503</v>
       </c>
       <c r="K446" s="10" t="s">
-        <v>2536</v>
+        <v>2499</v>
       </c>
       <c r="L446" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M446" s="32"/>
     </row>
     <row r="447" spans="1:13" ht="54.75" customHeight="1">
       <c r="A447" s="6" t="s">
-        <v>2547</v>
+        <v>2526</v>
       </c>
       <c r="B447" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C447" s="9">
         <v>320</v>
       </c>
       <c r="D447" s="60" t="s">
-        <v>2548</v>
+        <v>2527</v>
       </c>
       <c r="E447" s="6" t="s">
         <v>2529</v>
       </c>
       <c r="F447" s="19" t="s">
-        <v>1707</v>
+        <v>1735</v>
       </c>
       <c r="G447" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H447" s="24" t="s">
-        <v>2549</v>
+        <v>2530</v>
       </c>
       <c r="I447" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J447" s="42" t="s">
-        <v>2550</v>
+        <v>2531</v>
       </c>
       <c r="K447" s="10" t="s">
-        <v>2546</v>
+        <v>2525</v>
       </c>
       <c r="L447" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M447" s="32"/>
     </row>
     <row r="448" spans="1:13" ht="54.75" customHeight="1">
       <c r="A448" s="6" t="s">
-        <v>2571</v>
+        <v>2532</v>
       </c>
       <c r="B448" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C448" s="9">
         <v>320</v>
       </c>
       <c r="D448" s="60" t="s">
-        <v>2572</v>
+        <v>2533</v>
       </c>
       <c r="E448" s="6" t="s">
-        <v>2573</v>
+        <v>2529</v>
       </c>
       <c r="F448" s="19" t="s">
-        <v>137</v>
+        <v>1735</v>
       </c>
       <c r="G448" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H448" s="24" t="s">
-        <v>2574</v>
+        <v>2534</v>
       </c>
       <c r="I448" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J448" s="42" t="s">
-        <v>2575</v>
+        <v>2535</v>
       </c>
       <c r="K448" s="10" t="s">
-        <v>2570</v>
+        <v>2536</v>
       </c>
       <c r="L448" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M448" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M448" s="32"/>
     </row>
     <row r="449" spans="1:13" ht="54.75" customHeight="1">
       <c r="A449" s="6" t="s">
-        <v>2603</v>
+        <v>2538</v>
       </c>
       <c r="B449" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C449" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D449" s="60" t="s">
-        <v>2605</v>
+        <v>2539</v>
       </c>
       <c r="E449" s="6" t="s">
-        <v>2606</v>
+        <v>2226</v>
       </c>
       <c r="F449" s="19" t="s">
-        <v>2607</v>
+        <v>1403</v>
       </c>
       <c r="G449" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H449" s="24" t="s">
-        <v>2403</v>
+        <v>2540</v>
       </c>
       <c r="I449" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J449" s="42" t="s">
-        <v>2604</v>
+        <v>2537</v>
       </c>
       <c r="K449" s="10" t="s">
-        <v>2598</v>
+        <v>2536</v>
       </c>
       <c r="L449" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M449" s="32"/>
     </row>
     <row r="450" spans="1:13" ht="54.75" customHeight="1">
       <c r="A450" s="6" t="s">
-        <v>2643</v>
+        <v>2547</v>
       </c>
       <c r="B450" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C450" s="151">
-        <v>290</v>
+      <c r="C450" s="9">
+        <v>320</v>
       </c>
       <c r="D450" s="60" t="s">
-        <v>2644</v>
+        <v>2548</v>
       </c>
       <c r="E450" s="6" t="s">
-        <v>2645</v>
+        <v>2529</v>
       </c>
       <c r="F450" s="19" t="s">
-        <v>2602</v>
+        <v>1707</v>
       </c>
       <c r="G450" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H450" s="24" t="s">
-        <v>2646</v>
+        <v>2549</v>
       </c>
       <c r="I450" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J450" s="42" t="s">
-        <v>2641</v>
+        <v>2550</v>
       </c>
       <c r="K450" s="10" t="s">
-        <v>2642</v>
+        <v>2546</v>
       </c>
       <c r="L450" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M450" s="32"/>
     </row>
     <row r="451" spans="1:13" ht="54.75" customHeight="1">
       <c r="A451" s="6" t="s">
-        <v>2652</v>
+        <v>2571</v>
       </c>
       <c r="B451" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C451" s="9">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D451" s="60" t="s">
-        <v>2654</v>
+        <v>2572</v>
       </c>
       <c r="E451" s="6" t="s">
-        <v>2655</v>
+        <v>2573</v>
       </c>
       <c r="F451" s="19" t="s">
-        <v>2656</v>
+        <v>137</v>
       </c>
       <c r="G451" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H451" s="24" t="s">
-        <v>2657</v>
+        <v>2574</v>
       </c>
       <c r="I451" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J451" s="42" t="s">
-        <v>2693</v>
+        <v>2575</v>
       </c>
       <c r="K451" s="10" t="s">
-        <v>2653</v>
+        <v>2570</v>
       </c>
       <c r="L451" s="13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="M451" s="32"/>
+        <v>32</v>
+      </c>
+      <c r="M451" s="32" t="s">
+        <v>2786</v>
+      </c>
     </row>
     <row r="452" spans="1:13" ht="54.75" customHeight="1">
       <c r="A452" s="6" t="s">
-        <v>2690</v>
+        <v>2603</v>
       </c>
       <c r="B452" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C452" s="9">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>2692</v>
+        <v>300</v>
+      </c>
+      <c r="D452" s="60" t="s">
+        <v>2605</v>
       </c>
       <c r="E452" s="6" t="s">
-        <v>2691</v>
+        <v>2606</v>
       </c>
       <c r="F452" s="19" t="s">
-        <v>2695</v>
+        <v>2607</v>
       </c>
       <c r="G452" s="20" t="s">
-        <v>229</v>
+        <v>1526</v>
       </c>
       <c r="H452" s="24" t="s">
-        <v>2696</v>
+        <v>2403</v>
       </c>
       <c r="I452" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J452" s="42" t="s">
-        <v>2694</v>
+        <v>2604</v>
       </c>
       <c r="K452" s="10" t="s">
-        <v>2685</v>
+        <v>2598</v>
       </c>
       <c r="L452" s="13" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="M452" s="32"/>
     </row>
     <row r="453" spans="1:13" ht="54.75" customHeight="1">
       <c r="A453" s="6" t="s">
-        <v>2715</v>
+        <v>2643</v>
       </c>
       <c r="B453" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C453" s="9">
-[...3 lines deleted...]
-        <v>2716</v>
+      <c r="C453" s="151">
+        <v>290</v>
+      </c>
+      <c r="D453" s="60" t="s">
+        <v>2644</v>
       </c>
       <c r="E453" s="6" t="s">
-        <v>2717</v>
+        <v>2645</v>
       </c>
       <c r="F453" s="19" t="s">
-        <v>1403</v>
+        <v>2602</v>
       </c>
       <c r="G453" s="20" t="s">
-        <v>229</v>
+        <v>1526</v>
       </c>
       <c r="H453" s="24" t="s">
-        <v>2719</v>
+        <v>2646</v>
       </c>
       <c r="I453" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J453" s="42" t="s">
-        <v>2718</v>
+        <v>2641</v>
       </c>
       <c r="K453" s="10" t="s">
-        <v>2714</v>
+        <v>2642</v>
       </c>
       <c r="L453" s="13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M453" s="32"/>
     </row>
     <row r="454" spans="1:13" ht="54.75" customHeight="1">
       <c r="A454" s="6" t="s">
-        <v>2819</v>
+        <v>2652</v>
       </c>
       <c r="B454" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C454" s="9">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>2820</v>
+        <v>330</v>
+      </c>
+      <c r="D454" s="60" t="s">
+        <v>2654</v>
       </c>
       <c r="E454" s="6" t="s">
-        <v>2821</v>
+        <v>2655</v>
       </c>
       <c r="F454" s="19" t="s">
-        <v>137</v>
+        <v>2656</v>
       </c>
       <c r="G454" s="20" t="s">
-        <v>314</v>
+        <v>1526</v>
       </c>
       <c r="H454" s="24" t="s">
-        <v>2811</v>
+        <v>2657</v>
       </c>
       <c r="I454" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J454" s="42" t="s">
-        <v>2822</v>
+        <v>2693</v>
       </c>
       <c r="K454" s="10" t="s">
-        <v>2823</v>
+        <v>2653</v>
       </c>
       <c r="L454" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M454" s="32"/>
     </row>
     <row r="455" spans="1:13" ht="54.75" customHeight="1">
       <c r="A455" s="6" t="s">
-        <v>2904</v>
+        <v>2690</v>
       </c>
       <c r="B455" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C455" s="9">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="D455" s="152" t="s">
-        <v>2907</v>
+        <v>2692</v>
       </c>
       <c r="E455" s="6" t="s">
-        <v>2906</v>
+        <v>2691</v>
       </c>
       <c r="F455" s="19" t="s">
-        <v>1403</v>
+        <v>2695</v>
       </c>
       <c r="G455" s="20" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="H455" s="24" t="s">
-        <v>2811</v>
+        <v>2696</v>
       </c>
       <c r="I455" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J455" s="42" t="s">
-        <v>2905</v>
+        <v>2694</v>
       </c>
       <c r="K455" s="10" t="s">
-        <v>2901</v>
+        <v>2685</v>
       </c>
       <c r="L455" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M455" s="32"/>
+      <c r="M455" s="32" t="s">
+        <v>2787</v>
+      </c>
     </row>
     <row r="456" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A456" s="153" t="s">
-        <v>2914</v>
+      <c r="A456" s="6" t="s">
+        <v>2715</v>
       </c>
       <c r="B456" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="9">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="D456" s="152" t="s">
-        <v>2915</v>
+        <v>2716</v>
       </c>
       <c r="E456" s="6" t="s">
-        <v>2916</v>
+        <v>2717</v>
       </c>
       <c r="F456" s="19" t="s">
-        <v>210</v>
+        <v>1403</v>
       </c>
       <c r="G456" s="20" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="H456" s="24" t="s">
-        <v>2811</v>
+        <v>2719</v>
       </c>
       <c r="I456" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J456" s="42" t="s">
-        <v>2917</v>
+        <v>2718</v>
       </c>
       <c r="K456" s="10" t="s">
-        <v>2912</v>
+        <v>2714</v>
       </c>
       <c r="L456" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M456" s="32"/>
     </row>
     <row r="457" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A457" s="17" t="s">
-        <v>1059</v>
+      <c r="A457" s="6" t="s">
+        <v>2819</v>
       </c>
       <c r="B457" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C457" s="9">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>2945</v>
+        <v>340</v>
+      </c>
+      <c r="D457" s="152" t="s">
+        <v>2820</v>
       </c>
       <c r="E457" s="6" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>2821</v>
+      </c>
+      <c r="F457" s="19" t="s">
+        <v>137</v>
       </c>
       <c r="G457" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H457" s="14" t="s">
-        <v>2948</v>
+      <c r="H457" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I457" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J457" s="12" t="s">
-[...5 lines deleted...]
-      <c r="L457" s="12" t="s">
+      <c r="J457" s="42" t="s">
+        <v>2822</v>
+      </c>
+      <c r="K457" s="10" t="s">
+        <v>2823</v>
+      </c>
+      <c r="L457" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M457" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M457" s="32"/>
     </row>
     <row r="458" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A458" s="17" t="s">
-        <v>2972</v>
+      <c r="A458" s="6" t="s">
+        <v>2904</v>
       </c>
       <c r="B458" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="9">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>2973</v>
+        <v>340</v>
+      </c>
+      <c r="D458" s="152" t="s">
+        <v>2907</v>
       </c>
       <c r="E458" s="6" t="s">
-        <v>1113</v>
+        <v>2906</v>
       </c>
       <c r="F458" s="19" t="s">
-        <v>210</v>
+        <v>1403</v>
       </c>
       <c r="G458" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H458" s="14" t="s">
-        <v>2974</v>
+      <c r="H458" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I458" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J458" s="12" t="s">
-[...5 lines deleted...]
-      <c r="L458" s="12" t="s">
+      <c r="J458" s="42" t="s">
+        <v>2905</v>
+      </c>
+      <c r="K458" s="10" t="s">
+        <v>2901</v>
+      </c>
+      <c r="L458" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M458" s="32"/>
     </row>
     <row r="459" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A459" s="17" t="s">
-        <v>2996</v>
+      <c r="A459" s="153" t="s">
+        <v>2914</v>
       </c>
       <c r="B459" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="9">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>2997</v>
+        <v>340</v>
+      </c>
+      <c r="D459" s="152" t="s">
+        <v>2915</v>
       </c>
       <c r="E459" s="6" t="s">
-        <v>2998</v>
+        <v>2916</v>
       </c>
       <c r="F459" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G459" s="20" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>2935</v>
+        <v>314</v>
+      </c>
+      <c r="H459" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I459" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J459" s="12" t="s">
+      <c r="J459" s="42" t="s">
+        <v>2917</v>
+      </c>
+      <c r="K459" s="10" t="s">
+        <v>2912</v>
+      </c>
+      <c r="L459" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M459" s="32"/>
+    </row>
+    <row r="460" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A460" s="17" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B460" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C460" s="9">
+        <v>310</v>
+      </c>
+      <c r="D460" s="38" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E460" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="F460" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="G460" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H460" s="14" t="s">
+        <v>2948</v>
+      </c>
+      <c r="I460" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J460" s="12" t="s">
+        <v>2946</v>
+      </c>
+      <c r="K460" s="23" t="s">
+        <v>2947</v>
+      </c>
+      <c r="L460" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M460" s="32" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="461" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A461" s="17" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B461" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C461" s="9">
+        <v>350</v>
+      </c>
+      <c r="D461" s="38" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E461" s="6" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F461" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G461" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H461" s="14" t="s">
+        <v>2974</v>
+      </c>
+      <c r="I461" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J461" s="12" t="s">
+        <v>2971</v>
+      </c>
+      <c r="K461" s="23" t="s">
+        <v>2970</v>
+      </c>
+      <c r="L461" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M461" s="32"/>
+    </row>
+    <row r="462" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A462" s="17" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B462" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C462" s="9">
+        <v>350</v>
+      </c>
+      <c r="D462" s="38" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E462" s="6" t="s">
+        <v>2998</v>
+      </c>
+      <c r="F462" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G462" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="H462" s="14" t="s">
+        <v>2935</v>
+      </c>
+      <c r="I462" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J462" s="12" t="s">
         <v>2999</v>
       </c>
-      <c r="K459" s="23" t="s">
+      <c r="K462" s="23" t="s">
         <v>3000</v>
       </c>
-      <c r="L459" s="12" t="s">
+      <c r="L462" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M459" s="32"/>
-[...117 lines deleted...]
-      </c>
       <c r="M462" s="32"/>
     </row>
     <row r="463" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A463" s="6" t="s">
-        <v>2022</v>
+      <c r="A463" s="17" t="s">
+        <v>3085</v>
       </c>
       <c r="B463" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C463" s="9">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>2027</v>
+        <v>370</v>
+      </c>
+      <c r="D463" s="38" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E463" s="6" t="s">
+        <v>3087</v>
       </c>
       <c r="F463" s="19" t="s">
-        <v>2024</v>
+        <v>2980</v>
       </c>
       <c r="G463" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>229</v>
+      </c>
+      <c r="H463" s="14" t="s">
+        <v>3090</v>
       </c>
       <c r="I463" s="12" t="s">
-        <v>1906</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>1053</v>
+      </c>
+      <c r="J463" s="12" t="s">
+        <v>3088</v>
+      </c>
+      <c r="K463" s="23" t="s">
+        <v>3089</v>
+      </c>
+      <c r="L463" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="M463" s="32"/>
     </row>
     <row r="464" spans="1:13" ht="54.75" customHeight="1">
       <c r="A464" s="6" t="s">
-        <v>2109</v>
+        <v>1900</v>
       </c>
       <c r="B464" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C464" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D464" s="60" t="s">
-        <v>2110</v>
-[...2 lines deleted...]
-        <v>2111</v>
+        <v>1901</v>
+      </c>
+      <c r="E464" s="6" t="s">
+        <v>1902</v>
       </c>
       <c r="F464" s="19" t="s">
-        <v>2112</v>
+        <v>1903</v>
       </c>
       <c r="G464" s="20" t="s">
-        <v>2113</v>
+        <v>1904</v>
       </c>
       <c r="H464" s="24" t="s">
-        <v>2114</v>
+        <v>1905</v>
       </c>
       <c r="I464" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J464" s="42" t="s">
-        <v>2115</v>
+        <v>1907</v>
       </c>
       <c r="K464" s="10" t="s">
-        <v>2108</v>
+        <v>1908</v>
       </c>
       <c r="L464" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M464" s="32" t="s">
-        <v>2370</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="465" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A465" s="28" t="s">
-        <v>2122</v>
+      <c r="A465" s="6" t="s">
+        <v>1910</v>
       </c>
       <c r="B465" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C465" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D465" s="60" t="s">
-        <v>2123</v>
-[...2 lines deleted...]
-        <v>2124</v>
+        <v>1911</v>
+      </c>
+      <c r="E465" s="6" t="s">
+        <v>1912</v>
       </c>
       <c r="F465" s="19" t="s">
-        <v>210</v>
+        <v>1913</v>
       </c>
       <c r="G465" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2125</v>
+        <v>1914</v>
+      </c>
+      <c r="H465" s="24" t="s">
+        <v>1917</v>
       </c>
       <c r="I465" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J465" s="42" t="s">
-        <v>2126</v>
+        <v>1915</v>
       </c>
       <c r="K465" s="10" t="s">
-        <v>2121</v>
+        <v>1916</v>
       </c>
       <c r="L465" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M465" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M465" s="32"/>
     </row>
     <row r="466" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A466" s="84" t="s">
-        <v>2143</v>
+      <c r="A466" s="6" t="s">
+        <v>1994</v>
       </c>
       <c r="B466" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C466" s="9">
         <v>300</v>
       </c>
       <c r="D466" s="60" t="s">
-        <v>2144</v>
+        <v>1995</v>
       </c>
       <c r="E466" s="28" t="s">
-        <v>2145</v>
+        <v>1996</v>
       </c>
       <c r="F466" s="19" t="s">
-        <v>210</v>
+        <v>1997</v>
       </c>
       <c r="G466" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2147</v>
+        <v>1998</v>
+      </c>
+      <c r="H466" s="24" t="s">
+        <v>1999</v>
       </c>
       <c r="I466" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J466" s="42" t="s">
-        <v>2146</v>
+        <v>2000</v>
       </c>
       <c r="K466" s="10" t="s">
-        <v>2138</v>
+        <v>2001</v>
       </c>
       <c r="L466" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M466" s="32"/>
     </row>
     <row r="467" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A467" s="84" t="s">
-        <v>2167</v>
+      <c r="A467" s="6" t="s">
+        <v>2022</v>
       </c>
       <c r="B467" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C467" s="9">
         <v>300</v>
       </c>
       <c r="D467" s="60" t="s">
-        <v>2168</v>
+        <v>2023</v>
       </c>
       <c r="E467" s="28" t="s">
-        <v>2169</v>
+        <v>2027</v>
       </c>
       <c r="F467" s="19" t="s">
-        <v>210</v>
+        <v>2024</v>
       </c>
       <c r="G467" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H467" s="86" t="s">
-        <v>2170</v>
+      <c r="H467" s="24" t="s">
+        <v>2026</v>
       </c>
       <c r="I467" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J467" s="42" t="s">
-        <v>2171</v>
+        <v>2025</v>
       </c>
       <c r="K467" s="10" t="s">
-        <v>2166</v>
+        <v>2018</v>
       </c>
       <c r="L467" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M467" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M467" s="32"/>
     </row>
     <row r="468" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A468" s="84" t="s">
-        <v>2292</v>
+      <c r="A468" s="6" t="s">
+        <v>2109</v>
       </c>
       <c r="B468" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C468" s="9">
         <v>300</v>
       </c>
       <c r="D468" s="60" t="s">
-        <v>2296</v>
-[...2 lines deleted...]
-        <v>2306</v>
+        <v>2110</v>
+      </c>
+      <c r="E468" s="28" t="s">
+        <v>2111</v>
       </c>
       <c r="F468" s="19" t="s">
-        <v>210</v>
+        <v>2112</v>
       </c>
       <c r="G468" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2293</v>
+        <v>2113</v>
+      </c>
+      <c r="H468" s="24" t="s">
+        <v>2114</v>
       </c>
       <c r="I468" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J468" s="42" t="s">
-        <v>2294</v>
+        <v>2115</v>
       </c>
       <c r="K468" s="10" t="s">
-        <v>2295</v>
+        <v>2108</v>
       </c>
       <c r="L468" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M468" s="32"/>
+      <c r="M468" s="32" t="s">
+        <v>2370</v>
+      </c>
     </row>
     <row r="469" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A469" s="84" t="s">
-        <v>2304</v>
+      <c r="A469" s="28" t="s">
+        <v>2122</v>
       </c>
       <c r="B469" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C469" s="9">
         <v>300</v>
       </c>
-      <c r="D469" s="116" t="s">
-        <v>2305</v>
+      <c r="D469" s="60" t="s">
+        <v>2123</v>
       </c>
       <c r="E469" s="28" t="s">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>2308</v>
+        <v>2124</v>
+      </c>
+      <c r="F469" s="19" t="s">
+        <v>210</v>
       </c>
       <c r="G469" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H469" s="86" t="s">
-        <v>2311</v>
+      <c r="H469" s="85" t="s">
+        <v>2125</v>
       </c>
       <c r="I469" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J469" s="42" t="s">
-        <v>2309</v>
+        <v>2126</v>
       </c>
       <c r="K469" s="10" t="s">
-        <v>2310</v>
+        <v>2121</v>
       </c>
       <c r="L469" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M469" s="32"/>
+      <c r="M469" s="32" t="s">
+        <v>2493</v>
+      </c>
     </row>
     <row r="470" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A470" s="144" t="s">
-        <v>2350</v>
+      <c r="A470" s="84" t="s">
+        <v>2143</v>
       </c>
       <c r="B470" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C470" s="9">
-        <v>320</v>
-[...8 lines deleted...]
-        <v>1749</v>
+        <v>300</v>
+      </c>
+      <c r="D470" s="60" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E470" s="28" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F470" s="19" t="s">
+        <v>210</v>
       </c>
       <c r="G470" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H470" s="86" t="s">
-        <v>2353</v>
+        <v>2147</v>
       </c>
       <c r="I470" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J470" s="42" t="s">
-        <v>2354</v>
+        <v>2146</v>
       </c>
       <c r="K470" s="10" t="s">
-        <v>2342</v>
+        <v>2138</v>
       </c>
       <c r="L470" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M470" s="32"/>
     </row>
     <row r="471" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A471" s="28" t="s">
-[...30 lines deleted...]
-      <c r="L471" s="54" t="s">
+      <c r="A471" s="84" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B471" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C471" s="9">
+        <v>300</v>
+      </c>
+      <c r="D471" s="60" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E471" s="28" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F471" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G471" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H471" s="86" t="s">
+        <v>2170</v>
+      </c>
+      <c r="I471" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J471" s="42" t="s">
+        <v>2171</v>
+      </c>
+      <c r="K471" s="10" t="s">
+        <v>2166</v>
+      </c>
+      <c r="L471" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M471" s="28"/>
+      <c r="M471" s="32" t="s">
+        <v>2372</v>
+      </c>
     </row>
     <row r="472" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A472" s="28" t="s">
-[...33 lines deleted...]
-      <c r="M472" s="55"/>
+      <c r="A472" s="84" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B472" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C472" s="9">
+        <v>300</v>
+      </c>
+      <c r="D472" s="60" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E472" s="118" t="s">
+        <v>2306</v>
+      </c>
+      <c r="F472" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G472" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H472" s="86" t="s">
+        <v>2293</v>
+      </c>
+      <c r="I472" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J472" s="42" t="s">
+        <v>2294</v>
+      </c>
+      <c r="K472" s="10" t="s">
+        <v>2295</v>
+      </c>
+      <c r="L472" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M472" s="32"/>
     </row>
     <row r="473" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A473" s="28" t="s">
-[...30 lines deleted...]
-      <c r="L473" s="54" t="s">
+      <c r="A473" s="84" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B473" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C473" s="9">
+        <v>300</v>
+      </c>
+      <c r="D473" s="116" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E473" s="28" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F473" s="117" t="s">
+        <v>2308</v>
+      </c>
+      <c r="G473" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H473" s="86" t="s">
+        <v>2311</v>
+      </c>
+      <c r="I473" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J473" s="42" t="s">
+        <v>2309</v>
+      </c>
+      <c r="K473" s="10" t="s">
+        <v>2310</v>
+      </c>
+      <c r="L473" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M473" s="28"/>
+      <c r="M473" s="32"/>
     </row>
     <row r="474" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A474" s="28" t="s">
-[...28 lines deleted...]
-      <c r="L474" s="54" t="s">
+      <c r="A474" s="144" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B474" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C474" s="9">
+        <v>320</v>
+      </c>
+      <c r="D474" s="116" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E474" s="120" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F474" s="117" t="s">
+        <v>1749</v>
+      </c>
+      <c r="G474" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H474" s="86" t="s">
+        <v>2353</v>
+      </c>
+      <c r="I474" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J474" s="42" t="s">
+        <v>2354</v>
+      </c>
+      <c r="K474" s="10" t="s">
+        <v>2342</v>
+      </c>
+      <c r="L474" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M474" s="28"/>
+      <c r="M474" s="32"/>
     </row>
     <row r="475" spans="1:13" ht="54.75" customHeight="1">
       <c r="A475" s="28" t="s">
-        <v>2002</v>
+        <v>1481</v>
       </c>
       <c r="B475" s="14" t="s">
-        <v>1468</v>
-[...7 lines deleted...]
-      <c r="E475" s="6" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C475" s="72">
+        <v>1040</v>
+      </c>
+      <c r="D475" s="56" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E475" s="119" t="s">
         <v>1470</v>
       </c>
       <c r="F475" s="52"/>
-      <c r="G475" s="6" t="s">
-        <v>2004</v>
+      <c r="G475" s="55" t="s">
+        <v>1486</v>
       </c>
       <c r="H475" s="54" t="s">
-        <v>2006</v>
+        <v>1487</v>
       </c>
       <c r="I475" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J475" s="41"/>
-[...1 lines deleted...]
-        <v>2005</v>
+      <c r="J475" s="41" t="s">
+        <v>1484</v>
+      </c>
+      <c r="K475" s="41" t="s">
+        <v>1485</v>
       </c>
       <c r="L475" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M475" s="28"/>
     </row>
     <row r="476" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A476" s="105" t="s">
-[...2 lines deleted...]
-      <c r="B476" s="106" t="s">
+      <c r="A476" s="28" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B476" s="14" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C476" s="72">
+        <v>1460</v>
+      </c>
+      <c r="D476" s="51" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E476" s="6" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F476" s="52"/>
+      <c r="G476" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H476" s="52" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I476" s="52" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J476" s="52" t="s">
+        <v>1472</v>
+      </c>
+      <c r="K476" s="53" t="s">
+        <v>1639</v>
+      </c>
+      <c r="L476" s="54" t="s">
+        <v>1473</v>
+      </c>
+      <c r="M476" s="55"/>
+    </row>
+    <row r="477" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A477" s="28" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B477" s="14" t="s">
         <v>1468</v>
       </c>
-      <c r="C476" s="67">
+      <c r="C477" s="67">
         <v>1480</v>
       </c>
-      <c r="D476" s="107" t="s">
-[...2 lines deleted...]
-      <c r="E476" s="108" t="s">
+      <c r="D477" s="51" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E477" s="6" t="s">
         <v>1470</v>
       </c>
-      <c r="F476" s="109"/>
-[...6 lines deleted...]
-      <c r="I476" s="111" t="s">
+      <c r="F477" s="52"/>
+      <c r="G477" s="6" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H477" s="54" t="s">
+        <v>1480</v>
+      </c>
+      <c r="I477" s="52" t="s">
+        <v>1477</v>
+      </c>
+      <c r="J477" s="41" t="s">
+        <v>1478</v>
+      </c>
+      <c r="K477" s="53" t="s">
+        <v>1595</v>
+      </c>
+      <c r="L477" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="M477" s="28"/>
+    </row>
+    <row r="478" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A478" s="28" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B478" s="14" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C478" s="67">
+        <v>840</v>
+      </c>
+      <c r="D478" s="51" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E478" s="6" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F478" s="52"/>
+      <c r="G478" s="6" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H478" s="54" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I478" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J476" s="109"/>
-[...3 lines deleted...]
-      <c r="L476" s="113" t="s">
+      <c r="J478" s="41"/>
+      <c r="K478" s="53" t="s">
+        <v>2010</v>
+      </c>
+      <c r="L478" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M476" s="114"/>
-[...5 lines deleted...]
-      <c r="B477" s="106" t="s">
+      <c r="M478" s="28"/>
+    </row>
+    <row r="479" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A479" s="28" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B479" s="14" t="s">
         <v>1468</v>
       </c>
-      <c r="C477" s="67">
-[...5 lines deleted...]
-      <c r="E477" s="108" t="s">
+      <c r="C479" s="67">
+        <v>1450</v>
+      </c>
+      <c r="D479" s="51" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E479" s="6" t="s">
         <v>1470</v>
       </c>
-      <c r="F477" s="109"/>
-[...6 lines deleted...]
-      <c r="I477" s="111" t="s">
+      <c r="F479" s="52"/>
+      <c r="G479" s="6" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H479" s="54" t="s">
+        <v>2006</v>
+      </c>
+      <c r="I479" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J477" s="109"/>
-[...3 lines deleted...]
-      <c r="L477" s="113" t="s">
+      <c r="J479" s="41"/>
+      <c r="K479" s="53" t="s">
+        <v>2005</v>
+      </c>
+      <c r="L479" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M477" s="108"/>
-[...69 lines deleted...]
-      <c r="M479" s="108"/>
+      <c r="M479" s="28"/>
     </row>
     <row r="480" spans="1:13" ht="54.75" customHeight="1">
       <c r="A480" s="105" t="s">
-        <v>2720</v>
+        <v>2258</v>
       </c>
       <c r="B480" s="106" t="s">
-        <v>14</v>
+        <v>1468</v>
       </c>
       <c r="C480" s="67">
+        <v>1480</v>
+      </c>
+      <c r="D480" s="107" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E480" s="108" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F480" s="109"/>
+      <c r="G480" s="108" t="s">
+        <v>314</v>
+      </c>
+      <c r="H480" s="110" t="s">
+        <v>2260</v>
+      </c>
+      <c r="I480" s="111" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J480" s="109"/>
+      <c r="K480" s="112" t="s">
+        <v>2261</v>
+      </c>
+      <c r="L480" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="M480" s="114"/>
+    </row>
+    <row r="481" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A481" s="105" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B481" s="106" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C481" s="67">
+        <v>1200</v>
+      </c>
+      <c r="D481" s="107" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E481" s="108" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F481" s="109"/>
+      <c r="G481" s="108" t="s">
+        <v>314</v>
+      </c>
+      <c r="H481" s="110" t="s">
+        <v>2460</v>
+      </c>
+      <c r="I481" s="111" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J481" s="109"/>
+      <c r="K481" s="112" t="s">
+        <v>2461</v>
+      </c>
+      <c r="L481" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="M481" s="108"/>
+    </row>
+    <row r="482" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A482" s="105" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B482" s="106" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C482" s="67">
+        <v>1500</v>
+      </c>
+      <c r="D482" s="107" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E482" s="108" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F482" s="109"/>
+      <c r="G482" s="108" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H482" s="110" t="s">
+        <v>2464</v>
+      </c>
+      <c r="I482" s="111" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J482" s="109"/>
+      <c r="K482" s="112" t="s">
+        <v>2465</v>
+      </c>
+      <c r="L482" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="M482" s="108"/>
+    </row>
+    <row r="483" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A483" s="105" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B483" s="106" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C483" s="67">
         <v>1240</v>
       </c>
-      <c r="D480" s="60" t="s">
-[...105 lines deleted...]
-        <v>3043</v>
+      <c r="D483" s="107" t="s">
+        <v>2593</v>
       </c>
       <c r="E483" s="108" t="s">
         <v>2722</v>
       </c>
-      <c r="F483" s="6"/>
-[...4 lines deleted...]
-        <v>3045</v>
+      <c r="F483" s="109"/>
+      <c r="G483" s="108" t="s">
+        <v>314</v>
+      </c>
+      <c r="H483" s="110" t="s">
+        <v>2594</v>
       </c>
       <c r="I483" s="111" t="s">
-        <v>2723</v>
-[...3 lines deleted...]
-        <v>3044</v>
+        <v>1471</v>
+      </c>
+      <c r="J483" s="109"/>
+      <c r="K483" s="112" t="s">
+        <v>2595</v>
       </c>
       <c r="L483" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="M483" s="6"/>
+      <c r="M483" s="108"/>
     </row>
     <row r="484" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A484" s="6"/>
-[...3 lines deleted...]
-      <c r="E484" s="6"/>
+      <c r="A484" s="105" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B484" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C484" s="67">
+        <v>1240</v>
+      </c>
+      <c r="D484" s="60" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E484" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F484" s="6"/>
-      <c r="G484" s="6"/>
-[...1 lines deleted...]
-      <c r="I484" s="6"/>
+      <c r="G484" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H484" s="41" t="s">
+        <v>2719</v>
+      </c>
+      <c r="I484" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J484" s="6"/>
-      <c r="K484" s="6"/>
-      <c r="L484" s="6"/>
+      <c r="K484" s="111" t="s">
+        <v>2724</v>
+      </c>
+      <c r="L484" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M484" s="6"/>
     </row>
     <row r="485" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A485" s="6"/>
-[...3 lines deleted...]
-      <c r="E485" s="6"/>
+      <c r="A485" s="6" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B485" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C485" s="67">
+        <v>960</v>
+      </c>
+      <c r="D485" s="60" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E485" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F485" s="6"/>
-      <c r="G485" s="6"/>
-[...1 lines deleted...]
-      <c r="I485" s="6"/>
+      <c r="G485" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H485" s="54" t="s">
+        <v>2818</v>
+      </c>
+      <c r="I485" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J485" s="6"/>
-      <c r="K485" s="6"/>
-      <c r="L485" s="6"/>
+      <c r="K485" s="111" t="s">
+        <v>2841</v>
+      </c>
+      <c r="L485" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M485" s="6"/>
     </row>
     <row r="486" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A486" s="6"/>
-[...3 lines deleted...]
-      <c r="E486" s="6"/>
+      <c r="A486" s="6" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B486" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C486" s="6" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D486" s="60" t="s">
+        <v>2838</v>
+      </c>
+      <c r="E486" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F486" s="6"/>
-      <c r="G486" s="6"/>
-[...1 lines deleted...]
-      <c r="I486" s="6"/>
+      <c r="G486" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H486" s="54" t="s">
+        <v>2839</v>
+      </c>
+      <c r="I486" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J486" s="6"/>
-      <c r="K486" s="6"/>
-      <c r="L486" s="6"/>
+      <c r="K486" s="111" t="s">
+        <v>2842</v>
+      </c>
+      <c r="L486" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M486" s="6"/>
     </row>
     <row r="487" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A487" s="6"/>
-[...3 lines deleted...]
-      <c r="E487" s="6"/>
+      <c r="A487" s="6" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B487" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C487" s="6" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D487" s="60" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E487" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F487" s="6"/>
-      <c r="G487" s="6"/>
-[...1 lines deleted...]
-      <c r="I487" s="6"/>
+      <c r="G487" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H487" s="54" t="s">
+        <v>3045</v>
+      </c>
+      <c r="I487" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J487" s="6"/>
-      <c r="K487" s="6"/>
-      <c r="L487" s="6"/>
+      <c r="K487" s="111" t="s">
+        <v>3044</v>
+      </c>
+      <c r="L487" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M487" s="6"/>
     </row>
     <row r="488" spans="1:13" ht="54.75" customHeight="1">
       <c r="A488" s="6"/>
       <c r="B488" s="6"/>
       <c r="C488" s="6"/>
       <c r="D488" s="60"/>
       <c r="E488" s="6"/>
       <c r="F488" s="6"/>
       <c r="G488" s="6"/>
       <c r="H488" s="41"/>
       <c r="I488" s="6"/>
       <c r="J488" s="6"/>
       <c r="K488" s="6"/>
       <c r="L488" s="6"/>
       <c r="M488" s="6"/>
     </row>
     <row r="489" spans="1:13" ht="54.75" customHeight="1">
       <c r="A489" s="6"/>
       <c r="B489" s="6"/>
       <c r="C489" s="6"/>
       <c r="D489" s="60"/>
       <c r="E489" s="6"/>
       <c r="F489" s="6"/>
       <c r="G489" s="6"/>
@@ -33654,261 +33845,265 @@
       <c r="E527" s="6"/>
       <c r="F527" s="6"/>
       <c r="G527" s="6"/>
       <c r="H527" s="41"/>
       <c r="I527" s="6"/>
       <c r="J527" s="6"/>
       <c r="K527" s="6"/>
       <c r="L527" s="6"/>
       <c r="M527" s="6"/>
     </row>
     <row r="528" spans="1:13" ht="54.75" customHeight="1">
       <c r="A528" s="6"/>
       <c r="B528" s="6"/>
       <c r="C528" s="6"/>
       <c r="D528" s="60"/>
       <c r="E528" s="6"/>
       <c r="F528" s="6"/>
       <c r="G528" s="6"/>
       <c r="H528" s="41"/>
       <c r="I528" s="6"/>
       <c r="J528" s="6"/>
       <c r="K528" s="6"/>
       <c r="L528" s="6"/>
       <c r="M528" s="6"/>
     </row>
-    <row r="529" spans="1:12" ht="54.75" customHeight="1">
+    <row r="529" spans="1:13" ht="54.75" customHeight="1">
       <c r="A529" s="6"/>
       <c r="B529" s="6"/>
       <c r="C529" s="6"/>
       <c r="D529" s="60"/>
       <c r="E529" s="6"/>
       <c r="F529" s="6"/>
       <c r="G529" s="6"/>
       <c r="H529" s="41"/>
       <c r="I529" s="6"/>
       <c r="J529" s="6"/>
       <c r="K529" s="6"/>
       <c r="L529" s="6"/>
-    </row>
-    <row r="530" spans="1:12" ht="54.75" customHeight="1">
+      <c r="M529" s="6"/>
+    </row>
+    <row r="530" spans="1:13" ht="54.75" customHeight="1">
       <c r="A530" s="6"/>
       <c r="B530" s="6"/>
       <c r="C530" s="6"/>
       <c r="D530" s="60"/>
       <c r="E530" s="6"/>
       <c r="F530" s="6"/>
       <c r="G530" s="6"/>
       <c r="H530" s="41"/>
       <c r="I530" s="6"/>
       <c r="J530" s="6"/>
       <c r="K530" s="6"/>
       <c r="L530" s="6"/>
-    </row>
-    <row r="531" spans="1:12" ht="54.75" customHeight="1">
+      <c r="M530" s="6"/>
+    </row>
+    <row r="531" spans="1:13" ht="54.75" customHeight="1">
       <c r="A531" s="6"/>
       <c r="B531" s="6"/>
       <c r="C531" s="6"/>
       <c r="D531" s="60"/>
       <c r="E531" s="6"/>
       <c r="F531" s="6"/>
       <c r="G531" s="6"/>
       <c r="H531" s="41"/>
       <c r="I531" s="6"/>
       <c r="J531" s="6"/>
       <c r="K531" s="6"/>
       <c r="L531" s="6"/>
-    </row>
-    <row r="532" spans="1:12" ht="54.75" customHeight="1">
+      <c r="M531" s="6"/>
+    </row>
+    <row r="532" spans="1:13" ht="54.75" customHeight="1">
       <c r="A532" s="6"/>
       <c r="B532" s="6"/>
       <c r="C532" s="6"/>
       <c r="D532" s="60"/>
       <c r="E532" s="6"/>
       <c r="F532" s="6"/>
       <c r="G532" s="6"/>
       <c r="H532" s="41"/>
       <c r="I532" s="6"/>
       <c r="J532" s="6"/>
       <c r="K532" s="6"/>
       <c r="L532" s="6"/>
-    </row>
-    <row r="533" spans="1:12" ht="54.75" customHeight="1">
+      <c r="M532" s="6"/>
+    </row>
+    <row r="533" spans="1:13" ht="54.75" customHeight="1">
       <c r="A533" s="6"/>
       <c r="B533" s="6"/>
       <c r="C533" s="6"/>
       <c r="D533" s="60"/>
       <c r="E533" s="6"/>
       <c r="F533" s="6"/>
       <c r="G533" s="6"/>
       <c r="H533" s="41"/>
       <c r="I533" s="6"/>
       <c r="J533" s="6"/>
       <c r="K533" s="6"/>
       <c r="L533" s="6"/>
     </row>
-    <row r="534" spans="1:12" ht="54.75" customHeight="1">
+    <row r="534" spans="1:13" ht="54.75" customHeight="1">
       <c r="A534" s="6"/>
       <c r="B534" s="6"/>
       <c r="C534" s="6"/>
       <c r="D534" s="60"/>
       <c r="E534" s="6"/>
       <c r="F534" s="6"/>
       <c r="G534" s="6"/>
       <c r="H534" s="41"/>
       <c r="I534" s="6"/>
       <c r="J534" s="6"/>
       <c r="K534" s="6"/>
       <c r="L534" s="6"/>
     </row>
-    <row r="535" spans="1:12" ht="54.75" customHeight="1">
+    <row r="535" spans="1:13" ht="54.75" customHeight="1">
       <c r="A535" s="6"/>
       <c r="B535" s="6"/>
       <c r="C535" s="6"/>
       <c r="D535" s="60"/>
       <c r="E535" s="6"/>
       <c r="F535" s="6"/>
       <c r="G535" s="6"/>
       <c r="H535" s="41"/>
       <c r="I535" s="6"/>
       <c r="J535" s="6"/>
       <c r="K535" s="6"/>
       <c r="L535" s="6"/>
     </row>
-    <row r="536" spans="1:12" ht="54.75" customHeight="1">
+    <row r="536" spans="1:13" ht="54.75" customHeight="1">
       <c r="A536" s="6"/>
       <c r="B536" s="6"/>
       <c r="C536" s="6"/>
       <c r="D536" s="60"/>
       <c r="E536" s="6"/>
       <c r="F536" s="6"/>
       <c r="G536" s="6"/>
       <c r="H536" s="41"/>
       <c r="I536" s="6"/>
       <c r="J536" s="6"/>
       <c r="K536" s="6"/>
       <c r="L536" s="6"/>
     </row>
-    <row r="537" spans="1:12" ht="54.75" customHeight="1">
+    <row r="537" spans="1:13" ht="54.75" customHeight="1">
       <c r="A537" s="6"/>
       <c r="B537" s="6"/>
       <c r="C537" s="6"/>
       <c r="D537" s="60"/>
       <c r="E537" s="6"/>
       <c r="F537" s="6"/>
       <c r="G537" s="6"/>
       <c r="H537" s="41"/>
       <c r="I537" s="6"/>
       <c r="J537" s="6"/>
       <c r="K537" s="6"/>
       <c r="L537" s="6"/>
     </row>
-    <row r="538" spans="1:12" ht="54.75" customHeight="1">
+    <row r="538" spans="1:13" ht="54.75" customHeight="1">
       <c r="A538" s="6"/>
       <c r="B538" s="6"/>
       <c r="C538" s="6"/>
       <c r="D538" s="60"/>
       <c r="E538" s="6"/>
       <c r="F538" s="6"/>
       <c r="G538" s="6"/>
       <c r="H538" s="41"/>
       <c r="I538" s="6"/>
       <c r="J538" s="6"/>
       <c r="K538" s="6"/>
       <c r="L538" s="6"/>
     </row>
-    <row r="539" spans="1:12" ht="54.75" customHeight="1">
+    <row r="539" spans="1:13" ht="54.75" customHeight="1">
       <c r="A539" s="6"/>
       <c r="B539" s="6"/>
       <c r="C539" s="6"/>
       <c r="D539" s="60"/>
       <c r="E539" s="6"/>
       <c r="F539" s="6"/>
       <c r="G539" s="6"/>
       <c r="H539" s="41"/>
       <c r="I539" s="6"/>
       <c r="J539" s="6"/>
       <c r="K539" s="6"/>
       <c r="L539" s="6"/>
     </row>
-    <row r="540" spans="1:12" ht="54.75" customHeight="1">
+    <row r="540" spans="1:13" ht="54.75" customHeight="1">
       <c r="A540" s="6"/>
       <c r="B540" s="6"/>
       <c r="C540" s="6"/>
       <c r="D540" s="60"/>
       <c r="E540" s="6"/>
       <c r="F540" s="6"/>
       <c r="G540" s="6"/>
       <c r="H540" s="41"/>
       <c r="I540" s="6"/>
       <c r="J540" s="6"/>
       <c r="K540" s="6"/>
       <c r="L540" s="6"/>
     </row>
-    <row r="541" spans="1:12" ht="54.75" customHeight="1">
+    <row r="541" spans="1:13" ht="54.75" customHeight="1">
       <c r="A541" s="6"/>
       <c r="B541" s="6"/>
       <c r="C541" s="6"/>
       <c r="D541" s="60"/>
       <c r="E541" s="6"/>
       <c r="F541" s="6"/>
       <c r="G541" s="6"/>
       <c r="H541" s="41"/>
       <c r="I541" s="6"/>
       <c r="J541" s="6"/>
       <c r="K541" s="6"/>
       <c r="L541" s="6"/>
     </row>
-    <row r="542" spans="1:12" ht="54.75" customHeight="1">
+    <row r="542" spans="1:13" ht="54.75" customHeight="1">
       <c r="A542" s="6"/>
       <c r="B542" s="6"/>
       <c r="C542" s="6"/>
       <c r="D542" s="60"/>
       <c r="E542" s="6"/>
       <c r="F542" s="6"/>
       <c r="G542" s="6"/>
       <c r="H542" s="41"/>
       <c r="I542" s="6"/>
       <c r="J542" s="6"/>
       <c r="K542" s="6"/>
       <c r="L542" s="6"/>
     </row>
-    <row r="543" spans="1:12" ht="54.75" customHeight="1">
+    <row r="543" spans="1:13" ht="54.75" customHeight="1">
       <c r="A543" s="6"/>
       <c r="B543" s="6"/>
       <c r="C543" s="6"/>
       <c r="D543" s="60"/>
       <c r="E543" s="6"/>
       <c r="F543" s="6"/>
       <c r="G543" s="6"/>
       <c r="H543" s="41"/>
       <c r="I543" s="6"/>
       <c r="J543" s="6"/>
       <c r="K543" s="6"/>
       <c r="L543" s="6"/>
     </row>
-    <row r="544" spans="1:12" ht="54.75" customHeight="1">
+    <row r="544" spans="1:13" ht="54.75" customHeight="1">
       <c r="A544" s="6"/>
       <c r="B544" s="6"/>
       <c r="C544" s="6"/>
       <c r="D544" s="60"/>
       <c r="E544" s="6"/>
       <c r="F544" s="6"/>
       <c r="G544" s="6"/>
       <c r="H544" s="41"/>
       <c r="I544" s="6"/>
       <c r="J544" s="6"/>
       <c r="K544" s="6"/>
       <c r="L544" s="6"/>
     </row>
     <row r="545" spans="1:12" ht="54.75" customHeight="1">
       <c r="A545" s="6"/>
       <c r="B545" s="6"/>
       <c r="C545" s="6"/>
       <c r="D545" s="60"/>
       <c r="E545" s="6"/>
       <c r="F545" s="6"/>
       <c r="G545" s="6"/>
       <c r="H545" s="41"/>
       <c r="I545" s="6"/>
       <c r="J545" s="6"/>
       <c r="K545" s="6"/>
@@ -34115,50 +34310,106 @@
       <c r="B560" s="6"/>
       <c r="C560" s="6"/>
       <c r="D560" s="60"/>
       <c r="E560" s="6"/>
       <c r="F560" s="6"/>
       <c r="G560" s="6"/>
       <c r="H560" s="41"/>
       <c r="I560" s="6"/>
       <c r="J560" s="6"/>
       <c r="K560" s="6"/>
       <c r="L560" s="6"/>
     </row>
     <row r="561" spans="1:12" ht="54.75" customHeight="1">
       <c r="A561" s="6"/>
       <c r="B561" s="6"/>
       <c r="C561" s="6"/>
       <c r="D561" s="60"/>
       <c r="E561" s="6"/>
       <c r="F561" s="6"/>
       <c r="G561" s="6"/>
       <c r="H561" s="41"/>
       <c r="I561" s="6"/>
       <c r="J561" s="6"/>
       <c r="K561" s="6"/>
       <c r="L561" s="6"/>
+    </row>
+    <row r="562" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A562" s="6"/>
+      <c r="B562" s="6"/>
+      <c r="C562" s="6"/>
+      <c r="D562" s="60"/>
+      <c r="E562" s="6"/>
+      <c r="F562" s="6"/>
+      <c r="G562" s="6"/>
+      <c r="H562" s="41"/>
+      <c r="I562" s="6"/>
+      <c r="J562" s="6"/>
+      <c r="K562" s="6"/>
+      <c r="L562" s="6"/>
+    </row>
+    <row r="563" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A563" s="6"/>
+      <c r="B563" s="6"/>
+      <c r="C563" s="6"/>
+      <c r="D563" s="60"/>
+      <c r="E563" s="6"/>
+      <c r="F563" s="6"/>
+      <c r="G563" s="6"/>
+      <c r="H563" s="41"/>
+      <c r="I563" s="6"/>
+      <c r="J563" s="6"/>
+      <c r="K563" s="6"/>
+      <c r="L563" s="6"/>
+    </row>
+    <row r="564" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A564" s="6"/>
+      <c r="B564" s="6"/>
+      <c r="C564" s="6"/>
+      <c r="D564" s="60"/>
+      <c r="E564" s="6"/>
+      <c r="F564" s="6"/>
+      <c r="G564" s="6"/>
+      <c r="H564" s="41"/>
+      <c r="I564" s="6"/>
+      <c r="J564" s="6"/>
+      <c r="K564" s="6"/>
+      <c r="L564" s="6"/>
+    </row>
+    <row r="565" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A565" s="6"/>
+      <c r="B565" s="6"/>
+      <c r="C565" s="6"/>
+      <c r="D565" s="60"/>
+      <c r="E565" s="6"/>
+      <c r="F565" s="6"/>
+      <c r="G565" s="6"/>
+      <c r="H565" s="41"/>
+      <c r="I565" s="6"/>
+      <c r="J565" s="6"/>
+      <c r="K565" s="6"/>
+      <c r="L565" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
   <sheetData/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>