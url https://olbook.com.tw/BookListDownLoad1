--- v1 (2026-07-29)
+++ v2 (2026-09-16)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\大穎奧林目錄_每月更新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46DFD1B2-9D29-4F45-A635-1D30185BCE94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66F232D3-E127-4D86-9287-BF68C5777EFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="21150" windowHeight="13980" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4725" yWindow="45" windowWidth="21870" windowHeight="14220" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk81995206" localSheetId="0">Sheet1!$F$438</definedName>
+    <definedName name="_Hlk81995206" localSheetId="0">Sheet1!$F$439</definedName>
   </definedNames>
   <calcPr calcId="140001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5628" uniqueCount="3108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5662" uniqueCount="3124">
   <si>
     <t>書籍名稱</t>
   </si>
   <si>
     <t>出版社名稱</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>定價</t>
   </si>
   <si>
     <t>ＩＳＢＮ</t>
   </si>
   <si>
     <t>作  者</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>譯  者</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>閱讀年級</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
@@ -12380,50 +12380,128 @@
     <t>978-626-7781-62-3</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>山田町 山田マチ</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>幽默趣味、生活學習、生活知識</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>小狐狸的帽子</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>林菜摘子  林なつこ</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>978-626-7781-63-0</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>友誼、生活學習、分享</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>桑尼的行動餐車——去草莓園做外燴</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-65-4</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL166</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 09月 10 日</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 分享、生活學習、飲食教育、友誼</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>小象的生日驚喜</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-64-7</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>世李子 serico</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>分離焦慮、生活學習、情緒教育、親情</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>YS050</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 09 月10 日</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>1340</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(特價1099)</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>我可以保護好我自己</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-66-1</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026 年 09 月 10日</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>生活教育、安全教育</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="42" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
@@ -13551,55 +13629,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N565"/>
+  <dimension ref="A1:N567"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A382" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H390" sqref="H390"/>
+      <pane ySplit="1" topLeftCell="A116" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E116" sqref="E116"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="54.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.25" customWidth="1"/>
     <col min="2" max="2" width="12.5" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="19" style="39" customWidth="1"/>
     <col min="5" max="5" width="61.875" customWidth="1"/>
     <col min="6" max="6" width="11.625" customWidth="1"/>
     <col min="7" max="7" width="17.375" customWidth="1"/>
     <col min="8" max="8" width="32" style="50" customWidth="1"/>
     <col min="9" max="9" width="15.875" customWidth="1"/>
     <col min="10" max="10" width="16.625" customWidth="1"/>
     <col min="11" max="11" width="18.75" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="13" max="13" width="37.125" customWidth="1"/>
     <col min="14" max="14" width="15" style="147" customWidth="1"/>
     <col min="31" max="31" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="54.75" customHeight="1" thickBot="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -18380,88 +18458,91 @@
         <v>45</v>
       </c>
       <c r="G115" s="63" t="s">
         <v>211</v>
       </c>
       <c r="H115" s="24" t="s">
         <v>509</v>
       </c>
       <c r="I115" s="12" t="s">
         <v>277</v>
       </c>
       <c r="J115" s="40" t="s">
         <v>510</v>
       </c>
       <c r="K115" s="23" t="s">
         <v>1613</v>
       </c>
       <c r="L115" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M115" s="32" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="116" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A116" s="20" t="s">
+      <c r="A116" s="122" t="s">
         <v>511</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="9">
         <v>280</v>
       </c>
       <c r="D116" s="36" t="s">
         <v>512</v>
       </c>
       <c r="E116" s="16" t="s">
         <v>1963</v>
       </c>
       <c r="F116" s="14" t="s">
         <v>395</v>
       </c>
       <c r="G116" s="63" t="s">
         <v>489</v>
       </c>
       <c r="H116" s="24" t="s">
         <v>513</v>
       </c>
       <c r="I116" s="12" t="s">
         <v>277</v>
       </c>
       <c r="J116" s="40" t="s">
         <v>514</v>
       </c>
       <c r="K116" s="23" t="s">
         <v>1616</v>
       </c>
       <c r="L116" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M116" s="32" t="s">
         <v>224</v>
+      </c>
+      <c r="N116" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="117" spans="1:14" ht="54.75" customHeight="1">
       <c r="A117" s="20" t="s">
         <v>515</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="9">
         <v>280</v>
       </c>
       <c r="D117" s="36" t="s">
         <v>516</v>
       </c>
       <c r="E117" s="16" t="s">
         <v>1964</v>
       </c>
       <c r="F117" s="14" t="s">
         <v>45</v>
       </c>
       <c r="G117" s="63" t="s">
         <v>229</v>
       </c>
       <c r="H117" s="24" t="s">
@@ -20501,88 +20582,91 @@
       </c>
       <c r="F167" s="44" t="s">
         <v>1231</v>
       </c>
       <c r="G167" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H167" s="86" t="s">
         <v>2136</v>
       </c>
       <c r="I167" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J167" s="19" t="s">
         <v>2137</v>
       </c>
       <c r="K167" s="10" t="s">
         <v>2138</v>
       </c>
       <c r="L167" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M167" s="28"/>
     </row>
     <row r="168" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A168" s="84" t="s">
+      <c r="A168" s="160" t="s">
         <v>2159</v>
       </c>
       <c r="B168" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C168" s="45">
         <v>310</v>
       </c>
       <c r="D168" s="103" t="s">
         <v>2161</v>
       </c>
       <c r="E168" s="59" t="s">
         <v>2163</v>
       </c>
       <c r="F168" s="44" t="s">
         <v>1158</v>
       </c>
       <c r="G168" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H168" s="86" t="s">
         <v>2164</v>
       </c>
       <c r="I168" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J168" s="19" t="s">
         <v>2165</v>
       </c>
       <c r="K168" s="10" t="s">
         <v>2166</v>
       </c>
       <c r="L168" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M168" s="28" t="s">
         <v>2491</v>
+      </c>
+      <c r="N168" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="169" spans="1:14" ht="54.75" customHeight="1">
       <c r="A169" s="84" t="s">
         <v>2239</v>
       </c>
       <c r="B169" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C169" s="45">
         <v>300</v>
       </c>
       <c r="D169" s="103" t="s">
         <v>2240</v>
       </c>
       <c r="E169" s="59" t="s">
         <v>2241</v>
       </c>
       <c r="F169" s="44" t="s">
         <v>1231</v>
       </c>
       <c r="G169" s="66" t="s">
         <v>1135</v>
       </c>
       <c r="H169" s="86" t="s">
@@ -29394,3929 +29478,3997 @@
       </c>
       <c r="F390" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G390" s="127" t="s">
         <v>229</v>
       </c>
       <c r="H390" s="41" t="s">
         <v>3107</v>
       </c>
       <c r="I390" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J390" s="19" t="s">
         <v>3098</v>
       </c>
       <c r="K390" s="10" t="s">
         <v>3099</v>
       </c>
       <c r="L390" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M390" s="28"/>
     </row>
     <row r="391" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A391" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B391" s="12" t="s">
+      <c r="A391" s="17" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B391" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="9">
-        <v>250</v>
-[...33 lines deleted...]
-      </c>
+        <v>370</v>
+      </c>
+      <c r="D391" s="17" t="s">
+        <v>3109</v>
+      </c>
+      <c r="E391" s="6" t="s">
+        <v>2998</v>
+      </c>
+      <c r="F391" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G391" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H391" s="41" t="s">
+        <v>3112</v>
+      </c>
+      <c r="I391" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J391" s="19" t="s">
+        <v>3110</v>
+      </c>
+      <c r="K391" s="10" t="s">
+        <v>3111</v>
+      </c>
+      <c r="L391" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M391" s="28"/>
     </row>
     <row r="392" spans="1:14" ht="54.75" customHeight="1">
       <c r="A392" s="123" t="s">
-        <v>1174</v>
+        <v>973</v>
       </c>
       <c r="B392" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="9">
         <v>250</v>
       </c>
       <c r="D392" s="15" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>1411</v>
+      </c>
+      <c r="E392" s="138" t="s">
+        <v>2178</v>
       </c>
       <c r="F392" s="12" t="s">
         <v>532</v>
       </c>
       <c r="G392" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H392" s="14" t="s">
         <v>974</v>
       </c>
       <c r="I392" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J392" s="12" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="K392" s="23" t="s">
         <v>1844</v>
       </c>
       <c r="L392" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M392" s="30" t="s">
-        <v>1429</v>
+        <v>977</v>
       </c>
       <c r="N392" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="393" spans="1:14" ht="54.75" customHeight="1">
       <c r="A393" s="123" t="s">
-        <v>980</v>
+        <v>1174</v>
       </c>
       <c r="B393" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="9">
         <v>250</v>
       </c>
       <c r="D393" s="15" t="s">
-        <v>1413</v>
+        <v>1412</v>
       </c>
       <c r="E393" s="6" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="F393" s="12" t="s">
         <v>532</v>
       </c>
       <c r="G393" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H393" s="14" t="s">
-        <v>1251</v>
+        <v>974</v>
       </c>
       <c r="I393" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J393" s="12" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="K393" s="23" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="L393" s="13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M393" s="30" t="s">
-        <v>983</v>
+        <v>1429</v>
       </c>
       <c r="N393" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="394" spans="1:14" ht="54.75" customHeight="1">
       <c r="A394" s="123" t="s">
-        <v>1252</v>
-[...1 lines deleted...]
-      <c r="B394" s="19" t="s">
+        <v>980</v>
+      </c>
+      <c r="B394" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="9">
         <v>250</v>
       </c>
       <c r="D394" s="15" t="s">
-        <v>1414</v>
+        <v>1413</v>
       </c>
       <c r="E394" s="6" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="F394" s="12" t="s">
         <v>532</v>
       </c>
       <c r="G394" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H394" s="14" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="I394" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J394" s="12" t="s">
-        <v>1872</v>
-[...2 lines deleted...]
-        <v>1177</v>
+        <v>982</v>
+      </c>
+      <c r="K394" s="23" t="s">
+        <v>1843</v>
       </c>
       <c r="L394" s="13" t="s">
-        <v>1845</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>22</v>
+      </c>
+      <c r="M394" s="30" t="s">
+        <v>983</v>
       </c>
       <c r="N394" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="395" spans="1:14" ht="54.75" customHeight="1">
       <c r="A395" s="123" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="B395" s="12" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B395" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="9">
         <v>250</v>
       </c>
       <c r="D395" s="15" t="s">
-        <v>1415</v>
+        <v>1414</v>
       </c>
       <c r="E395" s="6" t="s">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="F395" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G395" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H395" s="14" t="s">
-        <v>987</v>
+        <v>1253</v>
       </c>
       <c r="I395" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J395" s="12" t="s">
-        <v>988</v>
-[...7 lines deleted...]
-      <c r="M395" s="31"/>
+        <v>1872</v>
+      </c>
+      <c r="K395" s="10" t="s">
+        <v>1177</v>
+      </c>
+      <c r="L395" s="13" t="s">
+        <v>1845</v>
+      </c>
+      <c r="M395" s="32" t="s">
+        <v>984</v>
+      </c>
       <c r="N395" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="396" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A396" s="132" t="s">
-        <v>1101</v>
+      <c r="A396" s="123" t="s">
+        <v>985</v>
       </c>
       <c r="B396" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="9">
         <v>250</v>
       </c>
       <c r="D396" s="15" t="s">
-        <v>1102</v>
+        <v>1415</v>
       </c>
       <c r="E396" s="6" t="s">
         <v>986</v>
       </c>
       <c r="F396" s="12" t="s">
         <v>395</v>
       </c>
       <c r="G396" s="20" t="s">
         <v>53</v>
       </c>
       <c r="H396" s="14" t="s">
         <v>987</v>
       </c>
       <c r="I396" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J396" s="12" t="s">
-        <v>1103</v>
+        <v>988</v>
       </c>
       <c r="K396" s="23" t="s">
-        <v>1842</v>
+        <v>1597</v>
       </c>
       <c r="L396" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M396" s="31"/>
       <c r="N396" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="397" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A397" s="123" t="s">
-        <v>989</v>
+      <c r="A397" s="132" t="s">
+        <v>1101</v>
       </c>
       <c r="B397" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="9">
         <v>250</v>
       </c>
       <c r="D397" s="15" t="s">
-        <v>990</v>
+        <v>1102</v>
       </c>
       <c r="E397" s="6" t="s">
         <v>986</v>
       </c>
       <c r="F397" s="12" t="s">
         <v>395</v>
       </c>
       <c r="G397" s="20" t="s">
         <v>53</v>
       </c>
       <c r="H397" s="14" t="s">
         <v>987</v>
       </c>
       <c r="I397" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J397" s="12" t="s">
-        <v>991</v>
+        <v>1103</v>
       </c>
       <c r="K397" s="23" t="s">
-        <v>1597</v>
+        <v>1842</v>
       </c>
       <c r="L397" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M397" s="30"/>
+      <c r="M397" s="31"/>
       <c r="N397" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="398" spans="1:14" ht="54.75" customHeight="1">
       <c r="A398" s="123" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="B398" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="9">
-        <v>429</v>
+        <v>250</v>
       </c>
       <c r="D398" s="15" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="E398" s="6" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="F398" s="12" t="s">
-        <v>995</v>
+        <v>395</v>
       </c>
       <c r="G398" s="20" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H398" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I398" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J398" s="12" t="s">
-        <v>997</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>991</v>
+      </c>
+      <c r="K398" s="23" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L398" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="M398" s="30"/>
       <c r="N398" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="399" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A399" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B399" s="19" t="s">
+      <c r="A399" s="123" t="s">
+        <v>992</v>
+      </c>
+      <c r="B399" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="9">
-        <v>300</v>
+        <v>429</v>
       </c>
       <c r="D399" s="15" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="E399" s="6" t="s">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="F399" s="12" t="s">
-        <v>1001</v>
+        <v>995</v>
       </c>
       <c r="G399" s="20" t="s">
-        <v>229</v>
+        <v>48</v>
       </c>
       <c r="H399" s="14" t="s">
         <v>996</v>
       </c>
       <c r="I399" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J399" s="12" t="s">
-        <v>1002</v>
+        <v>997</v>
       </c>
       <c r="K399" s="10" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="L399" s="13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M399" s="30"/>
+      <c r="N399" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="400" spans="1:14" ht="54.75" customHeight="1">
       <c r="A400" s="15" t="s">
-        <v>1003</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>998</v>
+      </c>
+      <c r="B400" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C400" s="9">
+        <v>300</v>
       </c>
       <c r="D400" s="15" t="s">
-        <v>1004</v>
+        <v>999</v>
       </c>
       <c r="E400" s="6" t="s">
-        <v>1005</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>1000</v>
+      </c>
+      <c r="F400" s="12" t="s">
+        <v>1001</v>
       </c>
       <c r="G400" s="20" t="s">
-        <v>1006</v>
+        <v>229</v>
       </c>
       <c r="H400" s="14" t="s">
         <v>996</v>
       </c>
       <c r="I400" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J400" s="12" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
       <c r="K400" s="10" t="s">
-        <v>1008</v>
+        <v>591</v>
       </c>
       <c r="L400" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M400" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M400" s="30"/>
     </row>
     <row r="401" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A401" s="123" t="s">
-        <v>1010</v>
+      <c r="A401" s="15" t="s">
+        <v>1003</v>
       </c>
       <c r="B401" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="18">
         <v>290</v>
       </c>
       <c r="D401" s="15" t="s">
-        <v>1011</v>
+        <v>1004</v>
       </c>
       <c r="E401" s="6" t="s">
-        <v>1012</v>
+        <v>1005</v>
       </c>
       <c r="F401" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G401" s="20" t="s">
         <v>1006</v>
       </c>
       <c r="H401" s="14" t="s">
-        <v>1013</v>
+        <v>996</v>
       </c>
       <c r="I401" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J401" s="12" t="s">
-        <v>1014</v>
+        <v>1007</v>
       </c>
       <c r="K401" s="10" t="s">
         <v>1008</v>
       </c>
       <c r="L401" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M401" s="30" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>2390</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="402" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A402" s="15" t="s">
-        <v>1016</v>
+      <c r="A402" s="123" t="s">
+        <v>1010</v>
       </c>
       <c r="B402" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C402" s="9">
+      <c r="C402" s="18">
         <v>290</v>
       </c>
       <c r="D402" s="15" t="s">
-        <v>1017</v>
+        <v>1011</v>
       </c>
       <c r="E402" s="6" t="s">
-        <v>1018</v>
+        <v>1012</v>
       </c>
       <c r="F402" s="19" t="s">
-        <v>210</v>
+        <v>648</v>
       </c>
       <c r="G402" s="20" t="s">
-        <v>248</v>
+        <v>1006</v>
       </c>
       <c r="H402" s="14" t="s">
-        <v>1019</v>
+        <v>1013</v>
       </c>
       <c r="I402" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J402" s="12" t="s">
-        <v>1020</v>
+        <v>1014</v>
       </c>
       <c r="K402" s="10" t="s">
-        <v>732</v>
+        <v>1008</v>
       </c>
       <c r="L402" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M402" s="30" t="s">
-        <v>688</v>
+        <v>1015</v>
+      </c>
+      <c r="N402" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="403" spans="1:14" ht="54.75" customHeight="1">
       <c r="A403" s="15" t="s">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="B403" s="19" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B403" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="9">
         <v>290</v>
       </c>
       <c r="D403" s="15" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1017</v>
+      </c>
+      <c r="E403" s="6" t="s">
+        <v>1018</v>
       </c>
       <c r="F403" s="19" t="s">
-        <v>648</v>
+        <v>210</v>
       </c>
       <c r="G403" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H403" s="14" t="s">
-        <v>1024</v>
+        <v>1019</v>
       </c>
       <c r="I403" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J403" s="12" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="K403" s="10" t="s">
-        <v>1026</v>
+        <v>732</v>
       </c>
       <c r="L403" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M403" s="30"/>
+      <c r="M403" s="30" t="s">
+        <v>688</v>
+      </c>
     </row>
     <row r="404" spans="1:14" ht="54.75" customHeight="1">
       <c r="A404" s="15" t="s">
-        <v>1027</v>
-[...4 lines deleted...]
-      <c r="C404" s="18">
+        <v>1021</v>
+      </c>
+      <c r="B404" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C404" s="9">
         <v>290</v>
       </c>
       <c r="D404" s="15" t="s">
-        <v>1028</v>
+        <v>1022</v>
       </c>
       <c r="E404" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="F404" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G404" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H404" s="14" t="s">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="I404" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J404" s="12" t="s">
-        <v>1030</v>
+        <v>1025</v>
       </c>
       <c r="K404" s="10" t="s">
         <v>1026</v>
       </c>
       <c r="L404" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M404" s="30"/>
     </row>
     <row r="405" spans="1:14" ht="54.75" customHeight="1">
       <c r="A405" s="15" t="s">
-        <v>1031</v>
+        <v>1027</v>
       </c>
       <c r="B405" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="18">
         <v>290</v>
       </c>
       <c r="D405" s="15" t="s">
-        <v>1032</v>
+        <v>1028</v>
       </c>
       <c r="E405" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="F405" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G405" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H405" s="14" t="s">
-        <v>1033</v>
+        <v>1029</v>
       </c>
       <c r="I405" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J405" s="12" t="s">
-        <v>1034</v>
+        <v>1030</v>
       </c>
       <c r="K405" s="10" t="s">
-        <v>1035</v>
+        <v>1026</v>
       </c>
       <c r="L405" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M405" s="30"/>
     </row>
     <row r="406" spans="1:14" ht="54.75" customHeight="1">
       <c r="A406" s="15" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="B406" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="18">
         <v>290</v>
       </c>
       <c r="D406" s="15" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="E406" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="F406" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G406" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H406" s="14" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="I406" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J406" s="12" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="K406" s="10" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="L406" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M406" s="30"/>
     </row>
     <row r="407" spans="1:14" ht="54.75" customHeight="1">
       <c r="A407" s="15" t="s">
-        <v>1041</v>
+        <v>1036</v>
       </c>
       <c r="B407" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C407" s="9">
+      <c r="C407" s="18">
         <v>290</v>
       </c>
       <c r="D407" s="15" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="E407" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="F407" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G407" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H407" s="14" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="I407" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J407" s="12" t="s">
-        <v>1044</v>
+        <v>1039</v>
       </c>
       <c r="K407" s="10" t="s">
-        <v>738</v>
+        <v>1040</v>
       </c>
       <c r="L407" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M407" s="30"/>
     </row>
     <row r="408" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A408" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B408" s="19" t="s">
+      <c r="A408" s="15" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B408" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="9">
         <v>290</v>
       </c>
       <c r="D408" s="15" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>1042</v>
+      </c>
+      <c r="E408" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F408" s="19" t="s">
-        <v>210</v>
+        <v>648</v>
       </c>
       <c r="G408" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H408" s="14" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="I408" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J408" s="12" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="K408" s="10" t="s">
-        <v>832</v>
+        <v>738</v>
       </c>
       <c r="L408" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M408" s="30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M408" s="30"/>
     </row>
     <row r="409" spans="1:14" ht="54.75" customHeight="1">
       <c r="A409" s="123" t="s">
-        <v>1155</v>
+        <v>1045</v>
       </c>
       <c r="B409" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="9">
         <v>290</v>
       </c>
       <c r="D409" s="15" t="s">
-        <v>1156</v>
+        <v>1046</v>
       </c>
       <c r="E409" s="6" t="s">
-        <v>1157</v>
+        <v>1047</v>
       </c>
       <c r="F409" s="19" t="s">
-        <v>1158</v>
+        <v>210</v>
       </c>
       <c r="G409" s="20" t="s">
-        <v>1159</v>
+        <v>248</v>
       </c>
       <c r="H409" s="14" t="s">
-        <v>1162</v>
+        <v>1048</v>
       </c>
       <c r="I409" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J409" s="12" t="s">
-        <v>1161</v>
+        <v>1049</v>
       </c>
       <c r="K409" s="10" t="s">
-        <v>1160</v>
+        <v>832</v>
       </c>
       <c r="L409" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M409" s="30"/>
+      <c r="M409" s="30" t="s">
+        <v>1100</v>
+      </c>
       <c r="N409" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="410" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A410" s="15" t="s">
-        <v>1261</v>
+      <c r="A410" s="123" t="s">
+        <v>1155</v>
       </c>
       <c r="B410" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D410" s="15" t="s">
-        <v>1262</v>
+        <v>1156</v>
       </c>
       <c r="E410" s="6" t="s">
-        <v>1939</v>
+        <v>1157</v>
       </c>
       <c r="F410" s="19" t="s">
-        <v>1263</v>
+        <v>1158</v>
       </c>
       <c r="G410" s="20" t="s">
-        <v>1264</v>
+        <v>1159</v>
       </c>
       <c r="H410" s="14" t="s">
-        <v>1265</v>
+        <v>1162</v>
       </c>
       <c r="I410" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J410" s="12" t="s">
-        <v>1266</v>
+        <v>1161</v>
       </c>
       <c r="K410" s="10" t="s">
-        <v>1630</v>
+        <v>1160</v>
       </c>
       <c r="L410" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M410" s="30"/>
+      <c r="N410" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="411" spans="1:14" ht="54.75" customHeight="1">
       <c r="A411" s="15" t="s">
-        <v>1307</v>
+        <v>1261</v>
       </c>
       <c r="B411" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="9">
         <v>300</v>
       </c>
       <c r="D411" s="15" t="s">
-        <v>1308</v>
+        <v>1262</v>
       </c>
       <c r="E411" s="6" t="s">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="F411" s="19" t="s">
-        <v>60</v>
+        <v>1263</v>
       </c>
       <c r="G411" s="20" t="s">
-        <v>48</v>
+        <v>1264</v>
       </c>
       <c r="H411" s="14" t="s">
         <v>1265</v>
       </c>
       <c r="I411" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J411" s="12" t="s">
-        <v>1310</v>
+        <v>1266</v>
       </c>
       <c r="K411" s="10" t="s">
-        <v>1311</v>
+        <v>1630</v>
       </c>
       <c r="L411" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M411" s="30"/>
     </row>
     <row r="412" spans="1:14" ht="54.75" customHeight="1">
       <c r="A412" s="15" t="s">
-        <v>1313</v>
+        <v>1307</v>
       </c>
       <c r="B412" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D412" s="15" t="s">
-        <v>1314</v>
+        <v>1308</v>
       </c>
       <c r="E412" s="6" t="s">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="F412" s="19" t="s">
-        <v>1315</v>
+        <v>60</v>
       </c>
       <c r="G412" s="20" t="s">
-        <v>1316</v>
+        <v>48</v>
       </c>
       <c r="H412" s="14" t="s">
-        <v>1317</v>
+        <v>1265</v>
       </c>
       <c r="I412" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J412" s="12" t="s">
-        <v>1318</v>
+        <v>1310</v>
       </c>
       <c r="K412" s="10" t="s">
-        <v>1319</v>
+        <v>1311</v>
       </c>
       <c r="L412" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M412" s="30"/>
     </row>
     <row r="413" spans="1:14" ht="54.75" customHeight="1">
       <c r="A413" s="15" t="s">
-        <v>1448</v>
+        <v>1313</v>
       </c>
       <c r="B413" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D413" s="15" t="s">
-        <v>1449</v>
+        <v>1314</v>
       </c>
       <c r="E413" s="6" t="s">
-        <v>1972</v>
+        <v>1941</v>
       </c>
       <c r="F413" s="19" t="s">
-        <v>1450</v>
+        <v>1315</v>
       </c>
       <c r="G413" s="20" t="s">
-        <v>1451</v>
+        <v>1316</v>
       </c>
       <c r="H413" s="14" t="s">
-        <v>1489</v>
+        <v>1317</v>
       </c>
       <c r="I413" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J413" s="12" t="s">
-        <v>1453</v>
+        <v>1318</v>
       </c>
       <c r="K413" s="10" t="s">
-        <v>1452</v>
+        <v>1319</v>
       </c>
       <c r="L413" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M413" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M413" s="30"/>
     </row>
     <row r="414" spans="1:14" ht="54.75" customHeight="1">
       <c r="A414" s="15" t="s">
-        <v>1490</v>
+        <v>1448</v>
       </c>
       <c r="B414" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="9">
         <v>300</v>
       </c>
       <c r="D414" s="15" t="s">
-        <v>1492</v>
+        <v>1449</v>
       </c>
       <c r="E414" s="6" t="s">
-        <v>1505</v>
+        <v>1972</v>
       </c>
       <c r="F414" s="19" t="s">
-        <v>1493</v>
+        <v>1450</v>
       </c>
       <c r="G414" s="20" t="s">
-        <v>1494</v>
+        <v>1451</v>
       </c>
       <c r="H414" s="14" t="s">
-        <v>1497</v>
+        <v>1489</v>
       </c>
       <c r="I414" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J414" s="12" t="s">
-        <v>1495</v>
+        <v>1453</v>
       </c>
       <c r="K414" s="10" t="s">
-        <v>1496</v>
+        <v>1452</v>
       </c>
       <c r="L414" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M414" s="30" t="s">
-        <v>2663</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="415" spans="1:14" ht="54.75" customHeight="1">
       <c r="A415" s="15" t="s">
-        <v>1690</v>
+        <v>1490</v>
       </c>
       <c r="B415" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="9">
         <v>300</v>
       </c>
       <c r="D415" s="15" t="s">
-        <v>1691</v>
+        <v>1492</v>
       </c>
       <c r="E415" s="6" t="s">
-        <v>1692</v>
+        <v>1505</v>
       </c>
       <c r="F415" s="19" t="s">
-        <v>1693</v>
+        <v>1493</v>
       </c>
       <c r="G415" s="20" t="s">
-        <v>1451</v>
+        <v>1494</v>
       </c>
       <c r="H415" s="14" t="s">
-        <v>1696</v>
+        <v>1497</v>
       </c>
       <c r="I415" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J415" s="12" t="s">
-        <v>1694</v>
+        <v>1495</v>
       </c>
       <c r="K415" s="10" t="s">
-        <v>1695</v>
+        <v>1496</v>
       </c>
       <c r="L415" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M415" s="30" t="s">
-        <v>2149</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="416" spans="1:14" ht="54.75" customHeight="1">
       <c r="A416" s="15" t="s">
-        <v>1754</v>
+        <v>1690</v>
       </c>
       <c r="B416" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="9">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D416" s="15" t="s">
-        <v>1755</v>
+        <v>1691</v>
       </c>
       <c r="E416" s="6" t="s">
-        <v>1756</v>
+        <v>1692</v>
       </c>
       <c r="F416" s="19" t="s">
-        <v>1757</v>
+        <v>1693</v>
       </c>
       <c r="G416" s="20" t="s">
-        <v>1758</v>
+        <v>1451</v>
       </c>
       <c r="H416" s="14" t="s">
-        <v>1761</v>
+        <v>1696</v>
       </c>
       <c r="I416" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J416" s="12" t="s">
-        <v>1759</v>
+        <v>1694</v>
       </c>
       <c r="K416" s="10" t="s">
-        <v>1760</v>
+        <v>1695</v>
       </c>
       <c r="L416" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M416" s="30" t="s">
-        <v>2078</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="417" spans="1:14" ht="54.75" customHeight="1">
       <c r="A417" s="15" t="s">
-        <v>1918</v>
+        <v>1754</v>
       </c>
       <c r="B417" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="9">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="D417" s="15" t="s">
-        <v>1919</v>
+        <v>1755</v>
       </c>
       <c r="E417" s="6" t="s">
-        <v>1920</v>
+        <v>1756</v>
       </c>
       <c r="F417" s="19" t="s">
-        <v>1921</v>
+        <v>1757</v>
       </c>
       <c r="G417" s="20" t="s">
-        <v>1922</v>
+        <v>1758</v>
       </c>
       <c r="H417" s="14" t="s">
-        <v>1925</v>
+        <v>1761</v>
       </c>
       <c r="I417" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J417" s="12" t="s">
-        <v>1923</v>
+        <v>1759</v>
       </c>
       <c r="K417" s="10" t="s">
-        <v>1924</v>
+        <v>1760</v>
       </c>
       <c r="L417" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M417" s="30"/>
+      <c r="M417" s="30" t="s">
+        <v>2078</v>
+      </c>
     </row>
     <row r="418" spans="1:14" ht="54.75" customHeight="1">
       <c r="A418" s="15" t="s">
-        <v>2086</v>
+        <v>1918</v>
       </c>
       <c r="B418" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D418" s="15" t="s">
-        <v>2087</v>
+        <v>1919</v>
       </c>
       <c r="E418" s="6" t="s">
-        <v>2088</v>
+        <v>1920</v>
       </c>
       <c r="F418" s="19" t="s">
-        <v>2089</v>
+        <v>1921</v>
       </c>
       <c r="G418" s="20" t="s">
-        <v>2090</v>
+        <v>1922</v>
       </c>
       <c r="H418" s="14" t="s">
-        <v>2093</v>
+        <v>1925</v>
       </c>
       <c r="I418" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J418" s="12" t="s">
-        <v>2091</v>
+        <v>1923</v>
       </c>
       <c r="K418" s="10" t="s">
-        <v>2092</v>
+        <v>1924</v>
       </c>
       <c r="L418" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M418" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M418" s="30"/>
     </row>
     <row r="419" spans="1:14" ht="54.75" customHeight="1">
       <c r="A419" s="15" t="s">
-        <v>2153</v>
+        <v>2086</v>
       </c>
       <c r="B419" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="9">
         <v>320</v>
       </c>
       <c r="D419" s="15" t="s">
-        <v>2154</v>
-[...2 lines deleted...]
-        <v>2158</v>
+        <v>2087</v>
+      </c>
+      <c r="E419" s="6" t="s">
+        <v>2088</v>
       </c>
       <c r="F419" s="19" t="s">
-        <v>1707</v>
+        <v>2089</v>
       </c>
       <c r="G419" s="20" t="s">
-        <v>314</v>
+        <v>2090</v>
       </c>
       <c r="H419" s="14" t="s">
-        <v>2155</v>
+        <v>2093</v>
       </c>
       <c r="I419" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J419" s="12" t="s">
-        <v>2156</v>
+        <v>2091</v>
       </c>
       <c r="K419" s="10" t="s">
-        <v>2157</v>
+        <v>2092</v>
       </c>
       <c r="L419" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M419" s="30"/>
+      <c r="M419" s="30" t="s">
+        <v>2664</v>
+      </c>
     </row>
     <row r="420" spans="1:14" ht="54.75" customHeight="1">
       <c r="A420" s="15" t="s">
-        <v>2366</v>
+        <v>2153</v>
       </c>
       <c r="B420" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="9">
         <v>320</v>
       </c>
       <c r="D420" s="15" t="s">
-        <v>2368</v>
+        <v>2154</v>
       </c>
       <c r="E420" s="20" t="s">
-        <v>2204</v>
+        <v>2158</v>
       </c>
       <c r="F420" s="19" t="s">
-        <v>1735</v>
+        <v>1707</v>
       </c>
       <c r="G420" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H420" s="14" t="s">
-        <v>2369</v>
+        <v>2155</v>
       </c>
       <c r="I420" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J420" s="12" t="s">
-        <v>2367</v>
+        <v>2156</v>
       </c>
       <c r="K420" s="10" t="s">
-        <v>2357</v>
+        <v>2157</v>
       </c>
       <c r="L420" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M420" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M420" s="30"/>
     </row>
     <row r="421" spans="1:14" ht="54.75" customHeight="1">
       <c r="A421" s="15" t="s">
-        <v>2385</v>
+        <v>2366</v>
       </c>
       <c r="B421" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="9">
         <v>320</v>
       </c>
       <c r="D421" s="15" t="s">
-        <v>2386</v>
+        <v>2368</v>
       </c>
       <c r="E421" s="20" t="s">
-        <v>2088</v>
+        <v>2204</v>
       </c>
       <c r="F421" s="19" t="s">
-        <v>1749</v>
+        <v>1735</v>
       </c>
       <c r="G421" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H421" s="14" t="s">
-        <v>2387</v>
+        <v>2369</v>
       </c>
       <c r="I421" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J421" s="12" t="s">
-        <v>2388</v>
+        <v>2367</v>
       </c>
       <c r="K421" s="10" t="s">
-        <v>2378</v>
+        <v>2357</v>
       </c>
       <c r="L421" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M421" s="30" t="s">
-        <v>2662</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="422" spans="1:14" ht="54.75" customHeight="1">
       <c r="A422" s="15" t="s">
-        <v>2512</v>
+        <v>2385</v>
       </c>
       <c r="B422" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="9">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D422" s="15" t="s">
-        <v>2513</v>
+        <v>2386</v>
       </c>
       <c r="E422" s="20" t="s">
-        <v>2514</v>
+        <v>2088</v>
       </c>
       <c r="F422" s="19" t="s">
-        <v>2515</v>
+        <v>1749</v>
       </c>
       <c r="G422" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H422" s="14" t="s">
-        <v>2516</v>
+        <v>2387</v>
       </c>
       <c r="I422" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J422" s="12" t="s">
-        <v>2517</v>
+        <v>2388</v>
       </c>
       <c r="K422" s="10" t="s">
-        <v>2518</v>
+        <v>2378</v>
       </c>
       <c r="L422" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M422" s="30"/>
+      <c r="M422" s="30" t="s">
+        <v>2662</v>
+      </c>
     </row>
     <row r="423" spans="1:14" ht="54.75" customHeight="1">
       <c r="A423" s="15" t="s">
-        <v>2608</v>
+        <v>2512</v>
       </c>
       <c r="B423" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="9">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="D423" s="15" t="s">
-        <v>2609</v>
+        <v>2513</v>
       </c>
       <c r="E423" s="20" t="s">
-        <v>2610</v>
+        <v>2514</v>
       </c>
       <c r="F423" s="19" t="s">
-        <v>1735</v>
+        <v>2515</v>
       </c>
       <c r="G423" s="20" t="s">
-        <v>2611</v>
+        <v>314</v>
       </c>
       <c r="H423" s="14" t="s">
-        <v>2614</v>
+        <v>2516</v>
       </c>
       <c r="I423" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J423" s="12" t="s">
-        <v>2612</v>
+        <v>2517</v>
       </c>
       <c r="K423" s="10" t="s">
-        <v>2613</v>
+        <v>2518</v>
       </c>
       <c r="L423" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M423" s="30"/>
     </row>
     <row r="424" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A424" s="121" t="s">
-        <v>1050</v>
+      <c r="A424" s="15" t="s">
+        <v>2608</v>
       </c>
       <c r="B424" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="9">
-        <v>280</v>
+        <v>320</v>
       </c>
       <c r="D424" s="15" t="s">
-        <v>1051</v>
-[...5 lines deleted...]
-        <v>1052</v>
+        <v>2609</v>
+      </c>
+      <c r="E424" s="20" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F424" s="19" t="s">
+        <v>1735</v>
       </c>
       <c r="G424" s="20" t="s">
-        <v>248</v>
+        <v>2611</v>
       </c>
       <c r="H424" s="14" t="s">
-        <v>1309</v>
+        <v>2614</v>
       </c>
       <c r="I424" s="12" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-        <v>1054</v>
+        <v>975</v>
+      </c>
+      <c r="J424" s="12" t="s">
+        <v>2612</v>
       </c>
       <c r="K424" s="10" t="s">
-        <v>1055</v>
+        <v>2613</v>
       </c>
       <c r="L424" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M424" s="124"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M424" s="30"/>
     </row>
     <row r="425" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A425" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B425" s="12" t="s">
+      <c r="A425" s="121" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B425" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="9">
-        <v>210</v>
+        <v>280</v>
       </c>
       <c r="D425" s="15" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E425" s="6" t="s">
-        <v>359</v>
+        <v>1926</v>
       </c>
       <c r="F425" s="12" t="s">
-        <v>388</v>
+        <v>1052</v>
       </c>
       <c r="G425" s="20" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="H425" s="14" t="s">
-        <v>1057</v>
+        <v>1309</v>
       </c>
       <c r="I425" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J425" s="12" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="J425" s="13" t="s">
+        <v>1054</v>
+      </c>
+      <c r="K425" s="10" t="s">
+        <v>1055</v>
+      </c>
+      <c r="L425" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M425" s="124"/>
       <c r="N425" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="426" spans="1:14" ht="54.75" customHeight="1">
       <c r="A426" s="123" t="s">
-        <v>1059</v>
+        <v>1491</v>
       </c>
       <c r="B426" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="9">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>1060</v>
+        <v>210</v>
+      </c>
+      <c r="D426" s="15" t="s">
+        <v>1056</v>
       </c>
       <c r="E426" s="6" t="s">
-        <v>748</v>
+        <v>359</v>
       </c>
       <c r="F426" s="12" t="s">
-        <v>417</v>
+        <v>388</v>
       </c>
       <c r="G426" s="20" t="s">
         <v>229</v>
       </c>
       <c r="H426" s="14" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="I426" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J426" s="12" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>1058</v>
+      </c>
+      <c r="K426" s="22" t="s">
+        <v>1979</v>
       </c>
       <c r="L426" s="12" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>51</v>
+      </c>
+      <c r="M426" s="30" t="s">
+        <v>983</v>
       </c>
       <c r="N426" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="427" spans="1:14" ht="54.75" customHeight="1">
       <c r="A427" s="123" t="s">
-        <v>1063</v>
+        <v>1059</v>
       </c>
       <c r="B427" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="9">
-        <v>230</v>
+        <v>270</v>
       </c>
       <c r="D427" s="38" t="s">
-        <v>1064</v>
+        <v>1060</v>
       </c>
       <c r="E427" s="6" t="s">
-        <v>1065</v>
+        <v>748</v>
       </c>
       <c r="F427" s="12" t="s">
-        <v>395</v>
+        <v>417</v>
       </c>
       <c r="G427" s="20" t="s">
         <v>229</v>
       </c>
       <c r="H427" s="14" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="I427" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J427" s="12" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="K427" s="23" t="s">
-        <v>1604</v>
+        <v>155</v>
       </c>
       <c r="L427" s="12" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="M427" s="32" t="s">
-        <v>52</v>
+        <v>420</v>
       </c>
       <c r="N427" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="428" spans="1:14" ht="54.75" customHeight="1">
       <c r="A428" s="123" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="B428" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="9">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>1069</v>
+        <v>230</v>
+      </c>
+      <c r="D428" s="38" t="s">
+        <v>1064</v>
       </c>
       <c r="E428" s="6" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>1065</v>
+      </c>
+      <c r="F428" s="12" t="s">
+        <v>395</v>
       </c>
       <c r="G428" s="20" t="s">
-        <v>1072</v>
+        <v>229</v>
       </c>
       <c r="H428" s="14" t="s">
-        <v>520</v>
+        <v>1066</v>
       </c>
       <c r="I428" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J428" s="12" t="s">
-        <v>1073</v>
+        <v>1067</v>
       </c>
       <c r="K428" s="23" t="s">
-        <v>1606</v>
+        <v>1604</v>
       </c>
       <c r="L428" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="M428" s="31"/>
+      <c r="M428" s="32" t="s">
+        <v>52</v>
+      </c>
       <c r="N428" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="429" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A429" s="20" t="s">
-        <v>1289</v>
+      <c r="A429" s="123" t="s">
+        <v>1068</v>
       </c>
       <c r="B429" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="9">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>1075</v>
+        <v>240</v>
+      </c>
+      <c r="D429" s="15" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E429" s="6" t="s">
+        <v>1070</v>
       </c>
       <c r="F429" s="14" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="G429" s="63" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G429" s="20" t="s">
         <v>1072</v>
       </c>
-      <c r="H429" s="24" t="s">
-        <v>1076</v>
+      <c r="H429" s="14" t="s">
+        <v>520</v>
       </c>
       <c r="I429" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J429" s="42" t="s">
-        <v>1077</v>
+      <c r="J429" s="12" t="s">
+        <v>1073</v>
       </c>
       <c r="K429" s="23" t="s">
-        <v>1619</v>
-[...5 lines deleted...]
-        <v>539</v>
+        <v>1606</v>
+      </c>
+      <c r="L429" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="M429" s="31"/>
+      <c r="N429" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="430" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A430" s="6" t="s">
-        <v>1522</v>
+      <c r="A430" s="20" t="s">
+        <v>1289</v>
       </c>
       <c r="B430" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C430" s="9">
-        <v>300</v>
-[...11 lines deleted...]
-        <v>1526</v>
+        <v>290</v>
+      </c>
+      <c r="D430" s="36" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E430" s="16" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F430" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="G430" s="63" t="s">
+        <v>1072</v>
       </c>
       <c r="H430" s="24" t="s">
-        <v>1530</v>
+        <v>1076</v>
       </c>
       <c r="I430" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J430" s="42" t="s">
-        <v>1527</v>
-[...2 lines deleted...]
-        <v>1528</v>
+        <v>1077</v>
+      </c>
+      <c r="K430" s="23" t="s">
+        <v>1619</v>
       </c>
       <c r="L430" s="13" t="s">
-        <v>1529</v>
-[...1 lines deleted...]
-      <c r="M430" s="32"/>
+        <v>32</v>
+      </c>
+      <c r="M430" s="32" t="s">
+        <v>539</v>
+      </c>
     </row>
     <row r="431" spans="1:14" ht="54.75" customHeight="1">
       <c r="A431" s="6" t="s">
-        <v>1649</v>
+        <v>1522</v>
       </c>
       <c r="B431" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D431" s="60" t="s">
-        <v>1650</v>
+        <v>1523</v>
       </c>
       <c r="E431" s="6" t="s">
-        <v>1651</v>
+        <v>1524</v>
       </c>
       <c r="F431" s="19" t="s">
-        <v>1231</v>
+        <v>1525</v>
       </c>
       <c r="G431" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H431" s="24" t="s">
-        <v>1654</v>
+        <v>1530</v>
       </c>
       <c r="I431" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J431" s="42" t="s">
-        <v>1652</v>
+        <v>1527</v>
       </c>
       <c r="K431" s="10" t="s">
-        <v>1653</v>
+        <v>1528</v>
       </c>
       <c r="L431" s="13" t="s">
-        <v>22</v>
+        <v>1529</v>
       </c>
       <c r="M431" s="32"/>
     </row>
     <row r="432" spans="1:14" ht="54.75" customHeight="1">
       <c r="A432" s="6" t="s">
-        <v>1718</v>
+        <v>1649</v>
       </c>
       <c r="B432" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C432" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D432" s="60" t="s">
-        <v>1719</v>
+        <v>1650</v>
       </c>
       <c r="E432" s="6" t="s">
-        <v>1720</v>
-[...1 lines deleted...]
-      <c r="F432" s="19"/>
+        <v>1651</v>
+      </c>
+      <c r="F432" s="19" t="s">
+        <v>1231</v>
+      </c>
       <c r="G432" s="20" t="s">
-        <v>1476</v>
+        <v>1526</v>
       </c>
       <c r="H432" s="24" t="s">
-        <v>1721</v>
+        <v>1654</v>
       </c>
       <c r="I432" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J432" s="42" t="s">
-        <v>1723</v>
+        <v>1652</v>
       </c>
       <c r="K432" s="10" t="s">
-        <v>1717</v>
+        <v>1653</v>
       </c>
       <c r="L432" s="13" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="M432" s="32"/>
     </row>
     <row r="433" spans="1:13" ht="54.75" customHeight="1">
       <c r="A433" s="6" t="s">
-        <v>1740</v>
+        <v>1718</v>
       </c>
       <c r="B433" s="12" t="s">
-        <v>14</v>
+        <v>1711</v>
       </c>
       <c r="C433" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D433" s="60" t="s">
-        <v>1741</v>
+        <v>1719</v>
       </c>
       <c r="E433" s="6" t="s">
-        <v>1927</v>
-[...3 lines deleted...]
-      </c>
+        <v>1720</v>
+      </c>
+      <c r="F433" s="19"/>
       <c r="G433" s="20" t="s">
-        <v>1743</v>
+        <v>1476</v>
       </c>
       <c r="H433" s="24" t="s">
-        <v>1746</v>
+        <v>1721</v>
       </c>
       <c r="I433" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J433" s="42" t="s">
-        <v>1745</v>
+        <v>1723</v>
       </c>
       <c r="K433" s="10" t="s">
-        <v>1744</v>
+        <v>1717</v>
       </c>
       <c r="L433" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M433" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M433" s="32"/>
     </row>
     <row r="434" spans="1:13" ht="54.75" customHeight="1">
       <c r="A434" s="6" t="s">
-        <v>1973</v>
+        <v>1740</v>
       </c>
       <c r="B434" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C434" s="9">
         <v>290</v>
       </c>
       <c r="D434" s="60" t="s">
-        <v>1974</v>
+        <v>1741</v>
       </c>
       <c r="E434" s="6" t="s">
-        <v>1975</v>
+        <v>1927</v>
       </c>
       <c r="F434" s="19" t="s">
         <v>1742</v>
       </c>
       <c r="G434" s="20" t="s">
-        <v>1526</v>
+        <v>1743</v>
       </c>
       <c r="H434" s="24" t="s">
-        <v>1976</v>
+        <v>1746</v>
       </c>
       <c r="I434" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J434" s="42" t="s">
-        <v>1977</v>
+        <v>1745</v>
       </c>
       <c r="K434" s="10" t="s">
-        <v>1978</v>
+        <v>1744</v>
       </c>
       <c r="L434" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M434" s="32"/>
+      <c r="M434" s="32" t="s">
+        <v>2785</v>
+      </c>
     </row>
     <row r="435" spans="1:13" ht="54.75" customHeight="1">
       <c r="A435" s="6" t="s">
-        <v>1989</v>
+        <v>1973</v>
       </c>
       <c r="B435" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C435" s="9">
         <v>290</v>
       </c>
       <c r="D435" s="60" t="s">
-        <v>1990</v>
+        <v>1974</v>
       </c>
       <c r="E435" s="6" t="s">
         <v>1975</v>
       </c>
       <c r="F435" s="19" t="s">
-        <v>1991</v>
+        <v>1742</v>
       </c>
       <c r="G435" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H435" s="24" t="s">
-        <v>1993</v>
+        <v>1976</v>
       </c>
       <c r="I435" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J435" s="42" t="s">
-        <v>1992</v>
+        <v>1977</v>
       </c>
       <c r="K435" s="10" t="s">
-        <v>2229</v>
+        <v>1978</v>
       </c>
       <c r="L435" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M435" s="32"/>
     </row>
     <row r="436" spans="1:13" ht="54.75" customHeight="1">
       <c r="A436" s="6" t="s">
-        <v>2224</v>
+        <v>1989</v>
       </c>
       <c r="B436" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C436" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D436" s="60" t="s">
-        <v>2225</v>
+        <v>1990</v>
       </c>
       <c r="E436" s="6" t="s">
-        <v>2226</v>
+        <v>1975</v>
       </c>
       <c r="F436" s="19" t="s">
-        <v>2227</v>
+        <v>1991</v>
       </c>
       <c r="G436" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H436" s="24" t="s">
-        <v>2231</v>
+        <v>1993</v>
       </c>
       <c r="I436" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J436" s="42" t="s">
-        <v>2228</v>
+        <v>1992</v>
       </c>
       <c r="K436" s="10" t="s">
-        <v>2230</v>
+        <v>2229</v>
       </c>
       <c r="L436" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M436" s="32"/>
     </row>
     <row r="437" spans="1:13" ht="54.75" customHeight="1">
       <c r="A437" s="6" t="s">
-        <v>2244</v>
+        <v>2224</v>
       </c>
       <c r="B437" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="9">
         <v>300</v>
       </c>
       <c r="D437" s="60" t="s">
-        <v>2245</v>
+        <v>2225</v>
       </c>
       <c r="E437" s="6" t="s">
         <v>2226</v>
       </c>
       <c r="F437" s="19" t="s">
-        <v>1707</v>
+        <v>2227</v>
       </c>
       <c r="G437" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H437" s="24" t="s">
-        <v>2247</v>
+        <v>2231</v>
       </c>
       <c r="I437" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J437" s="42" t="s">
-        <v>2246</v>
+        <v>2228</v>
       </c>
       <c r="K437" s="10" t="s">
-        <v>2232</v>
+        <v>2230</v>
       </c>
       <c r="L437" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M437" s="32"/>
     </row>
     <row r="438" spans="1:13" ht="54.75" customHeight="1">
       <c r="A438" s="6" t="s">
-        <v>2395</v>
+        <v>2244</v>
       </c>
       <c r="B438" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="9">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D438" s="60" t="s">
-        <v>2396</v>
+        <v>2245</v>
       </c>
       <c r="E438" s="6" t="s">
-        <v>1932</v>
+        <v>2226</v>
       </c>
       <c r="F438" s="19" t="s">
-        <v>2397</v>
+        <v>1707</v>
       </c>
       <c r="G438" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H438" s="24" t="s">
-        <v>2398</v>
+        <v>2247</v>
       </c>
       <c r="I438" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J438" s="42" t="s">
-        <v>2391</v>
+        <v>2246</v>
       </c>
       <c r="K438" s="10" t="s">
-        <v>2394</v>
+        <v>2232</v>
       </c>
       <c r="L438" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M438" s="32"/>
     </row>
     <row r="439" spans="1:13" ht="54.75" customHeight="1">
       <c r="A439" s="6" t="s">
-        <v>2399</v>
+        <v>2395</v>
       </c>
       <c r="B439" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="9">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="D439" s="60" t="s">
-        <v>2400</v>
+        <v>2396</v>
       </c>
       <c r="E439" s="6" t="s">
-        <v>2401</v>
+        <v>1932</v>
       </c>
       <c r="F439" s="19" t="s">
-        <v>2402</v>
+        <v>2397</v>
       </c>
       <c r="G439" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H439" s="24" t="s">
-        <v>2403</v>
+        <v>2398</v>
       </c>
       <c r="I439" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J439" s="42" t="s">
-        <v>2392</v>
+        <v>2391</v>
       </c>
       <c r="K439" s="10" t="s">
         <v>2394</v>
       </c>
       <c r="L439" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M439" s="32"/>
     </row>
     <row r="440" spans="1:13" ht="54.75" customHeight="1">
       <c r="A440" s="6" t="s">
-        <v>2404</v>
+        <v>2399</v>
       </c>
       <c r="B440" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="9">
         <v>300</v>
       </c>
       <c r="D440" s="60" t="s">
-        <v>2405</v>
+        <v>2400</v>
       </c>
       <c r="E440" s="6" t="s">
-        <v>2406</v>
+        <v>2401</v>
       </c>
       <c r="F440" s="19" t="s">
-        <v>1231</v>
+        <v>2402</v>
       </c>
       <c r="G440" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H440" s="24" t="s">
         <v>2403</v>
       </c>
       <c r="I440" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J440" s="42" t="s">
-        <v>2393</v>
+        <v>2392</v>
       </c>
       <c r="K440" s="10" t="s">
         <v>2394</v>
       </c>
       <c r="L440" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M440" s="32"/>
     </row>
     <row r="441" spans="1:13" ht="54.75" customHeight="1">
       <c r="A441" s="6" t="s">
-        <v>2409</v>
+        <v>2404</v>
       </c>
       <c r="B441" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="9">
         <v>300</v>
       </c>
       <c r="D441" s="60" t="s">
-        <v>2410</v>
+        <v>2405</v>
       </c>
       <c r="E441" s="6" t="s">
-        <v>2411</v>
+        <v>2406</v>
       </c>
       <c r="F441" s="19" t="s">
-        <v>137</v>
+        <v>1231</v>
       </c>
       <c r="G441" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H441" s="24" t="s">
         <v>2403</v>
       </c>
       <c r="I441" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J441" s="42" t="s">
-        <v>2407</v>
+        <v>2393</v>
       </c>
       <c r="K441" s="10" t="s">
-        <v>2408</v>
+        <v>2394</v>
       </c>
       <c r="L441" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M441" s="32"/>
     </row>
     <row r="442" spans="1:13" ht="54.75" customHeight="1">
       <c r="A442" s="6" t="s">
-        <v>2429</v>
+        <v>2409</v>
       </c>
       <c r="B442" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="9">
         <v>300</v>
       </c>
       <c r="D442" s="60" t="s">
-        <v>2430</v>
+        <v>2410</v>
       </c>
       <c r="E442" s="6" t="s">
-        <v>2406</v>
+        <v>2411</v>
       </c>
       <c r="F442" s="19" t="s">
-        <v>1193</v>
+        <v>137</v>
       </c>
       <c r="G442" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H442" s="24" t="s">
         <v>2403</v>
       </c>
       <c r="I442" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J442" s="42" t="s">
-        <v>2431</v>
+        <v>2407</v>
       </c>
       <c r="K442" s="10" t="s">
-        <v>2424</v>
+        <v>2408</v>
       </c>
       <c r="L442" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M442" s="32"/>
     </row>
     <row r="443" spans="1:13" ht="54.75" customHeight="1">
       <c r="A443" s="6" t="s">
-        <v>2432</v>
+        <v>2429</v>
       </c>
       <c r="B443" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C443" s="9">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D443" s="60" t="s">
-        <v>2433</v>
+        <v>2430</v>
       </c>
       <c r="E443" s="6" t="s">
-        <v>2434</v>
+        <v>2406</v>
       </c>
       <c r="F443" s="19" t="s">
-        <v>2316</v>
+        <v>1193</v>
       </c>
       <c r="G443" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H443" s="24" t="s">
         <v>2403</v>
       </c>
       <c r="I443" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J443" s="42" t="s">
-        <v>2435</v>
+        <v>2431</v>
       </c>
       <c r="K443" s="10" t="s">
-        <v>2436</v>
+        <v>2424</v>
       </c>
       <c r="L443" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M443" s="32"/>
     </row>
     <row r="444" spans="1:13" ht="54.75" customHeight="1">
       <c r="A444" s="6" t="s">
-        <v>2473</v>
+        <v>2432</v>
       </c>
       <c r="B444" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C444" s="9">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D444" s="60" t="s">
-        <v>2474</v>
+        <v>2433</v>
       </c>
       <c r="E444" s="6" t="s">
         <v>2434</v>
       </c>
       <c r="F444" s="19" t="s">
-        <v>137</v>
+        <v>2316</v>
       </c>
       <c r="G444" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H444" s="24" t="s">
-        <v>2475</v>
+        <v>2403</v>
       </c>
       <c r="I444" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J444" s="42" t="s">
-        <v>2476</v>
+        <v>2435</v>
       </c>
       <c r="K444" s="10" t="s">
-        <v>2477</v>
+        <v>2436</v>
       </c>
       <c r="L444" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M444" s="32"/>
     </row>
     <row r="445" spans="1:13" ht="54.75" customHeight="1">
       <c r="A445" s="6" t="s">
-        <v>2478</v>
+        <v>2473</v>
       </c>
       <c r="B445" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C445" s="9">
         <v>320</v>
       </c>
       <c r="D445" s="60" t="s">
-        <v>2479</v>
+        <v>2474</v>
       </c>
       <c r="E445" s="6" t="s">
-        <v>2226</v>
+        <v>2434</v>
       </c>
       <c r="F445" s="19" t="s">
-        <v>2397</v>
+        <v>137</v>
       </c>
       <c r="G445" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H445" s="24" t="s">
-        <v>2480</v>
+        <v>2475</v>
       </c>
       <c r="I445" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J445" s="42" t="s">
-        <v>2481</v>
+        <v>2476</v>
       </c>
       <c r="K445" s="10" t="s">
-        <v>2482</v>
+        <v>2477</v>
       </c>
       <c r="L445" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M445" s="32"/>
     </row>
     <row r="446" spans="1:13" ht="54.75" customHeight="1">
       <c r="A446" s="6" t="s">
-        <v>2500</v>
+        <v>2478</v>
       </c>
       <c r="B446" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C446" s="9">
         <v>320</v>
       </c>
       <c r="D446" s="60" t="s">
-        <v>2501</v>
+        <v>2479</v>
       </c>
       <c r="E446" s="6" t="s">
-        <v>2528</v>
+        <v>2226</v>
       </c>
       <c r="F446" s="19" t="s">
         <v>2397</v>
       </c>
       <c r="G446" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H446" s="24" t="s">
-        <v>2502</v>
+        <v>2480</v>
       </c>
       <c r="I446" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J446" s="42" t="s">
-        <v>2503</v>
+        <v>2481</v>
       </c>
       <c r="K446" s="10" t="s">
-        <v>2499</v>
+        <v>2482</v>
       </c>
       <c r="L446" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M446" s="32"/>
     </row>
     <row r="447" spans="1:13" ht="54.75" customHeight="1">
       <c r="A447" s="6" t="s">
-        <v>2526</v>
+        <v>2500</v>
       </c>
       <c r="B447" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C447" s="9">
         <v>320</v>
       </c>
       <c r="D447" s="60" t="s">
-        <v>2527</v>
+        <v>2501</v>
       </c>
       <c r="E447" s="6" t="s">
-        <v>2529</v>
+        <v>2528</v>
       </c>
       <c r="F447" s="19" t="s">
-        <v>1735</v>
+        <v>2397</v>
       </c>
       <c r="G447" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H447" s="24" t="s">
-        <v>2530</v>
+        <v>2502</v>
       </c>
       <c r="I447" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J447" s="42" t="s">
-        <v>2531</v>
+        <v>2503</v>
       </c>
       <c r="K447" s="10" t="s">
-        <v>2525</v>
+        <v>2499</v>
       </c>
       <c r="L447" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M447" s="32"/>
     </row>
     <row r="448" spans="1:13" ht="54.75" customHeight="1">
       <c r="A448" s="6" t="s">
-        <v>2532</v>
+        <v>2526</v>
       </c>
       <c r="B448" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C448" s="9">
         <v>320</v>
       </c>
       <c r="D448" s="60" t="s">
-        <v>2533</v>
+        <v>2527</v>
       </c>
       <c r="E448" s="6" t="s">
         <v>2529</v>
       </c>
       <c r="F448" s="19" t="s">
         <v>1735</v>
       </c>
       <c r="G448" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H448" s="24" t="s">
-        <v>2534</v>
+        <v>2530</v>
       </c>
       <c r="I448" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J448" s="42" t="s">
-        <v>2535</v>
+        <v>2531</v>
       </c>
       <c r="K448" s="10" t="s">
-        <v>2536</v>
+        <v>2525</v>
       </c>
       <c r="L448" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M448" s="32"/>
     </row>
     <row r="449" spans="1:13" ht="54.75" customHeight="1">
       <c r="A449" s="6" t="s">
-        <v>2538</v>
+        <v>2532</v>
       </c>
       <c r="B449" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C449" s="9">
         <v>320</v>
       </c>
       <c r="D449" s="60" t="s">
-        <v>2539</v>
+        <v>2533</v>
       </c>
       <c r="E449" s="6" t="s">
-        <v>2226</v>
+        <v>2529</v>
       </c>
       <c r="F449" s="19" t="s">
-        <v>1403</v>
+        <v>1735</v>
       </c>
       <c r="G449" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H449" s="24" t="s">
-        <v>2540</v>
+        <v>2534</v>
       </c>
       <c r="I449" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J449" s="42" t="s">
-        <v>2537</v>
+        <v>2535</v>
       </c>
       <c r="K449" s="10" t="s">
         <v>2536</v>
       </c>
       <c r="L449" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M449" s="32"/>
     </row>
     <row r="450" spans="1:13" ht="54.75" customHeight="1">
       <c r="A450" s="6" t="s">
-        <v>2547</v>
+        <v>2538</v>
       </c>
       <c r="B450" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="9">
         <v>320</v>
       </c>
       <c r="D450" s="60" t="s">
-        <v>2548</v>
+        <v>2539</v>
       </c>
       <c r="E450" s="6" t="s">
-        <v>2529</v>
+        <v>2226</v>
       </c>
       <c r="F450" s="19" t="s">
-        <v>1707</v>
+        <v>1403</v>
       </c>
       <c r="G450" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H450" s="24" t="s">
-        <v>2549</v>
+        <v>2540</v>
       </c>
       <c r="I450" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J450" s="42" t="s">
-        <v>2550</v>
+        <v>2537</v>
       </c>
       <c r="K450" s="10" t="s">
-        <v>2546</v>
+        <v>2536</v>
       </c>
       <c r="L450" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M450" s="32"/>
     </row>
     <row r="451" spans="1:13" ht="54.75" customHeight="1">
       <c r="A451" s="6" t="s">
-        <v>2571</v>
+        <v>2547</v>
       </c>
       <c r="B451" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C451" s="9">
         <v>320</v>
       </c>
       <c r="D451" s="60" t="s">
-        <v>2572</v>
+        <v>2548</v>
       </c>
       <c r="E451" s="6" t="s">
-        <v>2573</v>
+        <v>2529</v>
       </c>
       <c r="F451" s="19" t="s">
-        <v>137</v>
+        <v>1707</v>
       </c>
       <c r="G451" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H451" s="24" t="s">
-        <v>2574</v>
+        <v>2549</v>
       </c>
       <c r="I451" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J451" s="42" t="s">
-        <v>2575</v>
+        <v>2550</v>
       </c>
       <c r="K451" s="10" t="s">
-        <v>2570</v>
+        <v>2546</v>
       </c>
       <c r="L451" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M451" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M451" s="32"/>
     </row>
     <row r="452" spans="1:13" ht="54.75" customHeight="1">
       <c r="A452" s="6" t="s">
-        <v>2603</v>
+        <v>2571</v>
       </c>
       <c r="B452" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C452" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D452" s="60" t="s">
-        <v>2605</v>
+        <v>2572</v>
       </c>
       <c r="E452" s="6" t="s">
-        <v>2606</v>
+        <v>2573</v>
       </c>
       <c r="F452" s="19" t="s">
-        <v>2607</v>
+        <v>137</v>
       </c>
       <c r="G452" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H452" s="24" t="s">
-        <v>2403</v>
+        <v>2574</v>
       </c>
       <c r="I452" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J452" s="42" t="s">
-        <v>2604</v>
+        <v>2575</v>
       </c>
       <c r="K452" s="10" t="s">
-        <v>2598</v>
+        <v>2570</v>
       </c>
       <c r="L452" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M452" s="32"/>
+      <c r="M452" s="32" t="s">
+        <v>2786</v>
+      </c>
     </row>
     <row r="453" spans="1:13" ht="54.75" customHeight="1">
       <c r="A453" s="6" t="s">
-        <v>2643</v>
+        <v>2603</v>
       </c>
       <c r="B453" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C453" s="151">
-        <v>290</v>
+      <c r="C453" s="9">
+        <v>300</v>
       </c>
       <c r="D453" s="60" t="s">
-        <v>2644</v>
+        <v>2605</v>
       </c>
       <c r="E453" s="6" t="s">
-        <v>2645</v>
+        <v>2606</v>
       </c>
       <c r="F453" s="19" t="s">
-        <v>2602</v>
+        <v>2607</v>
       </c>
       <c r="G453" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H453" s="24" t="s">
-        <v>2646</v>
+        <v>2403</v>
       </c>
       <c r="I453" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J453" s="42" t="s">
-        <v>2641</v>
+        <v>2604</v>
       </c>
       <c r="K453" s="10" t="s">
-        <v>2642</v>
+        <v>2598</v>
       </c>
       <c r="L453" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M453" s="32"/>
     </row>
     <row r="454" spans="1:13" ht="54.75" customHeight="1">
       <c r="A454" s="6" t="s">
-        <v>2652</v>
+        <v>2643</v>
       </c>
       <c r="B454" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C454" s="9">
-        <v>330</v>
+      <c r="C454" s="151">
+        <v>290</v>
       </c>
       <c r="D454" s="60" t="s">
-        <v>2654</v>
+        <v>2644</v>
       </c>
       <c r="E454" s="6" t="s">
-        <v>2655</v>
+        <v>2645</v>
       </c>
       <c r="F454" s="19" t="s">
-        <v>2656</v>
+        <v>2602</v>
       </c>
       <c r="G454" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H454" s="24" t="s">
-        <v>2657</v>
+        <v>2646</v>
       </c>
       <c r="I454" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J454" s="42" t="s">
-        <v>2693</v>
+        <v>2641</v>
       </c>
       <c r="K454" s="10" t="s">
-        <v>2653</v>
+        <v>2642</v>
       </c>
       <c r="L454" s="13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M454" s="32"/>
     </row>
     <row r="455" spans="1:13" ht="54.75" customHeight="1">
       <c r="A455" s="6" t="s">
-        <v>2690</v>
+        <v>2652</v>
       </c>
       <c r="B455" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C455" s="9">
         <v>330</v>
       </c>
-      <c r="D455" s="152" t="s">
-        <v>2692</v>
+      <c r="D455" s="60" t="s">
+        <v>2654</v>
       </c>
       <c r="E455" s="6" t="s">
-        <v>2691</v>
+        <v>2655</v>
       </c>
       <c r="F455" s="19" t="s">
-        <v>2695</v>
+        <v>2656</v>
       </c>
       <c r="G455" s="20" t="s">
-        <v>229</v>
+        <v>1526</v>
       </c>
       <c r="H455" s="24" t="s">
-        <v>2696</v>
+        <v>2657</v>
       </c>
       <c r="I455" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J455" s="42" t="s">
-        <v>2694</v>
+        <v>2693</v>
       </c>
       <c r="K455" s="10" t="s">
-        <v>2685</v>
+        <v>2653</v>
       </c>
       <c r="L455" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M455" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M455" s="32"/>
     </row>
     <row r="456" spans="1:13" ht="54.75" customHeight="1">
       <c r="A456" s="6" t="s">
-        <v>2715</v>
+        <v>2690</v>
       </c>
       <c r="B456" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="9">
         <v>330</v>
       </c>
       <c r="D456" s="152" t="s">
-        <v>2716</v>
+        <v>2692</v>
       </c>
       <c r="E456" s="6" t="s">
-        <v>2717</v>
+        <v>2691</v>
       </c>
       <c r="F456" s="19" t="s">
-        <v>1403</v>
+        <v>2695</v>
       </c>
       <c r="G456" s="20" t="s">
         <v>229</v>
       </c>
       <c r="H456" s="24" t="s">
-        <v>2719</v>
+        <v>2696</v>
       </c>
       <c r="I456" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J456" s="42" t="s">
-        <v>2718</v>
+        <v>2694</v>
       </c>
       <c r="K456" s="10" t="s">
-        <v>2714</v>
+        <v>2685</v>
       </c>
       <c r="L456" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M456" s="32"/>
+      <c r="M456" s="32" t="s">
+        <v>2787</v>
+      </c>
     </row>
     <row r="457" spans="1:13" ht="54.75" customHeight="1">
       <c r="A457" s="6" t="s">
-        <v>2819</v>
+        <v>2715</v>
       </c>
       <c r="B457" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C457" s="9">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="D457" s="152" t="s">
-        <v>2820</v>
+        <v>2716</v>
       </c>
       <c r="E457" s="6" t="s">
-        <v>2821</v>
+        <v>2717</v>
       </c>
       <c r="F457" s="19" t="s">
-        <v>137</v>
+        <v>1403</v>
       </c>
       <c r="G457" s="20" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="H457" s="24" t="s">
-        <v>2811</v>
+        <v>2719</v>
       </c>
       <c r="I457" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J457" s="42" t="s">
-        <v>2822</v>
+        <v>2718</v>
       </c>
       <c r="K457" s="10" t="s">
-        <v>2823</v>
+        <v>2714</v>
       </c>
       <c r="L457" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M457" s="32"/>
     </row>
     <row r="458" spans="1:13" ht="54.75" customHeight="1">
       <c r="A458" s="6" t="s">
-        <v>2904</v>
+        <v>2819</v>
       </c>
       <c r="B458" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="9">
         <v>340</v>
       </c>
       <c r="D458" s="152" t="s">
-        <v>2907</v>
+        <v>2820</v>
       </c>
       <c r="E458" s="6" t="s">
-        <v>2906</v>
+        <v>2821</v>
       </c>
       <c r="F458" s="19" t="s">
-        <v>1403</v>
+        <v>137</v>
       </c>
       <c r="G458" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H458" s="24" t="s">
         <v>2811</v>
       </c>
       <c r="I458" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J458" s="42" t="s">
-        <v>2905</v>
+        <v>2822</v>
       </c>
       <c r="K458" s="10" t="s">
-        <v>2901</v>
+        <v>2823</v>
       </c>
       <c r="L458" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M458" s="32"/>
     </row>
     <row r="459" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A459" s="153" t="s">
-        <v>2914</v>
+      <c r="A459" s="6" t="s">
+        <v>2904</v>
       </c>
       <c r="B459" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="9">
         <v>340</v>
       </c>
       <c r="D459" s="152" t="s">
-        <v>2915</v>
+        <v>2907</v>
       </c>
       <c r="E459" s="6" t="s">
-        <v>2916</v>
+        <v>2906</v>
       </c>
       <c r="F459" s="19" t="s">
-        <v>210</v>
+        <v>1403</v>
       </c>
       <c r="G459" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H459" s="24" t="s">
         <v>2811</v>
       </c>
       <c r="I459" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J459" s="42" t="s">
-        <v>2917</v>
+        <v>2905</v>
       </c>
       <c r="K459" s="10" t="s">
-        <v>2912</v>
+        <v>2901</v>
       </c>
       <c r="L459" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M459" s="32"/>
     </row>
     <row r="460" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A460" s="17" t="s">
-        <v>1059</v>
+      <c r="A460" s="153" t="s">
+        <v>2914</v>
       </c>
       <c r="B460" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C460" s="9">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>2945</v>
+        <v>340</v>
+      </c>
+      <c r="D460" s="152" t="s">
+        <v>2915</v>
       </c>
       <c r="E460" s="6" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>2916</v>
+      </c>
+      <c r="F460" s="19" t="s">
+        <v>210</v>
       </c>
       <c r="G460" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H460" s="14" t="s">
-        <v>2948</v>
+      <c r="H460" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I460" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J460" s="12" t="s">
-[...5 lines deleted...]
-      <c r="L460" s="12" t="s">
+      <c r="J460" s="42" t="s">
+        <v>2917</v>
+      </c>
+      <c r="K460" s="10" t="s">
+        <v>2912</v>
+      </c>
+      <c r="L460" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M460" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M460" s="32"/>
     </row>
     <row r="461" spans="1:13" ht="54.75" customHeight="1">
       <c r="A461" s="17" t="s">
-        <v>2972</v>
+        <v>1059</v>
       </c>
       <c r="B461" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C461" s="9">
-        <v>350</v>
+        <v>310</v>
       </c>
       <c r="D461" s="38" t="s">
-        <v>2973</v>
+        <v>2945</v>
       </c>
       <c r="E461" s="6" t="s">
-        <v>1113</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>748</v>
+      </c>
+      <c r="F461" s="12" t="s">
+        <v>417</v>
       </c>
       <c r="G461" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H461" s="14" t="s">
-        <v>2974</v>
+        <v>2948</v>
       </c>
       <c r="I461" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J461" s="12" t="s">
-        <v>2971</v>
+        <v>2946</v>
       </c>
       <c r="K461" s="23" t="s">
-        <v>2970</v>
+        <v>2947</v>
       </c>
       <c r="L461" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M461" s="32"/>
+      <c r="M461" s="32" t="s">
+        <v>420</v>
+      </c>
     </row>
     <row r="462" spans="1:13" ht="54.75" customHeight="1">
       <c r="A462" s="17" t="s">
-        <v>2996</v>
+        <v>2972</v>
       </c>
       <c r="B462" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C462" s="9">
         <v>350</v>
       </c>
       <c r="D462" s="38" t="s">
-        <v>2997</v>
+        <v>2973</v>
       </c>
       <c r="E462" s="6" t="s">
-        <v>2998</v>
+        <v>1113</v>
       </c>
       <c r="F462" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G462" s="20" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H462" s="14" t="s">
-        <v>2935</v>
+        <v>2974</v>
       </c>
       <c r="I462" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J462" s="12" t="s">
-        <v>2999</v>
+        <v>2971</v>
       </c>
       <c r="K462" s="23" t="s">
-        <v>3000</v>
+        <v>2970</v>
       </c>
       <c r="L462" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M462" s="32"/>
     </row>
     <row r="463" spans="1:13" ht="54.75" customHeight="1">
       <c r="A463" s="17" t="s">
-        <v>3085</v>
+        <v>2996</v>
       </c>
       <c r="B463" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C463" s="9">
-        <v>370</v>
+        <v>350</v>
       </c>
       <c r="D463" s="38" t="s">
-        <v>3086</v>
+        <v>2997</v>
       </c>
       <c r="E463" s="6" t="s">
-        <v>3087</v>
+        <v>2998</v>
       </c>
       <c r="F463" s="19" t="s">
-        <v>2980</v>
+        <v>210</v>
       </c>
       <c r="G463" s="20" t="s">
         <v>229</v>
       </c>
       <c r="H463" s="14" t="s">
-        <v>3090</v>
+        <v>2935</v>
       </c>
       <c r="I463" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J463" s="12" t="s">
-        <v>3088</v>
+        <v>2999</v>
       </c>
       <c r="K463" s="23" t="s">
-        <v>3089</v>
+        <v>3000</v>
       </c>
       <c r="L463" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M463" s="32"/>
     </row>
     <row r="464" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A464" s="6" t="s">
-        <v>1900</v>
+      <c r="A464" s="17" t="s">
+        <v>3085</v>
       </c>
       <c r="B464" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C464" s="9">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>1901</v>
+        <v>370</v>
+      </c>
+      <c r="D464" s="38" t="s">
+        <v>3086</v>
       </c>
       <c r="E464" s="6" t="s">
-        <v>1902</v>
+        <v>3087</v>
       </c>
       <c r="F464" s="19" t="s">
-        <v>1903</v>
+        <v>2980</v>
       </c>
       <c r="G464" s="20" t="s">
-        <v>1904</v>
-[...2 lines deleted...]
-        <v>1905</v>
+        <v>229</v>
+      </c>
+      <c r="H464" s="14" t="s">
+        <v>3090</v>
       </c>
       <c r="I464" s="12" t="s">
-        <v>1906</v>
-[...12 lines deleted...]
-      </c>
+        <v>1053</v>
+      </c>
+      <c r="J464" s="12" t="s">
+        <v>3088</v>
+      </c>
+      <c r="K464" s="23" t="s">
+        <v>3089</v>
+      </c>
+      <c r="L464" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M464" s="32"/>
     </row>
     <row r="465" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A465" s="6" t="s">
-        <v>1910</v>
+      <c r="A465" s="17" t="s">
+        <v>3113</v>
       </c>
       <c r="B465" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C465" s="9">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>1911</v>
+        <v>390</v>
+      </c>
+      <c r="D465" s="38" t="s">
+        <v>3114</v>
       </c>
       <c r="E465" s="6" t="s">
-        <v>1912</v>
+        <v>3115</v>
       </c>
       <c r="F465" s="19" t="s">
-        <v>1913</v>
+        <v>210</v>
       </c>
       <c r="G465" s="20" t="s">
-        <v>1914</v>
-[...2 lines deleted...]
-        <v>1917</v>
+        <v>229</v>
+      </c>
+      <c r="H465" s="14" t="s">
+        <v>3116</v>
       </c>
       <c r="I465" s="12" t="s">
-        <v>1906</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>1053</v>
+      </c>
+      <c r="J465" s="12" t="s">
+        <v>3117</v>
+      </c>
+      <c r="K465" s="23" t="s">
+        <v>3118</v>
+      </c>
+      <c r="L465" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="M465" s="32"/>
     </row>
     <row r="466" spans="1:13" ht="54.75" customHeight="1">
       <c r="A466" s="6" t="s">
-        <v>1994</v>
+        <v>1900</v>
       </c>
       <c r="B466" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C466" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D466" s="60" t="s">
-        <v>1995</v>
-[...2 lines deleted...]
-        <v>1996</v>
+        <v>1901</v>
+      </c>
+      <c r="E466" s="6" t="s">
+        <v>1902</v>
       </c>
       <c r="F466" s="19" t="s">
-        <v>1997</v>
+        <v>1903</v>
       </c>
       <c r="G466" s="20" t="s">
-        <v>1998</v>
+        <v>1904</v>
       </c>
       <c r="H466" s="24" t="s">
-        <v>1999</v>
+        <v>1905</v>
       </c>
       <c r="I466" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J466" s="42" t="s">
-        <v>2000</v>
+        <v>1907</v>
       </c>
       <c r="K466" s="10" t="s">
-        <v>2001</v>
+        <v>1908</v>
       </c>
       <c r="L466" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M466" s="32"/>
+      <c r="M466" s="32" t="s">
+        <v>1909</v>
+      </c>
     </row>
     <row r="467" spans="1:13" ht="54.75" customHeight="1">
       <c r="A467" s="6" t="s">
-        <v>2022</v>
+        <v>1910</v>
       </c>
       <c r="B467" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C467" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D467" s="60" t="s">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>2027</v>
+        <v>1911</v>
+      </c>
+      <c r="E467" s="6" t="s">
+        <v>1912</v>
       </c>
       <c r="F467" s="19" t="s">
-        <v>2024</v>
+        <v>1913</v>
       </c>
       <c r="G467" s="20" t="s">
-        <v>314</v>
+        <v>1914</v>
       </c>
       <c r="H467" s="24" t="s">
-        <v>2026</v>
+        <v>1917</v>
       </c>
       <c r="I467" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J467" s="42" t="s">
-        <v>2025</v>
+        <v>1915</v>
       </c>
       <c r="K467" s="10" t="s">
-        <v>2018</v>
+        <v>1916</v>
       </c>
       <c r="L467" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M467" s="32"/>
     </row>
     <row r="468" spans="1:13" ht="54.75" customHeight="1">
       <c r="A468" s="6" t="s">
-        <v>2109</v>
+        <v>1994</v>
       </c>
       <c r="B468" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C468" s="9">
         <v>300</v>
       </c>
       <c r="D468" s="60" t="s">
-        <v>2110</v>
+        <v>1995</v>
       </c>
       <c r="E468" s="28" t="s">
-        <v>2111</v>
+        <v>1996</v>
       </c>
       <c r="F468" s="19" t="s">
-        <v>2112</v>
+        <v>1997</v>
       </c>
       <c r="G468" s="20" t="s">
-        <v>2113</v>
+        <v>1998</v>
       </c>
       <c r="H468" s="24" t="s">
-        <v>2114</v>
+        <v>1999</v>
       </c>
       <c r="I468" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J468" s="42" t="s">
-        <v>2115</v>
+        <v>2000</v>
       </c>
       <c r="K468" s="10" t="s">
-        <v>2108</v>
+        <v>2001</v>
       </c>
       <c r="L468" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M468" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M468" s="32"/>
     </row>
     <row r="469" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A469" s="28" t="s">
-        <v>2122</v>
+      <c r="A469" s="6" t="s">
+        <v>2022</v>
       </c>
       <c r="B469" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C469" s="9">
         <v>300</v>
       </c>
       <c r="D469" s="60" t="s">
-        <v>2123</v>
+        <v>2023</v>
       </c>
       <c r="E469" s="28" t="s">
-        <v>2124</v>
+        <v>2027</v>
       </c>
       <c r="F469" s="19" t="s">
-        <v>210</v>
+        <v>2024</v>
       </c>
       <c r="G469" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H469" s="85" t="s">
-        <v>2125</v>
+      <c r="H469" s="24" t="s">
+        <v>2026</v>
       </c>
       <c r="I469" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J469" s="42" t="s">
-        <v>2126</v>
+        <v>2025</v>
       </c>
       <c r="K469" s="10" t="s">
-        <v>2121</v>
+        <v>2018</v>
       </c>
       <c r="L469" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M469" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M469" s="32"/>
     </row>
     <row r="470" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A470" s="84" t="s">
-        <v>2143</v>
+      <c r="A470" s="6" t="s">
+        <v>2109</v>
       </c>
       <c r="B470" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C470" s="9">
         <v>300</v>
       </c>
       <c r="D470" s="60" t="s">
-        <v>2144</v>
+        <v>2110</v>
       </c>
       <c r="E470" s="28" t="s">
-        <v>2145</v>
+        <v>2111</v>
       </c>
       <c r="F470" s="19" t="s">
-        <v>210</v>
+        <v>2112</v>
       </c>
       <c r="G470" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2147</v>
+        <v>2113</v>
+      </c>
+      <c r="H470" s="24" t="s">
+        <v>2114</v>
       </c>
       <c r="I470" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J470" s="42" t="s">
-        <v>2146</v>
+        <v>2115</v>
       </c>
       <c r="K470" s="10" t="s">
-        <v>2138</v>
+        <v>2108</v>
       </c>
       <c r="L470" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M470" s="32"/>
+      <c r="M470" s="32" t="s">
+        <v>2370</v>
+      </c>
     </row>
     <row r="471" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A471" s="84" t="s">
-        <v>2167</v>
+      <c r="A471" s="28" t="s">
+        <v>2122</v>
       </c>
       <c r="B471" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C471" s="9">
         <v>300</v>
       </c>
       <c r="D471" s="60" t="s">
-        <v>2168</v>
+        <v>2123</v>
       </c>
       <c r="E471" s="28" t="s">
-        <v>2169</v>
+        <v>2124</v>
       </c>
       <c r="F471" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G471" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H471" s="86" t="s">
-        <v>2170</v>
+      <c r="H471" s="85" t="s">
+        <v>2125</v>
       </c>
       <c r="I471" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J471" s="42" t="s">
-        <v>2171</v>
+        <v>2126</v>
       </c>
       <c r="K471" s="10" t="s">
-        <v>2166</v>
+        <v>2121</v>
       </c>
       <c r="L471" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M471" s="32" t="s">
-        <v>2372</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="472" spans="1:13" ht="54.75" customHeight="1">
       <c r="A472" s="84" t="s">
-        <v>2292</v>
+        <v>2143</v>
       </c>
       <c r="B472" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C472" s="9">
         <v>300</v>
       </c>
       <c r="D472" s="60" t="s">
-        <v>2296</v>
-[...2 lines deleted...]
-        <v>2306</v>
+        <v>2144</v>
+      </c>
+      <c r="E472" s="28" t="s">
+        <v>2145</v>
       </c>
       <c r="F472" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G472" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H472" s="86" t="s">
-        <v>2293</v>
+        <v>2147</v>
       </c>
       <c r="I472" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J472" s="42" t="s">
-        <v>2294</v>
+        <v>2146</v>
       </c>
       <c r="K472" s="10" t="s">
-        <v>2295</v>
+        <v>2138</v>
       </c>
       <c r="L472" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M472" s="32"/>
     </row>
     <row r="473" spans="1:13" ht="54.75" customHeight="1">
       <c r="A473" s="84" t="s">
-        <v>2304</v>
+        <v>2167</v>
       </c>
       <c r="B473" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C473" s="9">
         <v>300</v>
       </c>
-      <c r="D473" s="116" t="s">
-        <v>2305</v>
+      <c r="D473" s="60" t="s">
+        <v>2168</v>
       </c>
       <c r="E473" s="28" t="s">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>2308</v>
+        <v>2169</v>
+      </c>
+      <c r="F473" s="19" t="s">
+        <v>210</v>
       </c>
       <c r="G473" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H473" s="86" t="s">
-        <v>2311</v>
+        <v>2170</v>
       </c>
       <c r="I473" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J473" s="42" t="s">
-        <v>2309</v>
+        <v>2171</v>
       </c>
       <c r="K473" s="10" t="s">
-        <v>2310</v>
+        <v>2166</v>
       </c>
       <c r="L473" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M473" s="32"/>
+      <c r="M473" s="32" t="s">
+        <v>2372</v>
+      </c>
     </row>
     <row r="474" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A474" s="144" t="s">
-        <v>2350</v>
+      <c r="A474" s="84" t="s">
+        <v>2292</v>
       </c>
       <c r="B474" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C474" s="9">
-        <v>320</v>
-[...8 lines deleted...]
-        <v>1749</v>
+        <v>300</v>
+      </c>
+      <c r="D474" s="60" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E474" s="118" t="s">
+        <v>2306</v>
+      </c>
+      <c r="F474" s="19" t="s">
+        <v>210</v>
       </c>
       <c r="G474" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H474" s="86" t="s">
-        <v>2353</v>
+        <v>2293</v>
       </c>
       <c r="I474" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J474" s="42" t="s">
-        <v>2354</v>
+        <v>2294</v>
       </c>
       <c r="K474" s="10" t="s">
-        <v>2342</v>
+        <v>2295</v>
       </c>
       <c r="L474" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M474" s="32"/>
     </row>
     <row r="475" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A475" s="28" t="s">
-[...30 lines deleted...]
-      <c r="L475" s="54" t="s">
+      <c r="A475" s="84" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B475" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C475" s="9">
+        <v>300</v>
+      </c>
+      <c r="D475" s="116" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E475" s="28" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F475" s="117" t="s">
+        <v>2308</v>
+      </c>
+      <c r="G475" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H475" s="86" t="s">
+        <v>2311</v>
+      </c>
+      <c r="I475" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J475" s="42" t="s">
+        <v>2309</v>
+      </c>
+      <c r="K475" s="10" t="s">
+        <v>2310</v>
+      </c>
+      <c r="L475" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M475" s="28"/>
+      <c r="M475" s="32"/>
     </row>
     <row r="476" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A476" s="28" t="s">
-[...33 lines deleted...]
-      <c r="M476" s="55"/>
+      <c r="A476" s="144" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B476" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C476" s="9">
+        <v>320</v>
+      </c>
+      <c r="D476" s="116" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E476" s="120" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F476" s="117" t="s">
+        <v>1749</v>
+      </c>
+      <c r="G476" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H476" s="86" t="s">
+        <v>2353</v>
+      </c>
+      <c r="I476" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J476" s="42" t="s">
+        <v>2354</v>
+      </c>
+      <c r="K476" s="10" t="s">
+        <v>2342</v>
+      </c>
+      <c r="L476" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M476" s="32"/>
     </row>
     <row r="477" spans="1:13" ht="54.75" customHeight="1">
       <c r="A477" s="28" t="s">
-        <v>1474</v>
+        <v>1481</v>
       </c>
       <c r="B477" s="14" t="s">
-        <v>1468</v>
-[...7 lines deleted...]
-      <c r="E477" s="6" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C477" s="72">
+        <v>1040</v>
+      </c>
+      <c r="D477" s="56" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E477" s="119" t="s">
         <v>1470</v>
       </c>
       <c r="F477" s="52"/>
-      <c r="G477" s="6" t="s">
-        <v>1476</v>
+      <c r="G477" s="55" t="s">
+        <v>1486</v>
       </c>
       <c r="H477" s="54" t="s">
-        <v>1480</v>
+        <v>1487</v>
       </c>
       <c r="I477" s="52" t="s">
-        <v>1477</v>
+        <v>1471</v>
       </c>
       <c r="J477" s="41" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-        <v>1595</v>
+        <v>1484</v>
+      </c>
+      <c r="K477" s="41" t="s">
+        <v>1485</v>
       </c>
       <c r="L477" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M477" s="28"/>
     </row>
     <row r="478" spans="1:13" ht="54.75" customHeight="1">
       <c r="A478" s="28" t="s">
-        <v>2007</v>
+        <v>1467</v>
       </c>
       <c r="B478" s="14" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>840</v>
+        <v>1724</v>
+      </c>
+      <c r="C478" s="72">
+        <v>1460</v>
       </c>
       <c r="D478" s="51" t="s">
-        <v>2008</v>
+        <v>1469</v>
       </c>
       <c r="E478" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="F478" s="52"/>
       <c r="G478" s="6" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>75</v>
+      </c>
+      <c r="H478" s="52" t="s">
+        <v>1479</v>
       </c>
       <c r="I478" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J478" s="41"/>
+      <c r="J478" s="52" t="s">
+        <v>1472</v>
+      </c>
       <c r="K478" s="53" t="s">
-        <v>2010</v>
+        <v>1639</v>
       </c>
       <c r="L478" s="54" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="M478" s="28"/>
+        <v>1473</v>
+      </c>
+      <c r="M478" s="55"/>
     </row>
     <row r="479" spans="1:13" ht="54.75" customHeight="1">
       <c r="A479" s="28" t="s">
-        <v>2002</v>
+        <v>1474</v>
       </c>
       <c r="B479" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C479" s="67">
-        <v>1450</v>
+        <v>1480</v>
       </c>
       <c r="D479" s="51" t="s">
-        <v>2003</v>
+        <v>1475</v>
       </c>
       <c r="E479" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="F479" s="52"/>
       <c r="G479" s="6" t="s">
-        <v>2004</v>
+        <v>1476</v>
       </c>
       <c r="H479" s="54" t="s">
-        <v>2006</v>
+        <v>1480</v>
       </c>
       <c r="I479" s="52" t="s">
-        <v>1471</v>
-[...1 lines deleted...]
-      <c r="J479" s="41"/>
+        <v>1477</v>
+      </c>
+      <c r="J479" s="41" t="s">
+        <v>1478</v>
+      </c>
       <c r="K479" s="53" t="s">
-        <v>2005</v>
+        <v>1595</v>
       </c>
       <c r="L479" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M479" s="28"/>
     </row>
     <row r="480" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A480" s="105" t="s">
-[...2 lines deleted...]
-      <c r="B480" s="106" t="s">
+      <c r="A480" s="28" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B480" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C480" s="67">
-        <v>1480</v>
-[...4 lines deleted...]
-      <c r="E480" s="108" t="s">
+        <v>840</v>
+      </c>
+      <c r="D480" s="51" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E480" s="6" t="s">
         <v>1470</v>
       </c>
-      <c r="F480" s="109"/>
-[...6 lines deleted...]
-      <c r="I480" s="111" t="s">
+      <c r="F480" s="52"/>
+      <c r="G480" s="6" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H480" s="54" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I480" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J480" s="109"/>
-[...3 lines deleted...]
-      <c r="L480" s="113" t="s">
+      <c r="J480" s="41"/>
+      <c r="K480" s="53" t="s">
+        <v>2010</v>
+      </c>
+      <c r="L480" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M480" s="114"/>
+      <c r="M480" s="28"/>
     </row>
     <row r="481" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A481" s="105" t="s">
-[...2 lines deleted...]
-      <c r="B481" s="106" t="s">
+      <c r="A481" s="28" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B481" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C481" s="67">
-        <v>1200</v>
-[...4 lines deleted...]
-      <c r="E481" s="108" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D481" s="51" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E481" s="6" t="s">
         <v>1470</v>
       </c>
-      <c r="F481" s="109"/>
-[...6 lines deleted...]
-      <c r="I481" s="111" t="s">
+      <c r="F481" s="52"/>
+      <c r="G481" s="6" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H481" s="54" t="s">
+        <v>2006</v>
+      </c>
+      <c r="I481" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J481" s="109"/>
-[...3 lines deleted...]
-      <c r="L481" s="113" t="s">
+      <c r="J481" s="41"/>
+      <c r="K481" s="53" t="s">
+        <v>2005</v>
+      </c>
+      <c r="L481" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M481" s="108"/>
+      <c r="M481" s="28"/>
     </row>
     <row r="482" spans="1:13" ht="54.75" customHeight="1">
       <c r="A482" s="105" t="s">
-        <v>2462</v>
+        <v>2258</v>
       </c>
       <c r="B482" s="106" t="s">
         <v>1468</v>
       </c>
       <c r="C482" s="67">
-        <v>1500</v>
+        <v>1480</v>
       </c>
       <c r="D482" s="107" t="s">
-        <v>2463</v>
+        <v>2259</v>
       </c>
       <c r="E482" s="108" t="s">
         <v>1470</v>
       </c>
       <c r="F482" s="109"/>
       <c r="G482" s="108" t="s">
-        <v>1526</v>
+        <v>314</v>
       </c>
       <c r="H482" s="110" t="s">
-        <v>2464</v>
+        <v>2260</v>
       </c>
       <c r="I482" s="111" t="s">
         <v>1471</v>
       </c>
       <c r="J482" s="109"/>
       <c r="K482" s="112" t="s">
-        <v>2465</v>
+        <v>2261</v>
       </c>
       <c r="L482" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="M482" s="108"/>
+      <c r="M482" s="114"/>
     </row>
     <row r="483" spans="1:13" ht="54.75" customHeight="1">
       <c r="A483" s="105" t="s">
-        <v>2592</v>
+        <v>2458</v>
       </c>
       <c r="B483" s="106" t="s">
         <v>1468</v>
       </c>
       <c r="C483" s="67">
-        <v>1240</v>
+        <v>1200</v>
       </c>
       <c r="D483" s="107" t="s">
-        <v>2593</v>
+        <v>2459</v>
       </c>
       <c r="E483" s="108" t="s">
-        <v>2722</v>
+        <v>1470</v>
       </c>
       <c r="F483" s="109"/>
       <c r="G483" s="108" t="s">
         <v>314</v>
       </c>
       <c r="H483" s="110" t="s">
-        <v>2594</v>
+        <v>2460</v>
       </c>
       <c r="I483" s="111" t="s">
         <v>1471</v>
       </c>
       <c r="J483" s="109"/>
       <c r="K483" s="112" t="s">
-        <v>2595</v>
+        <v>2461</v>
       </c>
       <c r="L483" s="113" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M483" s="108"/>
     </row>
     <row r="484" spans="1:13" ht="54.75" customHeight="1">
       <c r="A484" s="105" t="s">
-        <v>2720</v>
+        <v>2462</v>
       </c>
       <c r="B484" s="106" t="s">
-        <v>14</v>
+        <v>1468</v>
       </c>
       <c r="C484" s="67">
+        <v>1500</v>
+      </c>
+      <c r="D484" s="107" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E484" s="108" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F484" s="109"/>
+      <c r="G484" s="108" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H484" s="110" t="s">
+        <v>2464</v>
+      </c>
+      <c r="I484" s="111" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J484" s="109"/>
+      <c r="K484" s="112" t="s">
+        <v>2465</v>
+      </c>
+      <c r="L484" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="M484" s="108"/>
+    </row>
+    <row r="485" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A485" s="105" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B485" s="106" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C485" s="67">
         <v>1240</v>
       </c>
-      <c r="D484" s="60" t="s">
-[...35 lines deleted...]
-        <v>2817</v>
+      <c r="D485" s="107" t="s">
+        <v>2593</v>
       </c>
       <c r="E485" s="108" t="s">
         <v>2722</v>
       </c>
-      <c r="F485" s="6"/>
-[...4 lines deleted...]
-        <v>2818</v>
+      <c r="F485" s="109"/>
+      <c r="G485" s="108" t="s">
+        <v>314</v>
+      </c>
+      <c r="H485" s="110" t="s">
+        <v>2594</v>
       </c>
       <c r="I485" s="111" t="s">
-        <v>2723</v>
-[...3 lines deleted...]
-        <v>2841</v>
+        <v>1471</v>
+      </c>
+      <c r="J485" s="109"/>
+      <c r="K485" s="112" t="s">
+        <v>2595</v>
       </c>
       <c r="L485" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="M485" s="6"/>
+      <c r="M485" s="108"/>
     </row>
     <row r="486" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A486" s="6" t="s">
-        <v>2837</v>
+      <c r="A486" s="105" t="s">
+        <v>2720</v>
       </c>
       <c r="B486" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C486" s="6" t="s">
-        <v>2840</v>
+      <c r="C486" s="67">
+        <v>1240</v>
       </c>
       <c r="D486" s="60" t="s">
-        <v>2838</v>
+        <v>2721</v>
       </c>
       <c r="E486" s="108" t="s">
         <v>2722</v>
       </c>
       <c r="F486" s="6"/>
       <c r="G486" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="H486" s="54" t="s">
-        <v>2839</v>
+      <c r="H486" s="41" t="s">
+        <v>2719</v>
       </c>
       <c r="I486" s="111" t="s">
         <v>2723</v>
       </c>
       <c r="J486" s="6"/>
       <c r="K486" s="111" t="s">
-        <v>2842</v>
+        <v>2724</v>
       </c>
       <c r="L486" s="113" t="s">
         <v>22</v>
       </c>
       <c r="M486" s="6"/>
     </row>
     <row r="487" spans="1:13" ht="54.75" customHeight="1">
       <c r="A487" s="6" t="s">
-        <v>3042</v>
+        <v>2816</v>
       </c>
       <c r="B487" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C487" s="6" t="s">
-        <v>3041</v>
+      <c r="C487" s="67">
+        <v>960</v>
       </c>
       <c r="D487" s="60" t="s">
-        <v>3043</v>
+        <v>2817</v>
       </c>
       <c r="E487" s="108" t="s">
         <v>2722</v>
       </c>
       <c r="F487" s="6"/>
       <c r="G487" s="6" t="s">
         <v>75</v>
       </c>
       <c r="H487" s="54" t="s">
-        <v>3045</v>
+        <v>2818</v>
       </c>
       <c r="I487" s="111" t="s">
         <v>2723</v>
       </c>
       <c r="J487" s="6"/>
       <c r="K487" s="111" t="s">
-        <v>3044</v>
+        <v>2841</v>
       </c>
       <c r="L487" s="113" t="s">
         <v>22</v>
       </c>
       <c r="M487" s="6"/>
     </row>
     <row r="488" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A488" s="6"/>
-[...3 lines deleted...]
-      <c r="E488" s="6"/>
+      <c r="A488" s="6" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B488" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C488" s="6" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D488" s="60" t="s">
+        <v>2838</v>
+      </c>
+      <c r="E488" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F488" s="6"/>
-      <c r="G488" s="6"/>
-[...1 lines deleted...]
-      <c r="I488" s="6"/>
+      <c r="G488" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H488" s="54" t="s">
+        <v>2839</v>
+      </c>
+      <c r="I488" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J488" s="6"/>
-      <c r="K488" s="6"/>
-      <c r="L488" s="6"/>
+      <c r="K488" s="111" t="s">
+        <v>2842</v>
+      </c>
+      <c r="L488" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M488" s="6"/>
     </row>
     <row r="489" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A489" s="6"/>
-[...3 lines deleted...]
-      <c r="E489" s="6"/>
+      <c r="A489" s="6" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B489" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C489" s="6" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D489" s="60" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E489" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F489" s="6"/>
-      <c r="G489" s="6"/>
-[...1 lines deleted...]
-      <c r="I489" s="6"/>
+      <c r="G489" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H489" s="54" t="s">
+        <v>3045</v>
+      </c>
+      <c r="I489" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J489" s="6"/>
-      <c r="K489" s="6"/>
-      <c r="L489" s="6"/>
+      <c r="K489" s="111" t="s">
+        <v>3044</v>
+      </c>
+      <c r="L489" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M489" s="6"/>
     </row>
     <row r="490" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A490" s="6"/>
-[...3 lines deleted...]
-      <c r="E490" s="6"/>
+      <c r="A490" s="6" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B490" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C490" s="6" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D490" s="60" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E490" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F490" s="6"/>
-      <c r="G490" s="6"/>
-[...1 lines deleted...]
-      <c r="I490" s="6"/>
+      <c r="G490" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H490" s="41" t="s">
+        <v>3123</v>
+      </c>
+      <c r="I490" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J490" s="6"/>
-      <c r="K490" s="6"/>
-      <c r="L490" s="6"/>
+      <c r="K490" s="111" t="s">
+        <v>3122</v>
+      </c>
+      <c r="L490" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M490" s="6"/>
     </row>
     <row r="491" spans="1:13" ht="54.75" customHeight="1">
       <c r="A491" s="6"/>
       <c r="B491" s="6"/>
       <c r="C491" s="6"/>
       <c r="D491" s="60"/>
       <c r="E491" s="6"/>
       <c r="F491" s="6"/>
       <c r="G491" s="6"/>
       <c r="H491" s="41"/>
       <c r="I491" s="6"/>
       <c r="J491" s="6"/>
       <c r="K491" s="6"/>
       <c r="L491" s="6"/>
       <c r="M491" s="6"/>
     </row>
     <row r="492" spans="1:13" ht="54.75" customHeight="1">
       <c r="A492" s="6"/>
       <c r="B492" s="6"/>
       <c r="C492" s="6"/>
       <c r="D492" s="60"/>
       <c r="E492" s="6"/>
       <c r="F492" s="6"/>
       <c r="G492" s="6"/>
@@ -33918,64 +34070,66 @@
       <c r="C532" s="6"/>
       <c r="D532" s="60"/>
       <c r="E532" s="6"/>
       <c r="F532" s="6"/>
       <c r="G532" s="6"/>
       <c r="H532" s="41"/>
       <c r="I532" s="6"/>
       <c r="J532" s="6"/>
       <c r="K532" s="6"/>
       <c r="L532" s="6"/>
       <c r="M532" s="6"/>
     </row>
     <row r="533" spans="1:13" ht="54.75" customHeight="1">
       <c r="A533" s="6"/>
       <c r="B533" s="6"/>
       <c r="C533" s="6"/>
       <c r="D533" s="60"/>
       <c r="E533" s="6"/>
       <c r="F533" s="6"/>
       <c r="G533" s="6"/>
       <c r="H533" s="41"/>
       <c r="I533" s="6"/>
       <c r="J533" s="6"/>
       <c r="K533" s="6"/>
       <c r="L533" s="6"/>
+      <c r="M533" s="6"/>
     </row>
     <row r="534" spans="1:13" ht="54.75" customHeight="1">
       <c r="A534" s="6"/>
       <c r="B534" s="6"/>
       <c r="C534" s="6"/>
       <c r="D534" s="60"/>
       <c r="E534" s="6"/>
       <c r="F534" s="6"/>
       <c r="G534" s="6"/>
       <c r="H534" s="41"/>
       <c r="I534" s="6"/>
       <c r="J534" s="6"/>
       <c r="K534" s="6"/>
       <c r="L534" s="6"/>
+      <c r="M534" s="6"/>
     </row>
     <row r="535" spans="1:13" ht="54.75" customHeight="1">
       <c r="A535" s="6"/>
       <c r="B535" s="6"/>
       <c r="C535" s="6"/>
       <c r="D535" s="60"/>
       <c r="E535" s="6"/>
       <c r="F535" s="6"/>
       <c r="G535" s="6"/>
       <c r="H535" s="41"/>
       <c r="I535" s="6"/>
       <c r="J535" s="6"/>
       <c r="K535" s="6"/>
       <c r="L535" s="6"/>
     </row>
     <row r="536" spans="1:13" ht="54.75" customHeight="1">
       <c r="A536" s="6"/>
       <c r="B536" s="6"/>
       <c r="C536" s="6"/>
       <c r="D536" s="60"/>
       <c r="E536" s="6"/>
       <c r="F536" s="6"/>
       <c r="G536" s="6"/>
       <c r="H536" s="41"/>
       <c r="I536" s="6"/>
@@ -34366,50 +34520,78 @@
       <c r="B564" s="6"/>
       <c r="C564" s="6"/>
       <c r="D564" s="60"/>
       <c r="E564" s="6"/>
       <c r="F564" s="6"/>
       <c r="G564" s="6"/>
       <c r="H564" s="41"/>
       <c r="I564" s="6"/>
       <c r="J564" s="6"/>
       <c r="K564" s="6"/>
       <c r="L564" s="6"/>
     </row>
     <row r="565" spans="1:12" ht="54.75" customHeight="1">
       <c r="A565" s="6"/>
       <c r="B565" s="6"/>
       <c r="C565" s="6"/>
       <c r="D565" s="60"/>
       <c r="E565" s="6"/>
       <c r="F565" s="6"/>
       <c r="G565" s="6"/>
       <c r="H565" s="41"/>
       <c r="I565" s="6"/>
       <c r="J565" s="6"/>
       <c r="K565" s="6"/>
       <c r="L565" s="6"/>
+    </row>
+    <row r="566" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A566" s="6"/>
+      <c r="B566" s="6"/>
+      <c r="C566" s="6"/>
+      <c r="D566" s="60"/>
+      <c r="E566" s="6"/>
+      <c r="F566" s="6"/>
+      <c r="G566" s="6"/>
+      <c r="H566" s="41"/>
+      <c r="I566" s="6"/>
+      <c r="J566" s="6"/>
+      <c r="K566" s="6"/>
+      <c r="L566" s="6"/>
+    </row>
+    <row r="567" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A567" s="6"/>
+      <c r="B567" s="6"/>
+      <c r="C567" s="6"/>
+      <c r="D567" s="60"/>
+      <c r="E567" s="6"/>
+      <c r="F567" s="6"/>
+      <c r="G567" s="6"/>
+      <c r="H567" s="41"/>
+      <c r="I567" s="6"/>
+      <c r="J567" s="6"/>
+      <c r="K567" s="6"/>
+      <c r="L567" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
   <sheetData/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>