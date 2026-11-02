--- v2 (2026-09-16)
+++ v3 (2026-11-02)
@@ -7,68 +7,68 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\大穎奧林目錄_每月更新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66F232D3-E127-4D86-9287-BF68C5777EFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACE517D7-33B1-451D-9974-45FE993C8878}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4725" yWindow="45" windowWidth="21870" windowHeight="14220" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3735" yWindow="915" windowWidth="22350" windowHeight="14295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk81995206" localSheetId="0">Sheet1!$F$439</definedName>
+    <definedName name="_Hlk81995206" localSheetId="0">Sheet1!$F$442</definedName>
   </definedNames>
   <calcPr calcId="140001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5662" uniqueCount="3124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5713" uniqueCount="3151">
   <si>
     <t>書籍名稱</t>
   </si>
   <si>
     <t>出版社名稱</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>定價</t>
   </si>
   <si>
     <t>ＩＳＢＮ</t>
   </si>
   <si>
     <t>作  者</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>譯  者</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>閱讀年級</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
@@ -12458,50 +12458,158 @@
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="新細明體"/>
         <family val="1"/>
         <charset val="136"/>
         <scheme val="minor"/>
       </rPr>
       <t>(特價1099)</t>
     </r>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>我可以保護好我自己</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>978-626-7781-66-1</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>2026 年 09 月 10日</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>生活教育、安全教育</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-76-0</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>山田町 山田マチ</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 10月 10 日</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL167</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>幽默趣味、生活學習、生活知識</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>水果的美容院</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-75-3</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>瑪爾塔‧卡布羅爾 Marta Cabrol</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>賴潔林</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>快快快，上學要遲到了！</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>YS051</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 10 月10 日</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>幽默趣味、生活學習、親情</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>LE219</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>LE220</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026 年 11月 10 日</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>絕對不准弄髒！</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-82-1</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>弗朗西斯科‧馬斯切羅尼 Francesca Mascheroni</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>賴潔林</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>不想離開蛋殼的小雞</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-77-7</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>幽默趣味、生活學習、親情、成長</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>幽默趣味、生活學習、親情</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>獲第37次中小學生優良課外讀物推介</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>榮獲第48梯次「中小學讀物選介」選書</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>榮獲第90梯次「好書大家讀」選書</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="42" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
@@ -13629,55 +13737,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N567"/>
+  <dimension ref="A1:N571"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="E116" sqref="E116"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="80" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A49" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="M50" sqref="M50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="54.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.25" customWidth="1"/>
     <col min="2" max="2" width="12.5" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="19" style="39" customWidth="1"/>
     <col min="5" max="5" width="61.875" customWidth="1"/>
     <col min="6" max="6" width="11.625" customWidth="1"/>
     <col min="7" max="7" width="17.375" customWidth="1"/>
     <col min="8" max="8" width="32" style="50" customWidth="1"/>
     <col min="9" max="9" width="15.875" customWidth="1"/>
     <col min="10" max="10" width="16.625" customWidth="1"/>
     <col min="11" max="11" width="18.75" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="13" max="13" width="37.125" customWidth="1"/>
     <col min="14" max="14" width="15" style="147" customWidth="1"/>
     <col min="31" max="31" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="54.75" customHeight="1" thickBot="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -15654,51 +15762,53 @@
       </c>
       <c r="E49" s="159" t="s">
         <v>3064</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>2185</v>
       </c>
       <c r="G49" s="20" t="s">
         <v>75</v>
       </c>
       <c r="H49" s="115" t="s">
         <v>3065</v>
       </c>
       <c r="I49" s="12" t="s">
         <v>2923</v>
       </c>
       <c r="J49" s="145" t="s">
         <v>3066</v>
       </c>
       <c r="K49" s="141" t="s">
         <v>3067</v>
       </c>
       <c r="L49" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="M49" s="32"/>
+      <c r="M49" s="32" t="s">
+        <v>3150</v>
+      </c>
     </row>
     <row r="50" spans="1:14" ht="54.75" customHeight="1">
       <c r="A50" s="121" t="s">
         <v>143</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="9">
         <v>220</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>144</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>145</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>146</v>
       </c>
       <c r="G50" s="20" t="s">
         <v>30</v>
       </c>
       <c r="H50" s="14" t="s">
         <v>1083</v>
@@ -22509,51 +22619,53 @@
       </c>
       <c r="E216" s="76" t="s">
         <v>2957</v>
       </c>
       <c r="F216" s="44" t="s">
         <v>1403</v>
       </c>
       <c r="G216" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H216" s="115" t="s">
         <v>2958</v>
       </c>
       <c r="I216" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J216" s="19" t="s">
         <v>2953</v>
       </c>
       <c r="K216" s="10" t="s">
         <v>2954</v>
       </c>
       <c r="L216" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M216" s="28"/>
+      <c r="M216" s="28" t="s">
+        <v>3149</v>
+      </c>
     </row>
     <row r="217" spans="1:13" ht="54.75" customHeight="1">
       <c r="A217" s="84" t="s">
         <v>2960</v>
       </c>
       <c r="B217" s="71" t="s">
         <v>14</v>
       </c>
       <c r="C217" s="45">
         <v>310</v>
       </c>
       <c r="D217" s="140" t="s">
         <v>2961</v>
       </c>
       <c r="E217" s="76" t="s">
         <v>2962</v>
       </c>
       <c r="F217" s="44" t="s">
         <v>1403</v>
       </c>
       <c r="G217" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H217" s="115" t="s">
         <v>2963</v>
@@ -22979,10574 +23091,10681 @@
       </c>
       <c r="E228" s="76" t="s">
         <v>3061</v>
       </c>
       <c r="F228" s="44" t="s">
         <v>1403</v>
       </c>
       <c r="G228" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H228" s="115" t="s">
         <v>3060</v>
       </c>
       <c r="I228" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J228" s="19" t="s">
         <v>3056</v>
       </c>
       <c r="K228" s="10" t="s">
         <v>3057</v>
       </c>
       <c r="L228" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M228" s="28"/>
+      <c r="M228" s="28" t="s">
+        <v>3150</v>
+      </c>
     </row>
     <row r="229" spans="1:14" ht="54.75" customHeight="1">
       <c r="A229" s="84" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B229" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C229" s="45">
+        <v>370</v>
+      </c>
+      <c r="D229" s="140" t="s">
+        <v>3141</v>
+      </c>
+      <c r="E229" s="76" t="s">
+        <v>3142</v>
+      </c>
+      <c r="F229" s="44" t="s">
+        <v>3143</v>
+      </c>
+      <c r="G229" s="66" t="s">
+        <v>314</v>
+      </c>
+      <c r="H229" s="115" t="s">
+        <v>3147</v>
+      </c>
+      <c r="I229" s="19" t="s">
+        <v>277</v>
+      </c>
+      <c r="J229" s="19" t="s">
+        <v>3137</v>
+      </c>
+      <c r="K229" s="10" t="s">
+        <v>3139</v>
+      </c>
+      <c r="L229" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M229" s="28"/>
+    </row>
+    <row r="230" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A230" s="84" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B230" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C230" s="45">
+        <v>370</v>
+      </c>
+      <c r="D230" s="140" t="s">
+        <v>3145</v>
+      </c>
+      <c r="E230" s="76" t="s">
+        <v>3142</v>
+      </c>
+      <c r="F230" s="44" t="s">
+        <v>3143</v>
+      </c>
+      <c r="G230" s="66" t="s">
+        <v>314</v>
+      </c>
+      <c r="H230" s="115" t="s">
+        <v>3146</v>
+      </c>
+      <c r="I230" s="19" t="s">
+        <v>277</v>
+      </c>
+      <c r="J230" s="19" t="s">
+        <v>3138</v>
+      </c>
+      <c r="K230" s="10" t="s">
+        <v>3139</v>
+      </c>
+      <c r="L230" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M230" s="28"/>
+    </row>
+    <row r="231" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A231" s="84" t="s">
         <v>2895</v>
       </c>
-      <c r="B229" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C229" s="45">
+      <c r="B231" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C231" s="45">
         <v>290</v>
       </c>
-      <c r="D229" s="140" t="s">
+      <c r="D231" s="140" t="s">
         <v>2896</v>
       </c>
-      <c r="E229" s="76" t="s">
+      <c r="E231" s="76" t="s">
         <v>2897</v>
       </c>
-      <c r="F229" s="44" t="s">
+      <c r="F231" s="44" t="s">
         <v>995</v>
       </c>
-      <c r="G229" s="73" t="s">
+      <c r="G231" s="73" t="s">
         <v>671</v>
       </c>
-      <c r="H229" s="115" t="s">
+      <c r="H231" s="115" t="s">
         <v>2839</v>
       </c>
-      <c r="I229" s="71" t="s">
+      <c r="I231" s="71" t="s">
         <v>670</v>
       </c>
-      <c r="J229" s="71" t="s">
+      <c r="J231" s="71" t="s">
         <v>2898</v>
       </c>
-      <c r="K229" s="71" t="s">
+      <c r="K231" s="71" t="s">
         <v>672</v>
       </c>
-      <c r="L229" s="71" t="s">
+      <c r="L231" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="M229" s="28"/>
-[...2 lines deleted...]
-      <c r="A230" s="146" t="s">
+      <c r="M231" s="28"/>
+    </row>
+    <row r="232" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A232" s="146" t="s">
         <v>673</v>
       </c>
-      <c r="B230" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C230" s="18">
+      <c r="B232" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C232" s="18">
         <v>290</v>
       </c>
-      <c r="D230" s="73" t="s">
+      <c r="D232" s="73" t="s">
         <v>674</v>
       </c>
-      <c r="E230" s="73" t="s">
+      <c r="E232" s="73" t="s">
         <v>675</v>
       </c>
-      <c r="F230" s="71" t="s">
+      <c r="F232" s="71" t="s">
         <v>676</v>
       </c>
-      <c r="G230" s="73" t="s">
+      <c r="G232" s="73" t="s">
         <v>671</v>
       </c>
-      <c r="H230" s="71" t="s">
+      <c r="H232" s="71" t="s">
         <v>677</v>
       </c>
-      <c r="I230" s="71" t="s">
+      <c r="I232" s="71" t="s">
         <v>670</v>
       </c>
-      <c r="J230" s="71" t="s">
+      <c r="J232" s="71" t="s">
         <v>678</v>
       </c>
-      <c r="K230" s="71" t="s">
+      <c r="K232" s="71" t="s">
         <v>672</v>
       </c>
-      <c r="L230" s="71" t="s">
+      <c r="L232" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="M230" s="70"/>
-[...84 lines deleted...]
-      </c>
+      <c r="M232" s="70"/>
       <c r="N232" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="233" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A233" s="17" t="s">
-        <v>1640</v>
+      <c r="A233" s="123" t="s">
+        <v>2883</v>
       </c>
       <c r="B233" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C233" s="9">
         <v>290</v>
       </c>
       <c r="D233" s="17" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="E233" s="6" t="s">
-        <v>359</v>
+        <v>1228</v>
       </c>
       <c r="F233" s="19" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="G233" s="33" t="s">
-        <v>690</v>
+        <v>229</v>
       </c>
       <c r="H233" s="41" t="s">
-        <v>691</v>
+        <v>680</v>
       </c>
       <c r="I233" s="19" t="s">
-        <v>670</v>
+        <v>1197</v>
       </c>
       <c r="J233" s="19" t="s">
-        <v>692</v>
+        <v>681</v>
       </c>
       <c r="K233" s="10" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
       <c r="L233" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M233" s="28" t="s">
-        <v>1434</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="234" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A234" s="17" t="s">
-        <v>694</v>
+      <c r="A234" s="123" t="s">
+        <v>1644</v>
       </c>
       <c r="B234" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C234" s="9">
         <v>290</v>
       </c>
       <c r="D234" s="17" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>683</v>
+      </c>
+      <c r="E234" s="17" t="s">
+        <v>684</v>
       </c>
       <c r="F234" s="19" t="s">
-        <v>648</v>
+        <v>210</v>
       </c>
       <c r="G234" s="33" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>685</v>
+      </c>
+      <c r="H234" s="27" t="s">
+        <v>686</v>
       </c>
       <c r="I234" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J234" s="19" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="K234" s="10" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
       <c r="L234" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M234" s="28"/>
+      <c r="M234" s="28" t="s">
+        <v>3148</v>
+      </c>
+      <c r="N234" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="235" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A235" s="123" t="s">
-        <v>699</v>
+      <c r="A235" s="17" t="s">
+        <v>1640</v>
       </c>
       <c r="B235" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C235" s="9">
         <v>290</v>
       </c>
       <c r="D235" s="17" t="s">
-        <v>1420</v>
+        <v>689</v>
       </c>
       <c r="E235" s="6" t="s">
-        <v>700</v>
+        <v>359</v>
       </c>
       <c r="F235" s="19" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="G235" s="33" t="s">
         <v>690</v>
       </c>
       <c r="H235" s="41" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="I235" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J235" s="19" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="K235" s="10" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="L235" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M235" s="28" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>2390</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="236" spans="1:14" ht="54.75" customHeight="1">
       <c r="A236" s="17" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="B236" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C236" s="9">
         <v>290</v>
       </c>
       <c r="D236" s="17" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E236" s="6" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F236" s="19" t="s">
-        <v>707</v>
+        <v>648</v>
       </c>
       <c r="G236" s="33" t="s">
         <v>690</v>
       </c>
       <c r="H236" s="41" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
       <c r="I236" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J236" s="19" t="s">
-        <v>709</v>
+        <v>698</v>
       </c>
       <c r="K236" s="10" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="L236" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M236" s="28"/>
     </row>
     <row r="237" spans="1:14" ht="54.75" customHeight="1">
       <c r="A237" s="123" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
       <c r="B237" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="C237" s="18">
+      <c r="C237" s="9">
         <v>290</v>
       </c>
       <c r="D237" s="17" t="s">
-        <v>711</v>
+        <v>1420</v>
       </c>
       <c r="E237" s="6" t="s">
-        <v>73</v>
+        <v>700</v>
       </c>
       <c r="F237" s="19" t="s">
-        <v>266</v>
+        <v>653</v>
       </c>
       <c r="G237" s="33" t="s">
-        <v>75</v>
+        <v>690</v>
       </c>
       <c r="H237" s="41" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="I237" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J237" s="19" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="K237" s="10" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="L237" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M237" s="139"/>
-      <c r="N237" s="149" t="s">
+      <c r="M237" s="28" t="s">
+        <v>688</v>
+      </c>
+      <c r="N237" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="238" spans="1:14" ht="54.75" customHeight="1">
       <c r="A238" s="17" t="s">
-        <v>2790</v>
+        <v>704</v>
       </c>
       <c r="B238" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C238" s="9">
-        <v>320</v>
+        <v>290</v>
       </c>
       <c r="D238" s="17" t="s">
-        <v>2781</v>
+        <v>705</v>
       </c>
       <c r="E238" s="6" t="s">
-        <v>73</v>
+        <v>706</v>
       </c>
       <c r="F238" s="19" t="s">
-        <v>266</v>
+        <v>707</v>
       </c>
       <c r="G238" s="33" t="s">
-        <v>75</v>
+        <v>690</v>
       </c>
       <c r="H238" s="41" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="I238" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J238" s="19" t="s">
-        <v>2780</v>
+        <v>709</v>
       </c>
       <c r="K238" s="10" t="s">
-        <v>2782</v>
+        <v>703</v>
       </c>
       <c r="L238" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M238" s="28"/>
     </row>
     <row r="239" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A239" s="17" t="s">
-        <v>715</v>
+      <c r="A239" s="123" t="s">
+        <v>710</v>
       </c>
       <c r="B239" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="C239" s="9">
+      <c r="C239" s="18">
         <v>290</v>
       </c>
       <c r="D239" s="17" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="E239" s="6" t="s">
-        <v>717</v>
+        <v>73</v>
       </c>
       <c r="F239" s="19" t="s">
-        <v>653</v>
+        <v>266</v>
       </c>
       <c r="G239" s="33" t="s">
         <v>75</v>
       </c>
       <c r="H239" s="41" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="I239" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J239" s="19" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="K239" s="10" t="s">
         <v>714</v>
       </c>
       <c r="L239" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M239" s="28"/>
+      <c r="M239" s="139"/>
+      <c r="N239" s="149" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="240" spans="1:14" ht="54.75" customHeight="1">
       <c r="A240" s="17" t="s">
-        <v>721</v>
+        <v>2790</v>
       </c>
       <c r="B240" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C240" s="9">
-        <v>290</v>
+        <v>320</v>
       </c>
       <c r="D240" s="17" t="s">
-        <v>722</v>
+        <v>2781</v>
       </c>
       <c r="E240" s="6" t="s">
-        <v>723</v>
+        <v>73</v>
       </c>
       <c r="F240" s="19" t="s">
-        <v>210</v>
+        <v>266</v>
       </c>
       <c r="G240" s="33" t="s">
-        <v>229</v>
+        <v>75</v>
       </c>
       <c r="H240" s="41" t="s">
-        <v>724</v>
+        <v>712</v>
       </c>
       <c r="I240" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J240" s="19" t="s">
-        <v>725</v>
+        <v>2780</v>
       </c>
       <c r="K240" s="10" t="s">
-        <v>726</v>
+        <v>2782</v>
       </c>
       <c r="L240" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M240" s="28"/>
     </row>
     <row r="241" spans="1:14" ht="54.75" customHeight="1">
       <c r="A241" s="17" t="s">
-        <v>727</v>
+        <v>715</v>
       </c>
       <c r="B241" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C241" s="9">
         <v>290</v>
       </c>
       <c r="D241" s="17" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
       <c r="E241" s="6" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F241" s="19" t="s">
-        <v>210</v>
+        <v>653</v>
       </c>
       <c r="G241" s="33" t="s">
-        <v>248</v>
+        <v>75</v>
       </c>
       <c r="H241" s="41" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="I241" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J241" s="19" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="K241" s="10" t="s">
-        <v>1110</v>
+        <v>714</v>
       </c>
       <c r="L241" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M241" s="28"/>
     </row>
     <row r="242" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A242" s="123" t="s">
-        <v>1104</v>
+      <c r="A242" s="17" t="s">
+        <v>721</v>
       </c>
       <c r="B242" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C242" s="9">
         <v>290</v>
       </c>
       <c r="D242" s="17" t="s">
-        <v>1105</v>
+        <v>722</v>
       </c>
       <c r="E242" s="6" t="s">
-        <v>748</v>
+        <v>723</v>
       </c>
       <c r="F242" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G242" s="33" t="s">
         <v>229</v>
       </c>
       <c r="H242" s="41" t="s">
-        <v>1106</v>
+        <v>724</v>
       </c>
       <c r="I242" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J242" s="19" t="s">
-        <v>1107</v>
+        <v>725</v>
       </c>
       <c r="K242" s="10" t="s">
-        <v>1109</v>
+        <v>726</v>
       </c>
       <c r="L242" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M242" s="28"/>
-      <c r="N242" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="243" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A243" s="123" t="s">
-        <v>1111</v>
+      <c r="A243" s="17" t="s">
+        <v>727</v>
       </c>
       <c r="B243" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C243" s="9">
         <v>290</v>
       </c>
       <c r="D243" s="17" t="s">
-        <v>1112</v>
+        <v>728</v>
       </c>
       <c r="E243" s="6" t="s">
-        <v>1113</v>
+        <v>729</v>
       </c>
       <c r="F243" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G243" s="33" t="s">
-        <v>75</v>
+        <v>248</v>
       </c>
       <c r="H243" s="41" t="s">
-        <v>1114</v>
+        <v>730</v>
       </c>
       <c r="I243" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J243" s="19" t="s">
-        <v>1108</v>
+        <v>731</v>
       </c>
       <c r="K243" s="10" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="L243" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M243" s="28"/>
-      <c r="N243" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="244" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A244" s="17" t="s">
-        <v>733</v>
+      <c r="A244" s="123" t="s">
+        <v>1104</v>
       </c>
       <c r="B244" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C244" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D244" s="17" t="s">
-        <v>734</v>
+        <v>1105</v>
       </c>
       <c r="E244" s="6" t="s">
-        <v>735</v>
+        <v>748</v>
       </c>
       <c r="F244" s="19" t="s">
-        <v>266</v>
+        <v>210</v>
       </c>
       <c r="G244" s="33" t="s">
-        <v>720</v>
+        <v>229</v>
       </c>
       <c r="H244" s="41" t="s">
-        <v>736</v>
+        <v>1106</v>
       </c>
       <c r="I244" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J244" s="19" t="s">
-        <v>737</v>
+        <v>1107</v>
       </c>
       <c r="K244" s="10" t="s">
-        <v>738</v>
+        <v>1109</v>
       </c>
       <c r="L244" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M244" s="28"/>
+      <c r="N244" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="245" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A245" s="17" t="s">
-        <v>739</v>
+      <c r="A245" s="123" t="s">
+        <v>1111</v>
       </c>
       <c r="B245" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C245" s="9">
         <v>290</v>
       </c>
       <c r="D245" s="17" t="s">
-        <v>740</v>
+        <v>1112</v>
       </c>
       <c r="E245" s="6" t="s">
-        <v>741</v>
+        <v>1113</v>
       </c>
       <c r="F245" s="19" t="s">
-        <v>742</v>
+        <v>210</v>
       </c>
       <c r="G245" s="33" t="s">
-        <v>248</v>
+        <v>75</v>
       </c>
       <c r="H245" s="41" t="s">
-        <v>743</v>
+        <v>1114</v>
       </c>
       <c r="I245" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J245" s="19" t="s">
-        <v>744</v>
+        <v>1108</v>
       </c>
       <c r="K245" s="10" t="s">
-        <v>745</v>
+        <v>1115</v>
       </c>
       <c r="L245" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M245" s="28"/>
+      <c r="N245" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="246" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A246" s="123" t="s">
-        <v>746</v>
+      <c r="A246" s="17" t="s">
+        <v>733</v>
       </c>
       <c r="B246" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C246" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D246" s="17" t="s">
-        <v>747</v>
+        <v>734</v>
       </c>
       <c r="E246" s="6" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
       <c r="F246" s="19" t="s">
-        <v>749</v>
+        <v>266</v>
       </c>
       <c r="G246" s="33" t="s">
-        <v>248</v>
+        <v>720</v>
       </c>
       <c r="H246" s="41" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="I246" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J246" s="19" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
       <c r="K246" s="10" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="L246" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M246" s="28"/>
-      <c r="N246" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="247" spans="1:14" ht="54.75" customHeight="1">
       <c r="A247" s="17" t="s">
-        <v>752</v>
+        <v>739</v>
       </c>
       <c r="B247" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C247" s="9">
         <v>290</v>
       </c>
       <c r="D247" s="17" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
       <c r="E247" s="6" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="F247" s="19" t="s">
-        <v>210</v>
+        <v>742</v>
       </c>
       <c r="G247" s="33" t="s">
-        <v>75</v>
+        <v>248</v>
       </c>
       <c r="H247" s="41" t="s">
-        <v>755</v>
+        <v>743</v>
       </c>
       <c r="I247" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J247" s="19" t="s">
-        <v>756</v>
+        <v>744</v>
       </c>
       <c r="K247" s="10" t="s">
-        <v>757</v>
+        <v>745</v>
       </c>
       <c r="L247" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M247" s="28"/>
     </row>
     <row r="248" spans="1:14" ht="54.75" customHeight="1">
       <c r="A248" s="123" t="s">
-        <v>758</v>
+        <v>746</v>
       </c>
       <c r="B248" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C248" s="9">
         <v>290</v>
       </c>
       <c r="D248" s="17" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>747</v>
+      </c>
+      <c r="E248" s="6" t="s">
+        <v>748</v>
       </c>
       <c r="F248" s="19" t="s">
-        <v>210</v>
+        <v>749</v>
       </c>
       <c r="G248" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H248" s="41" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="I248" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J248" s="19" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="K248" s="10" t="s">
-        <v>762</v>
+        <v>745</v>
       </c>
       <c r="L248" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M248" s="28"/>
       <c r="N248" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="249" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A249" s="123" t="s">
-        <v>763</v>
+      <c r="A249" s="17" t="s">
+        <v>752</v>
       </c>
       <c r="B249" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C249" s="9">
         <v>290</v>
       </c>
       <c r="D249" s="17" t="s">
-        <v>764</v>
+        <v>753</v>
       </c>
       <c r="E249" s="6" t="s">
-        <v>765</v>
+        <v>754</v>
       </c>
       <c r="F249" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G249" s="33" t="s">
-        <v>248</v>
+        <v>75</v>
       </c>
       <c r="H249" s="41" t="s">
-        <v>766</v>
+        <v>755</v>
       </c>
       <c r="I249" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J249" s="19" t="s">
-        <v>767</v>
+        <v>756</v>
       </c>
       <c r="K249" s="10" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="L249" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M249" s="28" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M249" s="28"/>
     </row>
     <row r="250" spans="1:14" ht="54.75" customHeight="1">
       <c r="A250" s="123" t="s">
-        <v>769</v>
+        <v>758</v>
       </c>
       <c r="B250" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C250" s="9">
         <v>290</v>
       </c>
       <c r="D250" s="17" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>759</v>
+      </c>
+      <c r="E250" s="33" t="s">
+        <v>642</v>
       </c>
       <c r="F250" s="19" t="s">
-        <v>771</v>
+        <v>210</v>
       </c>
       <c r="G250" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H250" s="41" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="I250" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J250" s="19" t="s">
-        <v>772</v>
+        <v>761</v>
       </c>
       <c r="K250" s="10" t="s">
-        <v>773</v>
+        <v>762</v>
       </c>
       <c r="L250" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M250" s="28"/>
       <c r="N250" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="251" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A251" s="17" t="s">
-        <v>2783</v>
+      <c r="A251" s="123" t="s">
+        <v>763</v>
       </c>
       <c r="B251" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C251" s="9">
         <v>290</v>
       </c>
       <c r="D251" s="17" t="s">
-        <v>774</v>
+        <v>764</v>
       </c>
       <c r="E251" s="6" t="s">
-        <v>775</v>
+        <v>765</v>
       </c>
       <c r="F251" s="19" t="s">
-        <v>266</v>
+        <v>210</v>
       </c>
       <c r="G251" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H251" s="41" t="s">
-        <v>776</v>
+        <v>766</v>
       </c>
       <c r="I251" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J251" s="19" t="s">
-        <v>777</v>
+        <v>767</v>
       </c>
       <c r="K251" s="10" t="s">
-        <v>773</v>
+        <v>762</v>
       </c>
       <c r="L251" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M251" s="28"/>
+      <c r="M251" s="28" t="s">
+        <v>768</v>
+      </c>
+      <c r="N251" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="252" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A252" s="17" t="s">
-        <v>778</v>
+      <c r="A252" s="123" t="s">
+        <v>769</v>
       </c>
       <c r="B252" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C252" s="9">
         <v>290</v>
       </c>
       <c r="D252" s="17" t="s">
-        <v>779</v>
+        <v>770</v>
       </c>
       <c r="E252" s="6" t="s">
-        <v>780</v>
+        <v>748</v>
       </c>
       <c r="F252" s="19" t="s">
-        <v>648</v>
+        <v>771</v>
       </c>
       <c r="G252" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H252" s="41" t="s">
-        <v>781</v>
+        <v>766</v>
       </c>
       <c r="I252" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J252" s="19" t="s">
-        <v>782</v>
+        <v>772</v>
       </c>
       <c r="K252" s="10" t="s">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="L252" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M252" s="28"/>
+      <c r="N252" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="253" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A253" s="123" t="s">
-        <v>784</v>
+      <c r="A253" s="17" t="s">
+        <v>2783</v>
       </c>
       <c r="B253" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C253" s="9">
         <v>290</v>
       </c>
       <c r="D253" s="17" t="s">
-        <v>785</v>
+        <v>774</v>
       </c>
       <c r="E253" s="6" t="s">
-        <v>786</v>
+        <v>775</v>
       </c>
       <c r="F253" s="19" t="s">
-        <v>210</v>
+        <v>266</v>
       </c>
       <c r="G253" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H253" s="41" t="s">
-        <v>787</v>
+        <v>776</v>
       </c>
       <c r="I253" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J253" s="19" t="s">
-        <v>788</v>
+        <v>777</v>
       </c>
       <c r="K253" s="10" t="s">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="L253" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M253" s="28"/>
-      <c r="N253" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="254" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A254" s="123" t="s">
-        <v>789</v>
+      <c r="A254" s="17" t="s">
+        <v>778</v>
       </c>
       <c r="B254" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C254" s="9">
         <v>290</v>
       </c>
       <c r="D254" s="17" t="s">
-        <v>790</v>
+        <v>779</v>
       </c>
       <c r="E254" s="6" t="s">
-        <v>1371</v>
+        <v>780</v>
       </c>
       <c r="F254" s="19" t="s">
-        <v>100</v>
+        <v>648</v>
       </c>
       <c r="G254" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H254" s="41" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="I254" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J254" s="19" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="K254" s="10" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="L254" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M254" s="28" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M254" s="28"/>
     </row>
     <row r="255" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A255" s="17" t="s">
-        <v>795</v>
+      <c r="A255" s="123" t="s">
+        <v>784</v>
       </c>
       <c r="B255" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C255" s="9">
         <v>290</v>
       </c>
       <c r="D255" s="17" t="s">
-        <v>796</v>
+        <v>785</v>
       </c>
       <c r="E255" s="6" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="F255" s="19" t="s">
-        <v>266</v>
+        <v>210</v>
       </c>
       <c r="G255" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H255" s="41" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="I255" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J255" s="19" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
       <c r="K255" s="10" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="L255" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M255" s="28"/>
+      <c r="N255" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="256" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A256" s="17" t="s">
-        <v>800</v>
+      <c r="A256" s="123" t="s">
+        <v>789</v>
       </c>
       <c r="B256" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C256" s="9">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="D256" s="17" t="s">
-        <v>801</v>
+        <v>790</v>
       </c>
       <c r="E256" s="6" t="s">
-        <v>802</v>
+        <v>1371</v>
       </c>
       <c r="F256" s="19" t="s">
-        <v>803</v>
+        <v>100</v>
       </c>
       <c r="G256" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H256" s="41" t="s">
-        <v>804</v>
+        <v>791</v>
       </c>
       <c r="I256" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J256" s="19" t="s">
-        <v>805</v>
+        <v>792</v>
       </c>
       <c r="K256" s="10" t="s">
-        <v>806</v>
+        <v>793</v>
       </c>
       <c r="L256" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M256" s="28" t="s">
         <v>794</v>
       </c>
+      <c r="N256" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="257" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A257" s="123" t="s">
-        <v>807</v>
+      <c r="A257" s="17" t="s">
+        <v>795</v>
       </c>
       <c r="B257" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C257" s="9">
         <v>290</v>
       </c>
       <c r="D257" s="17" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="E257" s="6" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
       <c r="F257" s="19" t="s">
-        <v>210</v>
+        <v>266</v>
       </c>
       <c r="G257" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H257" s="41" t="s">
-        <v>810</v>
+        <v>798</v>
       </c>
       <c r="I257" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J257" s="19" t="s">
-        <v>811</v>
+        <v>799</v>
       </c>
       <c r="K257" s="10" t="s">
-        <v>806</v>
+        <v>793</v>
       </c>
       <c r="L257" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M257" s="28"/>
-      <c r="N257" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="258" spans="1:14" ht="54.75" customHeight="1">
       <c r="A258" s="17" t="s">
-        <v>812</v>
+        <v>800</v>
       </c>
       <c r="B258" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C258" s="9">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="D258" s="17" t="s">
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="E258" s="6" t="s">
-        <v>814</v>
+        <v>802</v>
       </c>
       <c r="F258" s="19" t="s">
-        <v>266</v>
+        <v>803</v>
       </c>
       <c r="G258" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H258" s="41" t="s">
-        <v>815</v>
+        <v>804</v>
       </c>
       <c r="I258" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J258" s="19" t="s">
-        <v>816</v>
+        <v>805</v>
       </c>
       <c r="K258" s="10" t="s">
         <v>806</v>
       </c>
       <c r="L258" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M258" s="28"/>
+      <c r="M258" s="28" t="s">
+        <v>794</v>
+      </c>
     </row>
     <row r="259" spans="1:14" ht="54.75" customHeight="1">
       <c r="A259" s="123" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
       <c r="B259" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C259" s="9">
         <v>290</v>
       </c>
       <c r="D259" s="17" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="E259" s="6" t="s">
-        <v>819</v>
+        <v>809</v>
       </c>
       <c r="F259" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G259" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H259" s="41" t="s">
-        <v>820</v>
+        <v>810</v>
       </c>
       <c r="I259" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J259" s="19" t="s">
-        <v>821</v>
+        <v>811</v>
       </c>
       <c r="K259" s="10" t="s">
-        <v>822</v>
+        <v>806</v>
       </c>
       <c r="L259" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M259" s="28"/>
       <c r="N259" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="260" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A260" s="123" t="s">
-        <v>2803</v>
+      <c r="A260" s="17" t="s">
+        <v>812</v>
       </c>
       <c r="B260" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C260" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D260" s="17" t="s">
-        <v>823</v>
+        <v>813</v>
       </c>
       <c r="E260" s="6" t="s">
-        <v>797</v>
+        <v>814</v>
       </c>
       <c r="F260" s="19" t="s">
-        <v>648</v>
+        <v>266</v>
       </c>
       <c r="G260" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H260" s="41" t="s">
-        <v>824</v>
+        <v>815</v>
       </c>
       <c r="I260" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J260" s="19" t="s">
-        <v>825</v>
+        <v>816</v>
       </c>
       <c r="K260" s="10" t="s">
-        <v>822</v>
+        <v>806</v>
       </c>
       <c r="L260" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M260" s="28" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M260" s="28"/>
     </row>
     <row r="261" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A261" s="17" t="s">
-        <v>827</v>
+      <c r="A261" s="123" t="s">
+        <v>817</v>
       </c>
       <c r="B261" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C261" s="9">
         <v>290</v>
       </c>
       <c r="D261" s="17" t="s">
-        <v>828</v>
+        <v>818</v>
       </c>
       <c r="E261" s="6" t="s">
-        <v>829</v>
+        <v>819</v>
       </c>
       <c r="F261" s="19" t="s">
-        <v>266</v>
+        <v>210</v>
       </c>
       <c r="G261" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H261" s="41" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
       <c r="I261" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J261" s="19" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="K261" s="10" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
       <c r="L261" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M261" s="28" t="s">
-        <v>794</v>
+      <c r="M261" s="28"/>
+      <c r="N261" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="262" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A262" s="17" t="s">
-        <v>833</v>
+      <c r="A262" s="123" t="s">
+        <v>2803</v>
       </c>
       <c r="B262" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C262" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D262" s="17" t="s">
-        <v>834</v>
+        <v>823</v>
       </c>
       <c r="E262" s="6" t="s">
-        <v>835</v>
+        <v>797</v>
       </c>
       <c r="F262" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G262" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H262" s="41" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="I262" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J262" s="19" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="K262" s="10" t="s">
-        <v>838</v>
+        <v>822</v>
       </c>
       <c r="L262" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M262" s="28"/>
+      <c r="M262" s="28" t="s">
+        <v>826</v>
+      </c>
+      <c r="N262" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="263" spans="1:14" ht="54.75" customHeight="1">
       <c r="A263" s="17" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="B263" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C263" s="9">
         <v>290</v>
       </c>
       <c r="D263" s="17" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="E263" s="6" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
       <c r="F263" s="19" t="s">
-        <v>842</v>
+        <v>266</v>
       </c>
       <c r="G263" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H263" s="41" t="s">
-        <v>843</v>
+        <v>830</v>
       </c>
       <c r="I263" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J263" s="19" t="s">
-        <v>844</v>
+        <v>831</v>
       </c>
       <c r="K263" s="10" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="L263" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M263" s="28" t="s">
-        <v>845</v>
+        <v>794</v>
       </c>
     </row>
     <row r="264" spans="1:14" ht="54.75" customHeight="1">
       <c r="A264" s="17" t="s">
-        <v>846</v>
+        <v>833</v>
       </c>
       <c r="B264" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C264" s="9">
         <v>290</v>
       </c>
       <c r="D264" s="17" t="s">
-        <v>847</v>
+        <v>834</v>
       </c>
       <c r="E264" s="6" t="s">
-        <v>848</v>
+        <v>835</v>
       </c>
       <c r="F264" s="19" t="s">
-        <v>210</v>
+        <v>648</v>
       </c>
       <c r="G264" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H264" s="41" t="s">
-        <v>849</v>
+        <v>836</v>
       </c>
       <c r="I264" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J264" s="19" t="s">
-        <v>850</v>
+        <v>837</v>
       </c>
       <c r="K264" s="10" t="s">
-        <v>851</v>
+        <v>838</v>
       </c>
       <c r="L264" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M264" s="28"/>
     </row>
     <row r="265" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A265" s="123" t="s">
-        <v>852</v>
+      <c r="A265" s="17" t="s">
+        <v>839</v>
       </c>
       <c r="B265" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C265" s="9">
         <v>290</v>
       </c>
       <c r="D265" s="17" t="s">
-        <v>853</v>
+        <v>840</v>
       </c>
       <c r="E265" s="6" t="s">
-        <v>854</v>
-[...1 lines deleted...]
-      <c r="F265" s="19"/>
+        <v>841</v>
+      </c>
+      <c r="F265" s="19" t="s">
+        <v>842</v>
+      </c>
       <c r="G265" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H265" s="41" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="I265" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J265" s="19" t="s">
-        <v>855</v>
+        <v>844</v>
       </c>
       <c r="K265" s="10" t="s">
-        <v>851</v>
+        <v>838</v>
       </c>
       <c r="L265" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M265" s="28"/>
-[...1 lines deleted...]
-        <v>2390</v>
+      <c r="M265" s="28" t="s">
+        <v>845</v>
       </c>
     </row>
     <row r="266" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A266" s="123" t="s">
-        <v>856</v>
+      <c r="A266" s="17" t="s">
+        <v>846</v>
       </c>
       <c r="B266" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C266" s="9">
         <v>290</v>
       </c>
       <c r="D266" s="17" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E266" s="6" t="s">
-        <v>858</v>
-[...1 lines deleted...]
-      <c r="F266" s="19"/>
+        <v>848</v>
+      </c>
+      <c r="F266" s="19" t="s">
+        <v>210</v>
+      </c>
       <c r="G266" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H266" s="41" t="s">
-        <v>859</v>
+        <v>849</v>
       </c>
       <c r="I266" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J266" s="19" t="s">
-        <v>860</v>
+        <v>850</v>
       </c>
       <c r="K266" s="10" t="s">
-        <v>89</v>
+        <v>851</v>
       </c>
       <c r="L266" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M266" s="28"/>
-      <c r="N266" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="267" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A267" s="17" t="s">
-        <v>861</v>
+      <c r="A267" s="123" t="s">
+        <v>852</v>
       </c>
       <c r="B267" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C267" s="9">
         <v>290</v>
       </c>
       <c r="D267" s="17" t="s">
-        <v>862</v>
+        <v>853</v>
       </c>
       <c r="E267" s="6" t="s">
-        <v>863</v>
-[...3 lines deleted...]
-      </c>
+        <v>854</v>
+      </c>
+      <c r="F267" s="19"/>
       <c r="G267" s="33" t="s">
-        <v>864</v>
+        <v>248</v>
       </c>
       <c r="H267" s="41" t="s">
-        <v>865</v>
+        <v>849</v>
       </c>
       <c r="I267" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J267" s="19" t="s">
-        <v>866</v>
+        <v>855</v>
       </c>
       <c r="K267" s="10" t="s">
-        <v>867</v>
+        <v>851</v>
       </c>
       <c r="L267" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M267" s="28" t="s">
-        <v>845</v>
+      <c r="M267" s="28"/>
+      <c r="N267" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="268" spans="1:14" ht="54.75" customHeight="1">
       <c r="A268" s="123" t="s">
-        <v>2632</v>
+        <v>856</v>
       </c>
       <c r="B268" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C268" s="9">
         <v>290</v>
       </c>
       <c r="D268" s="17" t="s">
-        <v>868</v>
+        <v>857</v>
       </c>
       <c r="E268" s="6" t="s">
-        <v>869</v>
-[...3 lines deleted...]
-      </c>
+        <v>858</v>
+      </c>
+      <c r="F268" s="19"/>
       <c r="G268" s="33" t="s">
-        <v>870</v>
+        <v>248</v>
       </c>
       <c r="H268" s="41" t="s">
-        <v>871</v>
+        <v>859</v>
       </c>
       <c r="I268" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J268" s="19" t="s">
-        <v>872</v>
+        <v>860</v>
       </c>
       <c r="K268" s="10" t="s">
-        <v>867</v>
+        <v>89</v>
       </c>
       <c r="L268" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M268" s="28"/>
       <c r="N268" s="148" t="s">
-        <v>2633</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="269" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A269" s="123" t="s">
-        <v>2736</v>
+      <c r="A269" s="17" t="s">
+        <v>861</v>
       </c>
       <c r="B269" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C269" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D269" s="17" t="s">
-        <v>873</v>
+        <v>862</v>
       </c>
       <c r="E269" s="6" t="s">
-        <v>1965</v>
+        <v>863</v>
       </c>
       <c r="F269" s="19" t="s">
-        <v>80</v>
+        <v>648</v>
       </c>
       <c r="G269" s="33" t="s">
-        <v>248</v>
+        <v>864</v>
       </c>
       <c r="H269" s="41" t="s">
-        <v>874</v>
+        <v>865</v>
       </c>
       <c r="I269" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J269" s="19" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="K269" s="10" t="s">
-        <v>876</v>
+        <v>867</v>
       </c>
       <c r="L269" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M269" s="28"/>
-[...1 lines deleted...]
-        <v>2390</v>
+      <c r="M269" s="28" t="s">
+        <v>845</v>
       </c>
     </row>
     <row r="270" spans="1:14" ht="54.75" customHeight="1">
       <c r="A270" s="123" t="s">
-        <v>877</v>
+        <v>2632</v>
       </c>
       <c r="B270" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C270" s="9">
         <v>290</v>
       </c>
       <c r="D270" s="17" t="s">
-        <v>878</v>
+        <v>868</v>
       </c>
       <c r="E270" s="6" t="s">
-        <v>819</v>
+        <v>869</v>
       </c>
       <c r="F270" s="19" t="s">
-        <v>210</v>
+        <v>648</v>
       </c>
       <c r="G270" s="33" t="s">
-        <v>248</v>
+        <v>870</v>
       </c>
       <c r="H270" s="41" t="s">
-        <v>879</v>
+        <v>871</v>
       </c>
       <c r="I270" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J270" s="19" t="s">
-        <v>880</v>
+        <v>872</v>
       </c>
       <c r="K270" s="10" t="s">
-        <v>96</v>
+        <v>867</v>
       </c>
       <c r="L270" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M270" s="28"/>
       <c r="N270" s="148" t="s">
-        <v>2390</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="271" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A271" s="17" t="s">
-        <v>881</v>
+      <c r="A271" s="123" t="s">
+        <v>2736</v>
       </c>
       <c r="B271" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C271" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D271" s="17" t="s">
-        <v>882</v>
+        <v>873</v>
       </c>
       <c r="E271" s="6" t="s">
-        <v>883</v>
+        <v>1965</v>
       </c>
       <c r="F271" s="19" t="s">
-        <v>210</v>
+        <v>80</v>
       </c>
       <c r="G271" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H271" s="41" t="s">
-        <v>884</v>
+        <v>874</v>
       </c>
       <c r="I271" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J271" s="19" t="s">
-        <v>885</v>
+        <v>875</v>
       </c>
       <c r="K271" s="10" t="s">
-        <v>886</v>
+        <v>876</v>
       </c>
       <c r="L271" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M271" s="28"/>
+      <c r="N271" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="272" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A272" s="17" t="s">
-        <v>887</v>
+      <c r="A272" s="123" t="s">
+        <v>877</v>
       </c>
       <c r="B272" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C272" s="9">
         <v>290</v>
       </c>
       <c r="D272" s="17" t="s">
-        <v>1416</v>
+        <v>878</v>
       </c>
       <c r="E272" s="6" t="s">
-        <v>888</v>
+        <v>819</v>
       </c>
       <c r="F272" s="19" t="s">
-        <v>653</v>
+        <v>210</v>
       </c>
       <c r="G272" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H272" s="41" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
       <c r="I272" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J272" s="19" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="K272" s="10" t="s">
-        <v>886</v>
+        <v>96</v>
       </c>
       <c r="L272" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M272" s="28"/>
+      <c r="N272" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="273" spans="1:14" ht="54.75" customHeight="1">
       <c r="A273" s="17" t="s">
-        <v>891</v>
+        <v>881</v>
       </c>
       <c r="B273" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C273" s="9">
         <v>290</v>
       </c>
       <c r="D273" s="17" t="s">
-        <v>1417</v>
+        <v>882</v>
       </c>
       <c r="E273" s="6" t="s">
-        <v>892</v>
+        <v>883</v>
       </c>
       <c r="F273" s="19" t="s">
-        <v>749</v>
+        <v>210</v>
       </c>
       <c r="G273" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H273" s="41" t="s">
-        <v>893</v>
+        <v>884</v>
       </c>
       <c r="I273" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J273" s="19" t="s">
-        <v>894</v>
+        <v>885</v>
       </c>
       <c r="K273" s="10" t="s">
-        <v>274</v>
+        <v>886</v>
       </c>
       <c r="L273" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M273" s="28"/>
     </row>
     <row r="274" spans="1:14" ht="54.75" customHeight="1">
       <c r="A274" s="17" t="s">
-        <v>895</v>
+        <v>887</v>
       </c>
       <c r="B274" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C274" s="9">
         <v>290</v>
       </c>
       <c r="D274" s="17" t="s">
-        <v>1418</v>
+        <v>1416</v>
       </c>
       <c r="E274" s="6" t="s">
-        <v>1966</v>
+        <v>888</v>
       </c>
       <c r="F274" s="19" t="s">
-        <v>266</v>
+        <v>653</v>
       </c>
       <c r="G274" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H274" s="41" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="I274" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J274" s="19" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
       <c r="K274" s="10" t="s">
-        <v>898</v>
+        <v>886</v>
       </c>
       <c r="L274" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M274" s="28"/>
     </row>
     <row r="275" spans="1:14" ht="54.75" customHeight="1">
       <c r="A275" s="17" t="s">
-        <v>1291</v>
+        <v>891</v>
       </c>
       <c r="B275" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C275" s="9">
         <v>290</v>
       </c>
       <c r="D275" s="17" t="s">
-        <v>1419</v>
+        <v>1417</v>
       </c>
       <c r="E275" s="6" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
       <c r="F275" s="19" t="s">
-        <v>653</v>
+        <v>749</v>
       </c>
       <c r="G275" s="33" t="s">
         <v>248</v>
       </c>
       <c r="H275" s="41" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
       <c r="I275" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J275" s="19" t="s">
-        <v>901</v>
+        <v>894</v>
       </c>
       <c r="K275" s="10" t="s">
-        <v>898</v>
+        <v>274</v>
       </c>
       <c r="L275" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M275" s="28"/>
     </row>
     <row r="276" spans="1:14" ht="54.75" customHeight="1">
       <c r="A276" s="17" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="B276" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C276" s="9">
         <v>290</v>
       </c>
       <c r="D276" s="17" t="s">
-        <v>903</v>
+        <v>1418</v>
       </c>
       <c r="E276" s="6" t="s">
-        <v>904</v>
+        <v>1966</v>
       </c>
       <c r="F276" s="19" t="s">
-        <v>210</v>
+        <v>266</v>
       </c>
       <c r="G276" s="33" t="s">
-        <v>905</v>
+        <v>248</v>
       </c>
       <c r="H276" s="41" t="s">
-        <v>906</v>
+        <v>896</v>
       </c>
       <c r="I276" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J276" s="19" t="s">
-        <v>907</v>
+        <v>897</v>
       </c>
       <c r="K276" s="10" t="s">
-        <v>116</v>
+        <v>898</v>
       </c>
       <c r="L276" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M276" s="28"/>
     </row>
     <row r="277" spans="1:14" ht="54.75" customHeight="1">
       <c r="A277" s="17" t="s">
-        <v>908</v>
+        <v>1291</v>
       </c>
       <c r="B277" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C277" s="9">
         <v>290</v>
       </c>
       <c r="D277" s="17" t="s">
-        <v>909</v>
+        <v>1419</v>
       </c>
       <c r="E277" s="6" t="s">
-        <v>910</v>
+        <v>899</v>
       </c>
       <c r="F277" s="19" t="s">
-        <v>911</v>
+        <v>653</v>
       </c>
       <c r="G277" s="33" t="s">
-        <v>905</v>
+        <v>248</v>
       </c>
       <c r="H277" s="41" t="s">
-        <v>912</v>
+        <v>900</v>
       </c>
       <c r="I277" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J277" s="19" t="s">
-        <v>913</v>
+        <v>901</v>
       </c>
       <c r="K277" s="10" t="s">
-        <v>123</v>
+        <v>898</v>
       </c>
       <c r="L277" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M277" s="28"/>
     </row>
     <row r="278" spans="1:14" ht="54.75" customHeight="1">
       <c r="A278" s="17" t="s">
-        <v>914</v>
+        <v>902</v>
       </c>
       <c r="B278" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C278" s="9">
         <v>290</v>
       </c>
       <c r="D278" s="17" t="s">
-        <v>915</v>
+        <v>903</v>
       </c>
       <c r="E278" s="6" t="s">
         <v>904</v>
       </c>
       <c r="F278" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G278" s="33" t="s">
         <v>905</v>
       </c>
       <c r="H278" s="41" t="s">
         <v>906</v>
       </c>
       <c r="I278" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J278" s="19" t="s">
-        <v>916</v>
+        <v>907</v>
       </c>
       <c r="K278" s="10" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="L278" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M278" s="28"/>
     </row>
     <row r="279" spans="1:14" ht="54.75" customHeight="1">
       <c r="A279" s="17" t="s">
-        <v>917</v>
+        <v>908</v>
       </c>
       <c r="B279" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C279" s="9">
         <v>290</v>
       </c>
       <c r="D279" s="17" t="s">
-        <v>918</v>
+        <v>909</v>
       </c>
       <c r="E279" s="6" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
       <c r="F279" s="19" t="s">
-        <v>210</v>
+        <v>911</v>
       </c>
       <c r="G279" s="33" t="s">
         <v>905</v>
       </c>
       <c r="H279" s="41" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="I279" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J279" s="19" t="s">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="K279" s="10" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="L279" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M279" s="28"/>
     </row>
     <row r="280" spans="1:14" ht="54.75" customHeight="1">
       <c r="A280" s="17" t="s">
-        <v>920</v>
+        <v>914</v>
       </c>
       <c r="B280" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C280" s="9">
         <v>290</v>
       </c>
       <c r="D280" s="17" t="s">
-        <v>921</v>
+        <v>915</v>
       </c>
       <c r="E280" s="6" t="s">
         <v>904</v>
       </c>
       <c r="F280" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G280" s="33" t="s">
         <v>905</v>
       </c>
       <c r="H280" s="41" t="s">
-        <v>922</v>
+        <v>906</v>
       </c>
       <c r="I280" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J280" s="19" t="s">
-        <v>923</v>
+        <v>916</v>
       </c>
       <c r="K280" s="10" t="s">
-        <v>924</v>
+        <v>123</v>
       </c>
       <c r="L280" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M280" s="28"/>
     </row>
     <row r="281" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A281" s="123" t="s">
-        <v>925</v>
+      <c r="A281" s="17" t="s">
+        <v>917</v>
       </c>
       <c r="B281" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C281" s="9">
         <v>290</v>
       </c>
       <c r="D281" s="17" t="s">
-        <v>926</v>
+        <v>918</v>
       </c>
       <c r="E281" s="6" t="s">
-        <v>927</v>
+        <v>904</v>
       </c>
       <c r="F281" s="19" t="s">
-        <v>653</v>
+        <v>210</v>
       </c>
       <c r="G281" s="33" t="s">
         <v>905</v>
       </c>
       <c r="H281" s="41" t="s">
-        <v>928</v>
+        <v>906</v>
       </c>
       <c r="I281" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J281" s="19" t="s">
-        <v>929</v>
+        <v>919</v>
       </c>
       <c r="K281" s="10" t="s">
-        <v>924</v>
+        <v>130</v>
       </c>
       <c r="L281" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M281" s="28"/>
-      <c r="N281" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="282" spans="1:14" ht="54.75" customHeight="1">
       <c r="A282" s="17" t="s">
-        <v>930</v>
+        <v>920</v>
       </c>
       <c r="B282" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C282" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D282" s="17" t="s">
-        <v>931</v>
+        <v>921</v>
       </c>
       <c r="E282" s="6" t="s">
-        <v>1967</v>
+        <v>904</v>
       </c>
       <c r="F282" s="19" t="s">
-        <v>653</v>
+        <v>210</v>
       </c>
       <c r="G282" s="33" t="s">
         <v>905</v>
       </c>
       <c r="H282" s="41" t="s">
-        <v>932</v>
+        <v>922</v>
       </c>
       <c r="I282" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J282" s="19" t="s">
-        <v>933</v>
+        <v>923</v>
       </c>
       <c r="K282" s="10" t="s">
-        <v>934</v>
+        <v>924</v>
       </c>
       <c r="L282" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M282" s="28"/>
     </row>
     <row r="283" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A283" s="17" t="s">
-        <v>935</v>
+      <c r="A283" s="123" t="s">
+        <v>925</v>
       </c>
       <c r="B283" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C283" s="9">
         <v>290</v>
       </c>
       <c r="D283" s="17" t="s">
-        <v>936</v>
+        <v>926</v>
       </c>
       <c r="E283" s="6" t="s">
-        <v>937</v>
+        <v>927</v>
       </c>
       <c r="F283" s="19" t="s">
-        <v>100</v>
+        <v>653</v>
       </c>
       <c r="G283" s="33" t="s">
         <v>905</v>
       </c>
       <c r="H283" s="41" t="s">
-        <v>938</v>
+        <v>928</v>
       </c>
       <c r="I283" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J283" s="19" t="s">
-        <v>939</v>
+        <v>929</v>
       </c>
       <c r="K283" s="10" t="s">
-        <v>940</v>
+        <v>924</v>
       </c>
       <c r="L283" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M283" s="28" t="s">
-        <v>1432</v>
+      <c r="M283" s="28"/>
+      <c r="N283" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="284" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A284" s="123" t="s">
-        <v>941</v>
+      <c r="A284" s="17" t="s">
+        <v>930</v>
       </c>
       <c r="B284" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C284" s="9">
         <v>300</v>
       </c>
       <c r="D284" s="17" t="s">
-        <v>942</v>
+        <v>931</v>
       </c>
       <c r="E284" s="6" t="s">
-        <v>943</v>
+        <v>1967</v>
       </c>
       <c r="F284" s="19" t="s">
-        <v>107</v>
+        <v>653</v>
       </c>
       <c r="G284" s="33" t="s">
-        <v>944</v>
+        <v>905</v>
       </c>
       <c r="H284" s="41" t="s">
-        <v>871</v>
+        <v>932</v>
       </c>
       <c r="I284" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J284" s="19" t="s">
-        <v>945</v>
+        <v>933</v>
       </c>
       <c r="K284" s="10" t="s">
-        <v>940</v>
+        <v>934</v>
       </c>
       <c r="L284" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M284" s="28" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M284" s="28"/>
     </row>
     <row r="285" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A285" s="123" t="s">
-        <v>946</v>
+      <c r="A285" s="17" t="s">
+        <v>935</v>
       </c>
       <c r="B285" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C285" s="9">
         <v>290</v>
       </c>
       <c r="D285" s="17" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-        <v>948</v>
+        <v>936</v>
+      </c>
+      <c r="E285" s="6" t="s">
+        <v>937</v>
       </c>
       <c r="F285" s="19" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>100</v>
+      </c>
+      <c r="G285" s="33" t="s">
+        <v>905</v>
       </c>
       <c r="H285" s="41" t="s">
-        <v>1093</v>
+        <v>938</v>
       </c>
       <c r="I285" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J285" s="19" t="s">
-        <v>949</v>
+        <v>939</v>
       </c>
       <c r="K285" s="10" t="s">
-        <v>950</v>
+        <v>940</v>
       </c>
       <c r="L285" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M285" s="28"/>
-[...1 lines deleted...]
-        <v>2737</v>
+      <c r="M285" s="28" t="s">
+        <v>1432</v>
       </c>
     </row>
     <row r="286" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A286" s="17" t="s">
-        <v>1094</v>
+      <c r="A286" s="123" t="s">
+        <v>941</v>
       </c>
       <c r="B286" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C286" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D286" s="17" t="s">
-        <v>951</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>942</v>
+      </c>
+      <c r="E286" s="6" t="s">
+        <v>943</v>
       </c>
       <c r="F286" s="19" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>107</v>
+      </c>
+      <c r="G286" s="33" t="s">
+        <v>944</v>
       </c>
       <c r="H286" s="41" t="s">
-        <v>1097</v>
+        <v>871</v>
       </c>
       <c r="I286" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J286" s="19" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
       <c r="K286" s="10" t="s">
-        <v>953</v>
+        <v>940</v>
       </c>
       <c r="L286" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M286" s="28"/>
+      <c r="M286" s="28" t="s">
+        <v>1427</v>
+      </c>
+      <c r="N286" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="287" spans="1:14" ht="54.75" customHeight="1">
       <c r="A287" s="123" t="s">
-        <v>954</v>
+        <v>946</v>
       </c>
       <c r="B287" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C287" s="9">
         <v>290</v>
       </c>
       <c r="D287" s="17" t="s">
-        <v>955</v>
+        <v>947</v>
       </c>
       <c r="E287" s="58" t="s">
-        <v>956</v>
+        <v>948</v>
       </c>
       <c r="F287" s="19" t="s">
-        <v>107</v>
+        <v>210</v>
       </c>
       <c r="G287" s="58" t="s">
         <v>685</v>
       </c>
       <c r="H287" s="41" t="s">
-        <v>791</v>
+        <v>1093</v>
       </c>
       <c r="I287" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J287" s="19" t="s">
-        <v>957</v>
+        <v>949</v>
       </c>
       <c r="K287" s="10" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="L287" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M287" s="28"/>
       <c r="N287" s="148" t="s">
-        <v>2390</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="288" spans="1:14" ht="54.75" customHeight="1">
       <c r="A288" s="17" t="s">
-        <v>1290</v>
+        <v>1094</v>
       </c>
       <c r="B288" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C288" s="9">
         <v>290</v>
       </c>
       <c r="D288" s="17" t="s">
-        <v>958</v>
-[...2 lines deleted...]
-        <v>959</v>
+        <v>951</v>
+      </c>
+      <c r="E288" s="58" t="s">
+        <v>883</v>
       </c>
       <c r="F288" s="19" t="s">
-        <v>625</v>
+        <v>210</v>
       </c>
       <c r="G288" s="58" t="s">
         <v>685</v>
       </c>
       <c r="H288" s="41" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="I288" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J288" s="19" t="s">
-        <v>960</v>
+        <v>952</v>
       </c>
       <c r="K288" s="10" t="s">
-        <v>961</v>
+        <v>953</v>
       </c>
       <c r="L288" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M288" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M288" s="28"/>
     </row>
     <row r="289" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A289" s="17" t="s">
-        <v>1219</v>
+      <c r="A289" s="123" t="s">
+        <v>954</v>
       </c>
       <c r="B289" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C289" s="9">
         <v>290</v>
       </c>
       <c r="D289" s="17" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-        <v>1968</v>
+        <v>955</v>
+      </c>
+      <c r="E289" s="58" t="s">
+        <v>956</v>
       </c>
       <c r="F289" s="19" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>107</v>
+      </c>
+      <c r="G289" s="58" t="s">
+        <v>685</v>
       </c>
       <c r="H289" s="41" t="s">
-        <v>1096</v>
+        <v>791</v>
       </c>
       <c r="I289" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J289" s="19" t="s">
-        <v>964</v>
+        <v>957</v>
       </c>
       <c r="K289" s="10" t="s">
-        <v>965</v>
+        <v>953</v>
       </c>
       <c r="L289" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M289" s="28" t="s">
-        <v>1459</v>
+      <c r="M289" s="28"/>
+      <c r="N289" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="290" spans="1:14" ht="54.75" customHeight="1">
       <c r="A290" s="17" t="s">
-        <v>1218</v>
+        <v>1290</v>
       </c>
       <c r="B290" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C290" s="9">
         <v>290</v>
       </c>
       <c r="D290" s="17" t="s">
-        <v>966</v>
+        <v>958</v>
       </c>
       <c r="E290" s="59" t="s">
-        <v>1970</v>
+        <v>959</v>
       </c>
       <c r="F290" s="19" t="s">
-        <v>967</v>
+        <v>625</v>
       </c>
       <c r="G290" s="58" t="s">
         <v>685</v>
       </c>
       <c r="H290" s="41" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
       <c r="I290" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J290" s="19" t="s">
-        <v>968</v>
+        <v>960</v>
       </c>
       <c r="K290" s="10" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="L290" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M290" s="28"/>
+      <c r="M290" s="28" t="s">
+        <v>1458</v>
+      </c>
     </row>
     <row r="291" spans="1:14" ht="54.75" customHeight="1">
       <c r="A291" s="17" t="s">
-        <v>969</v>
+        <v>1219</v>
       </c>
       <c r="B291" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C291" s="9">
         <v>290</v>
       </c>
       <c r="D291" s="17" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="E291" s="59" t="s">
-        <v>971</v>
+        <v>1968</v>
       </c>
       <c r="F291" s="19" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>944</v>
+        <v>963</v>
+      </c>
+      <c r="G291" s="59" t="s">
+        <v>138</v>
       </c>
       <c r="H291" s="41" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="I291" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J291" s="19" t="s">
-        <v>972</v>
+        <v>964</v>
       </c>
       <c r="K291" s="10" t="s">
-        <v>1624</v>
+        <v>965</v>
       </c>
       <c r="L291" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M291" s="28"/>
+      <c r="M291" s="28" t="s">
+        <v>1459</v>
+      </c>
     </row>
     <row r="292" spans="1:14" ht="54.75" customHeight="1">
       <c r="A292" s="17" t="s">
-        <v>1116</v>
+        <v>1218</v>
       </c>
       <c r="B292" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C292" s="9">
         <v>290</v>
       </c>
       <c r="D292" s="17" t="s">
-        <v>1117</v>
+        <v>966</v>
       </c>
       <c r="E292" s="59" t="s">
-        <v>1118</v>
+        <v>1970</v>
       </c>
       <c r="F292" s="19" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>967</v>
+      </c>
+      <c r="G292" s="58" t="s">
+        <v>685</v>
       </c>
       <c r="H292" s="41" t="s">
-        <v>1121</v>
+        <v>1098</v>
       </c>
       <c r="I292" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J292" s="19" t="s">
-        <v>1120</v>
+        <v>968</v>
       </c>
       <c r="K292" s="10" t="s">
-        <v>1625</v>
+        <v>965</v>
       </c>
       <c r="L292" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M292" s="28"/>
     </row>
     <row r="293" spans="1:14" ht="54.75" customHeight="1">
       <c r="A293" s="17" t="s">
-        <v>1123</v>
+        <v>969</v>
       </c>
       <c r="B293" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C293" s="9">
         <v>290</v>
       </c>
       <c r="D293" s="17" t="s">
-        <v>1124</v>
+        <v>970</v>
       </c>
       <c r="E293" s="59" t="s">
-        <v>1125</v>
+        <v>971</v>
       </c>
       <c r="F293" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G293" s="33" t="s">
-        <v>1127</v>
+        <v>944</v>
       </c>
       <c r="H293" s="41" t="s">
-        <v>1128</v>
+        <v>1099</v>
       </c>
       <c r="I293" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J293" s="19" t="s">
-        <v>1129</v>
+        <v>972</v>
       </c>
       <c r="K293" s="10" t="s">
-        <v>1625</v>
+        <v>1624</v>
       </c>
       <c r="L293" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M293" s="28"/>
     </row>
     <row r="294" spans="1:14" ht="54.75" customHeight="1">
       <c r="A294" s="17" t="s">
-        <v>1130</v>
+        <v>1116</v>
       </c>
       <c r="B294" s="19" t="s">
-        <v>1131</v>
+        <v>14</v>
       </c>
       <c r="C294" s="9">
         <v>290</v>
       </c>
       <c r="D294" s="17" t="s">
-        <v>1132</v>
+        <v>1117</v>
       </c>
       <c r="E294" s="59" t="s">
-        <v>1133</v>
+        <v>1118</v>
       </c>
       <c r="F294" s="19" t="s">
-        <v>1134</v>
+        <v>210</v>
       </c>
       <c r="G294" s="33" t="s">
         <v>1119</v>
       </c>
       <c r="H294" s="41" t="s">
-        <v>1136</v>
+        <v>1121</v>
       </c>
       <c r="I294" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J294" s="19" t="s">
-        <v>1137</v>
+        <v>1120</v>
       </c>
       <c r="K294" s="10" t="s">
         <v>1625</v>
       </c>
       <c r="L294" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M294" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M294" s="28"/>
     </row>
     <row r="295" spans="1:14" ht="54.75" customHeight="1">
       <c r="A295" s="17" t="s">
-        <v>1163</v>
+        <v>1123</v>
       </c>
       <c r="B295" s="19" t="s">
-        <v>1131</v>
+        <v>14</v>
       </c>
       <c r="C295" s="9">
         <v>290</v>
       </c>
       <c r="D295" s="17" t="s">
-        <v>1164</v>
+        <v>1124</v>
       </c>
       <c r="E295" s="59" t="s">
-        <v>1165</v>
+        <v>1125</v>
       </c>
       <c r="F295" s="19" t="s">
-        <v>1158</v>
+        <v>210</v>
       </c>
       <c r="G295" s="33" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
       <c r="H295" s="41" t="s">
-        <v>1167</v>
+        <v>1128</v>
       </c>
       <c r="I295" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J295" s="19" t="s">
-        <v>1166</v>
+        <v>1129</v>
       </c>
       <c r="K295" s="10" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
       <c r="L295" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M295" s="28"/>
     </row>
     <row r="296" spans="1:14" ht="54.75" customHeight="1">
       <c r="A296" s="17" t="s">
-        <v>1168</v>
+        <v>1130</v>
       </c>
       <c r="B296" s="19" t="s">
         <v>1131</v>
       </c>
       <c r="C296" s="9">
         <v>290</v>
       </c>
       <c r="D296" s="17" t="s">
-        <v>1169</v>
+        <v>1132</v>
       </c>
       <c r="E296" s="59" t="s">
-        <v>1170</v>
+        <v>1133</v>
       </c>
       <c r="F296" s="19" t="s">
-        <v>1147</v>
+        <v>1134</v>
       </c>
       <c r="G296" s="33" t="s">
-        <v>1171</v>
+        <v>1119</v>
       </c>
       <c r="H296" s="41" t="s">
-        <v>1172</v>
+        <v>1136</v>
       </c>
       <c r="I296" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J296" s="19" t="s">
-        <v>1188</v>
+        <v>1137</v>
       </c>
       <c r="K296" s="10" t="s">
-        <v>1627</v>
+        <v>1625</v>
       </c>
       <c r="L296" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M296" s="28"/>
+      <c r="M296" s="28" t="s">
+        <v>1488</v>
+      </c>
     </row>
     <row r="297" spans="1:14" ht="54.75" customHeight="1">
       <c r="A297" s="17" t="s">
-        <v>1173</v>
+        <v>1163</v>
       </c>
       <c r="B297" s="19" t="s">
         <v>1131</v>
       </c>
       <c r="C297" s="9">
         <v>290</v>
       </c>
       <c r="D297" s="17" t="s">
-        <v>1175</v>
+        <v>1164</v>
       </c>
       <c r="E297" s="59" t="s">
-        <v>1183</v>
+        <v>1165</v>
       </c>
       <c r="F297" s="19" t="s">
         <v>1158</v>
       </c>
       <c r="G297" s="33" t="s">
-        <v>1171</v>
+        <v>1119</v>
       </c>
       <c r="H297" s="41" t="s">
-        <v>1176</v>
+        <v>1167</v>
       </c>
       <c r="I297" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J297" s="19" t="s">
-        <v>1189</v>
+        <v>1166</v>
       </c>
       <c r="K297" s="10" t="s">
         <v>1626</v>
       </c>
       <c r="L297" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M297" s="6"/>
+      <c r="M297" s="28"/>
     </row>
     <row r="298" spans="1:14" ht="54.75" customHeight="1">
       <c r="A298" s="17" t="s">
-        <v>1184</v>
+        <v>1168</v>
       </c>
       <c r="B298" s="19" t="s">
         <v>1131</v>
       </c>
       <c r="C298" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D298" s="17" t="s">
-        <v>1185</v>
+        <v>1169</v>
       </c>
       <c r="E298" s="59" t="s">
-        <v>1222</v>
+        <v>1170</v>
       </c>
       <c r="F298" s="19" t="s">
-        <v>1186</v>
+        <v>1147</v>
       </c>
       <c r="G298" s="33" t="s">
-        <v>1187</v>
+        <v>1171</v>
       </c>
       <c r="H298" s="41" t="s">
-        <v>1196</v>
+        <v>1172</v>
       </c>
       <c r="I298" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J298" s="19" t="s">
-        <v>1190</v>
+        <v>1188</v>
       </c>
       <c r="K298" s="10" t="s">
-        <v>1181</v>
+        <v>1627</v>
       </c>
       <c r="L298" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M298" s="6"/>
+      <c r="M298" s="28"/>
     </row>
     <row r="299" spans="1:14" ht="54.75" customHeight="1">
       <c r="A299" s="17" t="s">
-        <v>1191</v>
+        <v>1173</v>
       </c>
       <c r="B299" s="19" t="s">
         <v>1131</v>
       </c>
       <c r="C299" s="9">
         <v>290</v>
       </c>
       <c r="D299" s="17" t="s">
-        <v>1192</v>
+        <v>1175</v>
       </c>
       <c r="E299" s="59" t="s">
-        <v>1216</v>
+        <v>1183</v>
       </c>
       <c r="F299" s="19" t="s">
-        <v>1193</v>
+        <v>1158</v>
       </c>
       <c r="G299" s="33" t="s">
-        <v>1187</v>
+        <v>1171</v>
       </c>
       <c r="H299" s="41" t="s">
-        <v>1195</v>
+        <v>1176</v>
       </c>
       <c r="I299" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J299" s="19" t="s">
-        <v>1194</v>
+        <v>1189</v>
       </c>
       <c r="K299" s="10" t="s">
-        <v>1628</v>
+        <v>1626</v>
       </c>
       <c r="L299" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M299" s="6"/>
     </row>
     <row r="300" spans="1:14" ht="54.75" customHeight="1">
       <c r="A300" s="17" t="s">
-        <v>1206</v>
+        <v>1184</v>
       </c>
       <c r="B300" s="19" t="s">
         <v>1131</v>
       </c>
       <c r="C300" s="9">
         <v>300</v>
       </c>
       <c r="D300" s="17" t="s">
-        <v>1207</v>
+        <v>1185</v>
       </c>
       <c r="E300" s="59" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="F300" s="19" t="s">
-        <v>1208</v>
+        <v>1186</v>
       </c>
       <c r="G300" s="33" t="s">
         <v>1187</v>
       </c>
       <c r="H300" s="41" t="s">
-        <v>1211</v>
+        <v>1196</v>
       </c>
       <c r="I300" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J300" s="19" t="s">
-        <v>1209</v>
+        <v>1190</v>
       </c>
       <c r="K300" s="10" t="s">
-        <v>1629</v>
+        <v>1181</v>
       </c>
       <c r="L300" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M300" s="6"/>
     </row>
     <row r="301" spans="1:14" ht="54.75" customHeight="1">
       <c r="A301" s="17" t="s">
-        <v>1212</v>
+        <v>1191</v>
       </c>
       <c r="B301" s="19" t="s">
         <v>1131</v>
       </c>
       <c r="C301" s="9">
         <v>290</v>
       </c>
       <c r="D301" s="17" t="s">
-        <v>1214</v>
+        <v>1192</v>
       </c>
       <c r="E301" s="59" t="s">
-        <v>1969</v>
+        <v>1216</v>
       </c>
       <c r="F301" s="19" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1213</v>
+        <v>1193</v>
+      </c>
+      <c r="G301" s="33" t="s">
+        <v>1187</v>
       </c>
       <c r="H301" s="41" t="s">
-        <v>1215</v>
+        <v>1195</v>
       </c>
       <c r="I301" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J301" s="19" t="s">
-        <v>1210</v>
+        <v>1194</v>
       </c>
       <c r="K301" s="10" t="s">
-        <v>1629</v>
+        <v>1628</v>
       </c>
       <c r="L301" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M301" s="6"/>
     </row>
     <row r="302" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A302" s="123" t="s">
-        <v>1220</v>
+      <c r="A302" s="17" t="s">
+        <v>1206</v>
       </c>
       <c r="B302" s="19" t="s">
         <v>1131</v>
       </c>
       <c r="C302" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D302" s="17" t="s">
-        <v>1221</v>
+        <v>1207</v>
       </c>
       <c r="E302" s="59" t="s">
-        <v>1224</v>
+        <v>1217</v>
       </c>
       <c r="F302" s="19" t="s">
-        <v>1225</v>
+        <v>1208</v>
       </c>
       <c r="G302" s="33" t="s">
         <v>1187</v>
       </c>
       <c r="H302" s="41" t="s">
-        <v>1235</v>
+        <v>1211</v>
       </c>
       <c r="I302" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J302" s="19" t="s">
-        <v>1226</v>
+        <v>1209</v>
       </c>
       <c r="K302" s="10" t="s">
-        <v>1242</v>
+        <v>1629</v>
       </c>
       <c r="L302" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M302" s="6"/>
-      <c r="N302" s="148" t="s">
+    </row>
+    <row r="303" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A303" s="17" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B303" s="19" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C303" s="9">
+        <v>290</v>
+      </c>
+      <c r="D303" s="17" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E303" s="59" t="s">
+        <v>1969</v>
+      </c>
+      <c r="F303" s="19" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G303" s="59" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H303" s="41" t="s">
+        <v>1215</v>
+      </c>
+      <c r="I303" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J303" s="19" t="s">
+        <v>1210</v>
+      </c>
+      <c r="K303" s="10" t="s">
+        <v>1629</v>
+      </c>
+      <c r="L303" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M303" s="6"/>
+    </row>
+    <row r="304" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A304" s="123" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B304" s="19" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C304" s="9">
+        <v>290</v>
+      </c>
+      <c r="D304" s="17" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E304" s="59" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F304" s="19" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G304" s="33" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H304" s="41" t="s">
+        <v>1235</v>
+      </c>
+      <c r="I304" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J304" s="19" t="s">
+        <v>1226</v>
+      </c>
+      <c r="K304" s="10" t="s">
+        <v>1242</v>
+      </c>
+      <c r="L304" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M304" s="6"/>
+      <c r="N304" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
-    <row r="303" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A303" s="43" t="s">
+    <row r="305" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A305" s="43" t="s">
         <v>1244</v>
-      </c>
-[...78 lines deleted...]
-        <v>1275</v>
       </c>
       <c r="B305" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C305" s="45">
         <v>290</v>
       </c>
       <c r="D305" s="43" t="s">
-        <v>1276</v>
+        <v>1245</v>
       </c>
       <c r="E305" s="59" t="s">
-        <v>1277</v>
+        <v>1246</v>
       </c>
       <c r="F305" s="44" t="s">
-        <v>1278</v>
+        <v>1248</v>
       </c>
       <c r="G305" s="66" t="s">
-        <v>1279</v>
+        <v>1247</v>
       </c>
       <c r="H305" s="41" t="s">
-        <v>1280</v>
+        <v>1250</v>
       </c>
       <c r="I305" s="44" t="s">
         <v>670</v>
       </c>
       <c r="J305" s="44" t="s">
-        <v>1281</v>
+        <v>1249</v>
       </c>
       <c r="K305" s="10" t="s">
-        <v>1282</v>
+        <v>1267</v>
       </c>
       <c r="L305" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M305" s="6"/>
+      <c r="M305" s="6" t="s">
+        <v>1460</v>
+      </c>
     </row>
     <row r="306" spans="1:14" ht="54.75" customHeight="1">
       <c r="A306" s="47" t="s">
-        <v>1284</v>
+        <v>1254</v>
       </c>
       <c r="B306" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C306" s="45">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D306" s="43" t="s">
-        <v>1288</v>
+        <v>1255</v>
       </c>
       <c r="E306" s="59" t="s">
-        <v>1942</v>
+        <v>1256</v>
       </c>
       <c r="F306" s="44" t="s">
-        <v>1285</v>
+        <v>1257</v>
       </c>
       <c r="G306" s="66" t="s">
-        <v>1271</v>
+        <v>1258</v>
       </c>
       <c r="H306" s="41" t="s">
-        <v>1286</v>
+        <v>1259</v>
       </c>
       <c r="I306" s="44" t="s">
         <v>670</v>
       </c>
       <c r="J306" s="44" t="s">
-        <v>1287</v>
+        <v>1260</v>
       </c>
       <c r="K306" s="10" t="s">
-        <v>1631</v>
+        <v>1283</v>
       </c>
       <c r="L306" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M306" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M306" s="6"/>
     </row>
     <row r="307" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A307" s="133" t="s">
-        <v>1293</v>
+      <c r="A307" s="47" t="s">
+        <v>1275</v>
       </c>
       <c r="B307" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C307" s="45">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D307" s="43" t="s">
-        <v>1294</v>
+        <v>1276</v>
       </c>
       <c r="E307" s="59" t="s">
-        <v>1295</v>
+        <v>1277</v>
       </c>
       <c r="F307" s="44" t="s">
-        <v>1296</v>
+        <v>1278</v>
       </c>
       <c r="G307" s="66" t="s">
-        <v>1297</v>
+        <v>1279</v>
       </c>
       <c r="H307" s="41" t="s">
-        <v>1298</v>
+        <v>1280</v>
       </c>
       <c r="I307" s="44" t="s">
-        <v>1304</v>
+        <v>670</v>
       </c>
       <c r="J307" s="44" t="s">
-        <v>1299</v>
+        <v>1281</v>
       </c>
       <c r="K307" s="10" t="s">
-        <v>1311</v>
+        <v>1282</v>
       </c>
       <c r="L307" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M307" s="28" t="s">
-[...6 lines deleted...]
-    <row r="308" spans="1:14" s="80" customFormat="1" ht="54.75" customHeight="1">
+      <c r="M307" s="6"/>
+    </row>
+    <row r="308" spans="1:14" ht="54.75" customHeight="1">
       <c r="A308" s="47" t="s">
-        <v>1300</v>
-[...4 lines deleted...]
-      <c r="C308" s="75">
+        <v>1284</v>
+      </c>
+      <c r="B308" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C308" s="45">
         <v>290</v>
       </c>
-      <c r="D308" s="47" t="s">
-[...9 lines deleted...]
-        <v>1297</v>
+      <c r="D308" s="43" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E308" s="59" t="s">
+        <v>1942</v>
+      </c>
+      <c r="F308" s="44" t="s">
+        <v>1285</v>
+      </c>
+      <c r="G308" s="66" t="s">
+        <v>1271</v>
       </c>
       <c r="H308" s="41" t="s">
-        <v>1306</v>
-[...1 lines deleted...]
-      <c r="I308" s="74" t="s">
+        <v>1286</v>
+      </c>
+      <c r="I308" s="44" t="s">
         <v>670</v>
       </c>
-      <c r="J308" s="74" t="s">
-[...5 lines deleted...]
-      <c r="L308" s="79" t="s">
+      <c r="J308" s="44" t="s">
+        <v>1287</v>
+      </c>
+      <c r="K308" s="10" t="s">
+        <v>1631</v>
+      </c>
+      <c r="L308" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M308" s="28" t="s">
-        <v>2071</v>
-[...1 lines deleted...]
-      <c r="N308" s="147"/>
+        <v>1428</v>
+      </c>
     </row>
     <row r="309" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A309" s="47" t="s">
-        <v>1320</v>
+      <c r="A309" s="133" t="s">
+        <v>1293</v>
       </c>
       <c r="B309" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C309" s="45">
         <v>300</v>
       </c>
       <c r="D309" s="43" t="s">
-        <v>1321</v>
+        <v>1294</v>
       </c>
       <c r="E309" s="59" t="s">
-        <v>1971</v>
+        <v>1295</v>
       </c>
       <c r="F309" s="44" t="s">
-        <v>1322</v>
+        <v>1296</v>
       </c>
       <c r="G309" s="66" t="s">
-        <v>1323</v>
+        <v>1297</v>
       </c>
       <c r="H309" s="41" t="s">
-        <v>1324</v>
+        <v>1298</v>
       </c>
       <c r="I309" s="44" t="s">
-        <v>670</v>
+        <v>1304</v>
       </c>
       <c r="J309" s="44" t="s">
-        <v>1325</v>
+        <v>1299</v>
       </c>
       <c r="K309" s="10" t="s">
-        <v>1319</v>
+        <v>1311</v>
       </c>
       <c r="L309" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M309" s="28" t="s">
-        <v>1803</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:14" ht="54.75" customHeight="1">
+        <v>1800</v>
+      </c>
+      <c r="N309" s="148" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="310" spans="1:14" s="80" customFormat="1" ht="54.75" customHeight="1">
       <c r="A310" s="47" t="s">
-        <v>1358</v>
-[...4 lines deleted...]
-      <c r="C310" s="45">
+        <v>1300</v>
+      </c>
+      <c r="B310" s="74" t="s">
+        <v>14</v>
+      </c>
+      <c r="C310" s="75">
         <v>290</v>
       </c>
-      <c r="D310" s="43" t="s">
-[...9 lines deleted...]
-        <v>1355</v>
+      <c r="D310" s="47" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E310" s="76" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F310" s="74" t="s">
+        <v>1303</v>
+      </c>
+      <c r="G310" s="77" t="s">
+        <v>1297</v>
       </c>
       <c r="H310" s="41" t="s">
-        <v>1356</v>
-[...1 lines deleted...]
-      <c r="I310" s="44" t="s">
+        <v>1306</v>
+      </c>
+      <c r="I310" s="74" t="s">
         <v>670</v>
       </c>
-      <c r="J310" s="44" t="s">
-[...5 lines deleted...]
-      <c r="L310" s="46" t="s">
+      <c r="J310" s="74" t="s">
+        <v>1305</v>
+      </c>
+      <c r="K310" s="78" t="s">
+        <v>1311</v>
+      </c>
+      <c r="L310" s="79" t="s">
         <v>22</v>
       </c>
-      <c r="M310" s="28"/>
+      <c r="M310" s="28" t="s">
+        <v>2071</v>
+      </c>
+      <c r="N310" s="147"/>
     </row>
     <row r="311" spans="1:14" ht="54.75" customHeight="1">
       <c r="A311" s="47" t="s">
-        <v>1381</v>
+        <v>1320</v>
       </c>
       <c r="B311" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C311" s="45">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D311" s="43" t="s">
-        <v>1382</v>
+        <v>1321</v>
       </c>
       <c r="E311" s="59" t="s">
-        <v>1383</v>
+        <v>1971</v>
       </c>
       <c r="F311" s="44" t="s">
-        <v>1384</v>
+        <v>1322</v>
       </c>
       <c r="G311" s="66" t="s">
-        <v>1385</v>
+        <v>1323</v>
       </c>
       <c r="H311" s="41" t="s">
-        <v>1386</v>
+        <v>1324</v>
       </c>
       <c r="I311" s="44" t="s">
         <v>670</v>
       </c>
       <c r="J311" s="44" t="s">
-        <v>1387</v>
+        <v>1325</v>
       </c>
       <c r="K311" s="10" t="s">
-        <v>1633</v>
+        <v>1319</v>
       </c>
       <c r="L311" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M311" s="28" t="s">
-        <v>1647</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="312" spans="1:14" ht="54.75" customHeight="1">
       <c r="A312" s="47" t="s">
-        <v>1388</v>
+        <v>1358</v>
       </c>
       <c r="B312" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C312" s="45">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D312" s="43" t="s">
-        <v>1389</v>
+        <v>1352</v>
       </c>
       <c r="E312" s="59" t="s">
-        <v>1390</v>
+        <v>1354</v>
       </c>
       <c r="F312" s="44" t="s">
-        <v>1391</v>
+        <v>1353</v>
       </c>
       <c r="G312" s="66" t="s">
-        <v>1385</v>
+        <v>1355</v>
       </c>
       <c r="H312" s="41" t="s">
-        <v>1461</v>
+        <v>1356</v>
       </c>
       <c r="I312" s="44" t="s">
         <v>670</v>
       </c>
       <c r="J312" s="44" t="s">
-        <v>1392</v>
+        <v>1357</v>
       </c>
       <c r="K312" s="10" t="s">
-        <v>1634</v>
+        <v>1632</v>
       </c>
       <c r="L312" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M312" s="28"/>
     </row>
     <row r="313" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A313" s="133" t="s">
-        <v>1405</v>
+      <c r="A313" s="47" t="s">
+        <v>1381</v>
       </c>
       <c r="B313" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C313" s="45">
         <v>290</v>
       </c>
       <c r="D313" s="43" t="s">
-        <v>1406</v>
+        <v>1382</v>
       </c>
       <c r="E313" s="59" t="s">
-        <v>1407</v>
+        <v>1383</v>
       </c>
       <c r="F313" s="44" t="s">
-        <v>1408</v>
+        <v>1384</v>
       </c>
       <c r="G313" s="66" t="s">
-        <v>314</v>
+        <v>1385</v>
       </c>
       <c r="H313" s="41" t="s">
-        <v>1462</v>
+        <v>1386</v>
       </c>
       <c r="I313" s="44" t="s">
-        <v>1440</v>
+        <v>670</v>
       </c>
       <c r="J313" s="44" t="s">
-        <v>1409</v>
+        <v>1387</v>
       </c>
       <c r="K313" s="10" t="s">
-        <v>1410</v>
+        <v>1633</v>
       </c>
       <c r="L313" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M313" s="28" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-        <v>2390</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="314" spans="1:14" ht="54.75" customHeight="1">
       <c r="A314" s="47" t="s">
-        <v>1435</v>
+        <v>1388</v>
       </c>
       <c r="B314" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C314" s="45">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D314" s="43" t="s">
-        <v>1436</v>
+        <v>1389</v>
       </c>
       <c r="E314" s="59" t="s">
-        <v>1437</v>
+        <v>1390</v>
       </c>
       <c r="F314" s="44" t="s">
-        <v>1438</v>
+        <v>1391</v>
       </c>
       <c r="G314" s="66" t="s">
-        <v>1439</v>
+        <v>1385</v>
       </c>
       <c r="H314" s="41" t="s">
-        <v>1463</v>
+        <v>1461</v>
       </c>
       <c r="I314" s="44" t="s">
-        <v>1440</v>
+        <v>670</v>
       </c>
       <c r="J314" s="44" t="s">
-        <v>1441</v>
+        <v>1392</v>
       </c>
       <c r="K314" s="10" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="L314" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M314" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M314" s="28"/>
     </row>
     <row r="315" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A315" s="47" t="s">
-        <v>1442</v>
+      <c r="A315" s="133" t="s">
+        <v>1405</v>
       </c>
       <c r="B315" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C315" s="45">
         <v>290</v>
       </c>
       <c r="D315" s="43" t="s">
-        <v>1443</v>
+        <v>1406</v>
       </c>
       <c r="E315" s="59" t="s">
-        <v>1444</v>
+        <v>1407</v>
       </c>
       <c r="F315" s="44" t="s">
-        <v>1445</v>
+        <v>1408</v>
       </c>
       <c r="G315" s="66" t="s">
-        <v>1446</v>
+        <v>314</v>
       </c>
       <c r="H315" s="41" t="s">
-        <v>1464</v>
+        <v>1462</v>
       </c>
       <c r="I315" s="44" t="s">
         <v>1440</v>
       </c>
       <c r="J315" s="44" t="s">
-        <v>1447</v>
+        <v>1409</v>
       </c>
       <c r="K315" s="10" t="s">
-        <v>1452</v>
+        <v>1410</v>
       </c>
       <c r="L315" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M315" s="28" t="s">
-        <v>2074</v>
+        <v>1431</v>
+      </c>
+      <c r="N315" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="316" spans="1:14" ht="54.75" customHeight="1">
       <c r="A316" s="47" t="s">
-        <v>1498</v>
+        <v>1435</v>
       </c>
       <c r="B316" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C316" s="45">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D316" s="43" t="s">
-        <v>1499</v>
+        <v>1436</v>
       </c>
       <c r="E316" s="59" t="s">
-        <v>1500</v>
+        <v>1437</v>
       </c>
       <c r="F316" s="44" t="s">
-        <v>1501</v>
+        <v>1438</v>
       </c>
       <c r="G316" s="66" t="s">
-        <v>1502</v>
+        <v>1439</v>
       </c>
       <c r="H316" s="41" t="s">
-        <v>1503</v>
+        <v>1463</v>
       </c>
       <c r="I316" s="44" t="s">
-        <v>1304</v>
+        <v>1440</v>
       </c>
       <c r="J316" s="44" t="s">
-        <v>1504</v>
+        <v>1441</v>
       </c>
       <c r="K316" s="10" t="s">
-        <v>1636</v>
+        <v>1635</v>
       </c>
       <c r="L316" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M316" s="28" t="s">
-        <v>1800</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="317" spans="1:14" ht="54.75" customHeight="1">
       <c r="A317" s="47" t="s">
-        <v>1531</v>
+        <v>1442</v>
       </c>
       <c r="B317" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C317" s="45">
         <v>290</v>
       </c>
       <c r="D317" s="43" t="s">
-        <v>1532</v>
+        <v>1443</v>
       </c>
       <c r="E317" s="59" t="s">
-        <v>1533</v>
+        <v>1444</v>
       </c>
       <c r="F317" s="44" t="s">
-        <v>1534</v>
+        <v>1445</v>
       </c>
       <c r="G317" s="66" t="s">
-        <v>1535</v>
+        <v>1446</v>
       </c>
       <c r="H317" s="41" t="s">
-        <v>1536</v>
+        <v>1464</v>
       </c>
       <c r="I317" s="44" t="s">
-        <v>1197</v>
+        <v>1440</v>
       </c>
       <c r="J317" s="44" t="s">
-        <v>1537</v>
+        <v>1447</v>
       </c>
       <c r="K317" s="10" t="s">
-        <v>1528</v>
+        <v>1452</v>
       </c>
       <c r="L317" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M317" s="28" t="s">
-        <v>2075</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="318" spans="1:14" ht="54.75" customHeight="1">
       <c r="A318" s="47" t="s">
-        <v>1559</v>
+        <v>1498</v>
       </c>
       <c r="B318" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C318" s="45">
         <v>300</v>
       </c>
       <c r="D318" s="43" t="s">
-        <v>1560</v>
+        <v>1499</v>
       </c>
       <c r="E318" s="59" t="s">
-        <v>1561</v>
+        <v>1500</v>
       </c>
       <c r="F318" s="44" t="s">
-        <v>1562</v>
+        <v>1501</v>
       </c>
       <c r="G318" s="66" t="s">
-        <v>1557</v>
+        <v>1502</v>
       </c>
       <c r="H318" s="41" t="s">
-        <v>1563</v>
+        <v>1503</v>
       </c>
       <c r="I318" s="44" t="s">
-        <v>670</v>
+        <v>1304</v>
       </c>
       <c r="J318" s="44" t="s">
-        <v>1551</v>
+        <v>1504</v>
       </c>
       <c r="K318" s="10" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
       <c r="L318" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M318" s="28"/>
+      <c r="M318" s="28" t="s">
+        <v>1800</v>
+      </c>
     </row>
     <row r="319" spans="1:14" ht="54.75" customHeight="1">
       <c r="A319" s="47" t="s">
-        <v>1553</v>
+        <v>1531</v>
       </c>
       <c r="B319" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C319" s="45">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D319" s="43" t="s">
-        <v>1554</v>
+        <v>1532</v>
       </c>
       <c r="E319" s="59" t="s">
-        <v>1555</v>
+        <v>1533</v>
       </c>
       <c r="F319" s="44" t="s">
-        <v>1556</v>
+        <v>1534</v>
       </c>
       <c r="G319" s="66" t="s">
-        <v>1557</v>
+        <v>1535</v>
       </c>
       <c r="H319" s="41" t="s">
-        <v>1558</v>
+        <v>1536</v>
       </c>
       <c r="I319" s="44" t="s">
-        <v>670</v>
+        <v>1197</v>
       </c>
       <c r="J319" s="44" t="s">
-        <v>1552</v>
+        <v>1537</v>
       </c>
       <c r="K319" s="10" t="s">
-        <v>1637</v>
+        <v>1528</v>
       </c>
       <c r="L319" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M319" s="28"/>
+      <c r="M319" s="28" t="s">
+        <v>2075</v>
+      </c>
     </row>
     <row r="320" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A320" s="133" t="s">
-        <v>1544</v>
+      <c r="A320" s="47" t="s">
+        <v>1559</v>
       </c>
       <c r="B320" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C320" s="45">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D320" s="43" t="s">
-        <v>1545</v>
+        <v>1560</v>
       </c>
       <c r="E320" s="59" t="s">
-        <v>1546</v>
+        <v>1561</v>
       </c>
       <c r="F320" s="44" t="s">
-        <v>1547</v>
+        <v>1562</v>
       </c>
       <c r="G320" s="66" t="s">
-        <v>1548</v>
+        <v>1557</v>
       </c>
       <c r="H320" s="41" t="s">
-        <v>1549</v>
+        <v>1563</v>
       </c>
       <c r="I320" s="44" t="s">
         <v>670</v>
       </c>
       <c r="J320" s="44" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="K320" s="10" t="s">
         <v>1637</v>
       </c>
       <c r="L320" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M320" s="28" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M320" s="28"/>
     </row>
     <row r="321" spans="1:14" ht="54.75" customHeight="1">
       <c r="A321" s="47" t="s">
-        <v>1573</v>
+        <v>1553</v>
       </c>
       <c r="B321" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C321" s="45">
         <v>300</v>
       </c>
       <c r="D321" s="43" t="s">
-        <v>1574</v>
+        <v>1554</v>
       </c>
       <c r="E321" s="59" t="s">
-        <v>1575</v>
+        <v>1555</v>
       </c>
       <c r="F321" s="44" t="s">
-        <v>1576</v>
+        <v>1556</v>
       </c>
       <c r="G321" s="66" t="s">
-        <v>1577</v>
+        <v>1557</v>
       </c>
       <c r="H321" s="41" t="s">
-        <v>1578</v>
+        <v>1558</v>
       </c>
       <c r="I321" s="44" t="s">
         <v>670</v>
       </c>
       <c r="J321" s="44" t="s">
-        <v>1579</v>
+        <v>1552</v>
       </c>
       <c r="K321" s="10" t="s">
-        <v>1801</v>
+        <v>1637</v>
       </c>
       <c r="L321" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M321" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M321" s="28"/>
     </row>
     <row r="322" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A322" s="47" t="s">
-        <v>1582</v>
+      <c r="A322" s="133" t="s">
+        <v>1544</v>
       </c>
       <c r="B322" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C322" s="45">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D322" s="43" t="s">
-        <v>1583</v>
+        <v>1545</v>
       </c>
       <c r="E322" s="59" t="s">
-        <v>2223</v>
+        <v>1546</v>
       </c>
       <c r="F322" s="44" t="s">
-        <v>1584</v>
+        <v>1547</v>
       </c>
       <c r="G322" s="66" t="s">
-        <v>1585</v>
+        <v>1548</v>
       </c>
       <c r="H322" s="41" t="s">
-        <v>1586</v>
+        <v>1549</v>
       </c>
       <c r="I322" s="44" t="s">
         <v>670</v>
       </c>
       <c r="J322" s="44" t="s">
-        <v>1581</v>
+        <v>1550</v>
       </c>
       <c r="K322" s="10" t="s">
-        <v>1638</v>
+        <v>1637</v>
       </c>
       <c r="L322" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M322" s="28" t="s">
-        <v>1590</v>
+        <v>1805</v>
+      </c>
+      <c r="N322" s="148" t="s">
+        <v>2633</v>
       </c>
     </row>
     <row r="323" spans="1:14" ht="54.75" customHeight="1">
       <c r="A323" s="47" t="s">
-        <v>1587</v>
+        <v>1573</v>
       </c>
       <c r="B323" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C323" s="45">
         <v>300</v>
       </c>
       <c r="D323" s="43" t="s">
-        <v>1588</v>
+        <v>1574</v>
       </c>
       <c r="E323" s="59" t="s">
-        <v>1555</v>
+        <v>1575</v>
       </c>
       <c r="F323" s="44" t="s">
-        <v>1589</v>
+        <v>1576</v>
       </c>
       <c r="G323" s="66" t="s">
-        <v>1585</v>
+        <v>1577</v>
       </c>
       <c r="H323" s="41" t="s">
-        <v>1558</v>
+        <v>1578</v>
       </c>
       <c r="I323" s="44" t="s">
         <v>670</v>
       </c>
       <c r="J323" s="44" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="K323" s="10" t="s">
-        <v>1638</v>
+        <v>1801</v>
       </c>
       <c r="L323" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M323" s="28"/>
+      <c r="M323" s="28" t="s">
+        <v>2034</v>
+      </c>
     </row>
     <row r="324" spans="1:14" ht="54.75" customHeight="1">
       <c r="A324" s="47" t="s">
-        <v>1678</v>
+        <v>1582</v>
       </c>
       <c r="B324" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C324" s="45">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D324" s="43" t="s">
-        <v>1679</v>
+        <v>1583</v>
       </c>
       <c r="E324" s="59" t="s">
         <v>2223</v>
       </c>
       <c r="F324" s="44" t="s">
-        <v>1680</v>
+        <v>1584</v>
       </c>
       <c r="G324" s="66" t="s">
-        <v>1681</v>
+        <v>1585</v>
       </c>
       <c r="H324" s="41" t="s">
-        <v>1683</v>
+        <v>1586</v>
       </c>
       <c r="I324" s="44" t="s">
         <v>670</v>
       </c>
       <c r="J324" s="44" t="s">
-        <v>1682</v>
+        <v>1581</v>
       </c>
       <c r="K324" s="10" t="s">
-        <v>1837</v>
+        <v>1638</v>
       </c>
       <c r="L324" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M324" s="28" t="s">
-        <v>2073</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="325" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A325" s="133" t="s">
-        <v>1684</v>
+      <c r="A325" s="47" t="s">
+        <v>1587</v>
       </c>
       <c r="B325" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C325" s="45">
         <v>300</v>
       </c>
       <c r="D325" s="43" t="s">
-        <v>1685</v>
+        <v>1588</v>
       </c>
       <c r="E325" s="59" t="s">
-        <v>1687</v>
+        <v>1555</v>
       </c>
       <c r="F325" s="44" t="s">
-        <v>1686</v>
+        <v>1589</v>
       </c>
       <c r="G325" s="66" t="s">
-        <v>1674</v>
+        <v>1585</v>
       </c>
       <c r="H325" s="41" t="s">
-        <v>1689</v>
+        <v>1558</v>
       </c>
       <c r="I325" s="44" t="s">
         <v>670</v>
       </c>
       <c r="J325" s="44" t="s">
-        <v>1688</v>
+        <v>1580</v>
       </c>
       <c r="K325" s="10" t="s">
-        <v>1837</v>
+        <v>1638</v>
       </c>
       <c r="L325" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="M325" s="28" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M325" s="28"/>
     </row>
     <row r="326" spans="1:14" ht="54.75" customHeight="1">
       <c r="A326" s="47" t="s">
-        <v>1725</v>
+        <v>1678</v>
       </c>
       <c r="B326" s="44" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C326" s="45">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D326" s="43" t="s">
-        <v>1726</v>
+        <v>1679</v>
       </c>
       <c r="E326" s="59" t="s">
-        <v>1727</v>
+        <v>2223</v>
       </c>
       <c r="F326" s="44" t="s">
-        <v>1728</v>
+        <v>1680</v>
       </c>
       <c r="G326" s="66" t="s">
-        <v>75</v>
+        <v>1681</v>
       </c>
       <c r="H326" s="41" t="s">
-        <v>1729</v>
+        <v>1683</v>
       </c>
       <c r="I326" s="44" t="s">
-        <v>1730</v>
+        <v>670</v>
       </c>
       <c r="J326" s="44" t="s">
-        <v>1731</v>
+        <v>1682</v>
       </c>
       <c r="K326" s="10" t="s">
-        <v>1838</v>
+        <v>1837</v>
       </c>
       <c r="L326" s="46" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="M326" s="28" t="s">
-        <v>1807</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="327" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A327" s="47" t="s">
-        <v>1762</v>
+      <c r="A327" s="133" t="s">
+        <v>1684</v>
       </c>
       <c r="B327" s="44" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C327" s="45">
         <v>300</v>
       </c>
       <c r="D327" s="43" t="s">
-        <v>1763</v>
+        <v>1685</v>
       </c>
       <c r="E327" s="59" t="s">
-        <v>1764</v>
+        <v>1687</v>
       </c>
       <c r="F327" s="44" t="s">
-        <v>1765</v>
+        <v>1686</v>
       </c>
       <c r="G327" s="66" t="s">
-        <v>1766</v>
+        <v>1674</v>
       </c>
       <c r="H327" s="41" t="s">
-        <v>1768</v>
+        <v>1689</v>
       </c>
       <c r="I327" s="44" t="s">
-        <v>1730</v>
+        <v>670</v>
       </c>
       <c r="J327" s="44" t="s">
-        <v>1767</v>
+        <v>1688</v>
       </c>
       <c r="K327" s="10" t="s">
-        <v>1839</v>
+        <v>1837</v>
       </c>
       <c r="L327" s="46" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="M327" s="28" t="s">
-        <v>2069</v>
+        <v>2150</v>
+      </c>
+      <c r="N327" s="148" t="s">
+        <v>2633</v>
       </c>
     </row>
     <row r="328" spans="1:14" ht="54.75" customHeight="1">
       <c r="A328" s="47" t="s">
-        <v>1769</v>
+        <v>1725</v>
       </c>
       <c r="B328" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C328" s="45">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D328" s="43" t="s">
-        <v>1770</v>
+        <v>1726</v>
       </c>
       <c r="E328" s="59" t="s">
-        <v>1771</v>
+        <v>1727</v>
       </c>
       <c r="F328" s="44" t="s">
-        <v>1772</v>
+        <v>1728</v>
       </c>
       <c r="G328" s="66" t="s">
-        <v>1773</v>
+        <v>75</v>
       </c>
       <c r="H328" s="41" t="s">
-        <v>1775</v>
+        <v>1729</v>
       </c>
       <c r="I328" s="44" t="s">
         <v>1730</v>
       </c>
       <c r="J328" s="44" t="s">
-        <v>1774</v>
+        <v>1731</v>
       </c>
       <c r="K328" s="10" t="s">
-        <v>1840</v>
+        <v>1838</v>
       </c>
       <c r="L328" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M328" s="28" t="s">
-        <v>2148</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="329" spans="1:14" ht="54.75" customHeight="1">
       <c r="A329" s="47" t="s">
-        <v>1776</v>
+        <v>1762</v>
       </c>
       <c r="B329" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C329" s="45">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D329" s="43" t="s">
-        <v>1777</v>
+        <v>1763</v>
       </c>
       <c r="E329" s="59" t="s">
-        <v>1778</v>
+        <v>1764</v>
       </c>
       <c r="F329" s="44" t="s">
-        <v>1779</v>
+        <v>1765</v>
       </c>
       <c r="G329" s="66" t="s">
-        <v>1780</v>
+        <v>1766</v>
       </c>
       <c r="H329" s="41" t="s">
-        <v>1781</v>
+        <v>1768</v>
       </c>
       <c r="I329" s="44" t="s">
         <v>1730</v>
       </c>
       <c r="J329" s="44" t="s">
-        <v>1783</v>
+        <v>1767</v>
       </c>
       <c r="K329" s="10" t="s">
-        <v>1840</v>
+        <v>1839</v>
       </c>
       <c r="L329" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M329" s="28" t="s">
-        <v>1782</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="330" spans="1:14" ht="54.75" customHeight="1">
       <c r="A330" s="47" t="s">
-        <v>1816</v>
+        <v>1769</v>
       </c>
       <c r="B330" s="44" t="s">
-        <v>1830</v>
+        <v>1711</v>
       </c>
       <c r="C330" s="45">
         <v>290</v>
       </c>
       <c r="D330" s="43" t="s">
-        <v>1817</v>
+        <v>1770</v>
       </c>
       <c r="E330" s="59" t="s">
-        <v>1818</v>
+        <v>1771</v>
       </c>
       <c r="F330" s="44" t="s">
-        <v>1819</v>
+        <v>1772</v>
       </c>
       <c r="G330" s="66" t="s">
-        <v>1820</v>
+        <v>1773</v>
       </c>
       <c r="H330" s="41" t="s">
-        <v>1822</v>
+        <v>1775</v>
       </c>
       <c r="I330" s="44" t="s">
-        <v>1835</v>
+        <v>1730</v>
       </c>
       <c r="J330" s="44" t="s">
-        <v>1821</v>
+        <v>1774</v>
       </c>
       <c r="K330" s="10" t="s">
-        <v>1814</v>
+        <v>1840</v>
       </c>
       <c r="L330" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="M330" s="28"/>
+      <c r="M330" s="28" t="s">
+        <v>2148</v>
+      </c>
     </row>
     <row r="331" spans="1:14" ht="54.75" customHeight="1">
       <c r="A331" s="47" t="s">
-        <v>1846</v>
+        <v>1776</v>
       </c>
       <c r="B331" s="44" t="s">
-        <v>1830</v>
+        <v>1711</v>
       </c>
       <c r="C331" s="45">
         <v>290</v>
       </c>
       <c r="D331" s="43" t="s">
-        <v>1847</v>
+        <v>1777</v>
       </c>
       <c r="E331" s="59" t="s">
-        <v>1848</v>
+        <v>1778</v>
       </c>
       <c r="F331" s="44" t="s">
-        <v>1849</v>
+        <v>1779</v>
       </c>
       <c r="G331" s="66" t="s">
-        <v>1850</v>
+        <v>1780</v>
       </c>
       <c r="H331" s="41" t="s">
-        <v>1852</v>
+        <v>1781</v>
       </c>
       <c r="I331" s="44" t="s">
-        <v>1868</v>
+        <v>1730</v>
       </c>
       <c r="J331" s="44" t="s">
-        <v>1851</v>
+        <v>1783</v>
       </c>
       <c r="K331" s="10" t="s">
-        <v>1841</v>
+        <v>1840</v>
       </c>
       <c r="L331" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="M331" s="28"/>
+      <c r="M331" s="28" t="s">
+        <v>1782</v>
+      </c>
     </row>
     <row r="332" spans="1:14" ht="54.75" customHeight="1">
       <c r="A332" s="47" t="s">
-        <v>1861</v>
+        <v>1816</v>
       </c>
       <c r="B332" s="44" t="s">
         <v>1830</v>
       </c>
       <c r="C332" s="45">
         <v>290</v>
       </c>
       <c r="D332" s="43" t="s">
-        <v>1831</v>
+        <v>1817</v>
       </c>
       <c r="E332" s="59" t="s">
-        <v>1832</v>
+        <v>1818</v>
       </c>
       <c r="F332" s="44" t="s">
-        <v>1833</v>
+        <v>1819</v>
       </c>
       <c r="G332" s="66" t="s">
-        <v>1323</v>
+        <v>1820</v>
       </c>
       <c r="H332" s="41" t="s">
-        <v>1834</v>
+        <v>1822</v>
       </c>
       <c r="I332" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J332" s="44" t="s">
-        <v>1836</v>
+        <v>1821</v>
       </c>
       <c r="K332" s="10" t="s">
-        <v>1841</v>
+        <v>1814</v>
       </c>
       <c r="L332" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M332" s="28"/>
     </row>
     <row r="333" spans="1:14" ht="54.75" customHeight="1">
       <c r="A333" s="47" t="s">
-        <v>1878</v>
+        <v>1846</v>
       </c>
       <c r="B333" s="44" t="s">
-        <v>14</v>
+        <v>1830</v>
       </c>
       <c r="C333" s="45">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D333" s="43" t="s">
-        <v>1879</v>
+        <v>1847</v>
       </c>
       <c r="E333" s="59" t="s">
-        <v>1880</v>
+        <v>1848</v>
       </c>
       <c r="F333" s="44" t="s">
-        <v>1881</v>
+        <v>1849</v>
       </c>
       <c r="G333" s="66" t="s">
-        <v>1882</v>
+        <v>1850</v>
       </c>
       <c r="H333" s="41" t="s">
-        <v>1883</v>
+        <v>1852</v>
       </c>
       <c r="I333" s="44" t="s">
-        <v>1835</v>
+        <v>1868</v>
       </c>
       <c r="J333" s="44" t="s">
-        <v>1869</v>
+        <v>1851</v>
       </c>
       <c r="K333" s="10" t="s">
-        <v>1871</v>
+        <v>1841</v>
       </c>
       <c r="L333" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="M333" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M333" s="28"/>
     </row>
     <row r="334" spans="1:14" ht="54.75" customHeight="1">
       <c r="A334" s="47" t="s">
-        <v>1873</v>
+        <v>1861</v>
       </c>
       <c r="B334" s="44" t="s">
-        <v>14</v>
+        <v>1830</v>
       </c>
       <c r="C334" s="45">
         <v>290</v>
       </c>
       <c r="D334" s="43" t="s">
-        <v>1874</v>
+        <v>1831</v>
       </c>
       <c r="E334" s="59" t="s">
-        <v>1875</v>
+        <v>1832</v>
       </c>
       <c r="F334" s="44" t="s">
-        <v>1876</v>
+        <v>1833</v>
       </c>
       <c r="G334" s="66" t="s">
-        <v>1866</v>
+        <v>1323</v>
       </c>
       <c r="H334" s="41" t="s">
-        <v>1877</v>
+        <v>1834</v>
       </c>
       <c r="I334" s="44" t="s">
-        <v>1868</v>
+        <v>1835</v>
       </c>
       <c r="J334" s="44" t="s">
-        <v>2209</v>
+        <v>1836</v>
       </c>
       <c r="K334" s="10" t="s">
-        <v>1871</v>
+        <v>1841</v>
       </c>
       <c r="L334" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="M334" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M334" s="28"/>
     </row>
     <row r="335" spans="1:14" ht="54.75" customHeight="1">
       <c r="A335" s="47" t="s">
-        <v>1862</v>
+        <v>1878</v>
       </c>
       <c r="B335" s="44" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C335" s="45">
         <v>300</v>
       </c>
       <c r="D335" s="43" t="s">
-        <v>1863</v>
+        <v>1879</v>
       </c>
       <c r="E335" s="59" t="s">
-        <v>1864</v>
+        <v>1880</v>
       </c>
       <c r="F335" s="44" t="s">
-        <v>1865</v>
+        <v>1881</v>
       </c>
       <c r="G335" s="66" t="s">
-        <v>1866</v>
+        <v>1882</v>
       </c>
       <c r="H335" s="41" t="s">
-        <v>1867</v>
+        <v>1883</v>
       </c>
       <c r="I335" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J335" s="44" t="s">
-        <v>1870</v>
+        <v>1869</v>
       </c>
       <c r="K335" s="10" t="s">
         <v>1871</v>
       </c>
       <c r="L335" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="M335" s="28"/>
+      <c r="M335" s="28" t="s">
+        <v>2073</v>
+      </c>
     </row>
     <row r="336" spans="1:14" ht="54.75" customHeight="1">
       <c r="A336" s="47" t="s">
-        <v>1886</v>
+        <v>1873</v>
       </c>
       <c r="B336" s="44" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C336" s="45">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D336" s="43" t="s">
-        <v>1887</v>
+        <v>1874</v>
       </c>
       <c r="E336" s="59" t="s">
-        <v>1888</v>
+        <v>1875</v>
       </c>
       <c r="F336" s="44" t="s">
-        <v>1889</v>
+        <v>1876</v>
       </c>
       <c r="G336" s="66" t="s">
-        <v>314</v>
+        <v>1866</v>
       </c>
       <c r="H336" s="41" t="s">
-        <v>1892</v>
+        <v>1877</v>
       </c>
       <c r="I336" s="44" t="s">
-        <v>1835</v>
+        <v>1868</v>
       </c>
       <c r="J336" s="44" t="s">
-        <v>1891</v>
+        <v>2209</v>
       </c>
       <c r="K336" s="10" t="s">
-        <v>1890</v>
+        <v>1871</v>
       </c>
       <c r="L336" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M336" s="28" t="s">
-        <v>2073</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="337" spans="1:14" ht="54.75" customHeight="1">
       <c r="A337" s="47" t="s">
-        <v>2011</v>
+        <v>1862</v>
       </c>
       <c r="B337" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C337" s="45">
         <v>300</v>
       </c>
       <c r="D337" s="43" t="s">
-        <v>2012</v>
+        <v>1863</v>
       </c>
       <c r="E337" s="59" t="s">
-        <v>2013</v>
+        <v>1864</v>
       </c>
       <c r="F337" s="44" t="s">
-        <v>2014</v>
+        <v>1865</v>
       </c>
       <c r="G337" s="66" t="s">
-        <v>2015</v>
+        <v>1866</v>
       </c>
       <c r="H337" s="41" t="s">
-        <v>2021</v>
+        <v>1867</v>
       </c>
       <c r="I337" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J337" s="44" t="s">
-        <v>2016</v>
+        <v>1870</v>
       </c>
       <c r="K337" s="10" t="s">
-        <v>2019</v>
+        <v>1871</v>
       </c>
       <c r="L337" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="M337" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M337" s="28"/>
     </row>
     <row r="338" spans="1:14" ht="54.75" customHeight="1">
       <c r="A338" s="47" t="s">
-        <v>2028</v>
+        <v>1886</v>
       </c>
       <c r="B338" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C338" s="45">
         <v>300</v>
       </c>
       <c r="D338" s="43" t="s">
-        <v>2029</v>
+        <v>1887</v>
       </c>
       <c r="E338" s="59" t="s">
-        <v>2030</v>
+        <v>1888</v>
       </c>
       <c r="F338" s="44" t="s">
-        <v>2032</v>
+        <v>1889</v>
       </c>
       <c r="G338" s="66" t="s">
-        <v>2031</v>
+        <v>314</v>
       </c>
       <c r="H338" s="41" t="s">
-        <v>2033</v>
+        <v>1892</v>
       </c>
       <c r="I338" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J338" s="44" t="s">
-        <v>2017</v>
+        <v>1891</v>
       </c>
       <c r="K338" s="10" t="s">
-        <v>2019</v>
+        <v>1890</v>
       </c>
       <c r="L338" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="M338" s="28"/>
+      <c r="M338" s="28" t="s">
+        <v>2073</v>
+      </c>
     </row>
     <row r="339" spans="1:14" ht="54.75" customHeight="1">
       <c r="A339" s="47" t="s">
-        <v>2035</v>
+        <v>2011</v>
       </c>
       <c r="B339" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C339" s="45">
         <v>300</v>
       </c>
       <c r="D339" s="43" t="s">
-        <v>2036</v>
+        <v>2012</v>
       </c>
       <c r="E339" s="59" t="s">
-        <v>2037</v>
+        <v>2013</v>
       </c>
       <c r="F339" s="44" t="s">
-        <v>2038</v>
+        <v>2014</v>
       </c>
       <c r="G339" s="66" t="s">
-        <v>2039</v>
+        <v>2015</v>
       </c>
       <c r="H339" s="41" t="s">
-        <v>2055</v>
+        <v>2021</v>
       </c>
       <c r="I339" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J339" s="44" t="s">
-        <v>2049</v>
+        <v>2016</v>
       </c>
       <c r="K339" s="10" t="s">
-        <v>2040</v>
+        <v>2019</v>
       </c>
       <c r="L339" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="M339" s="28"/>
+      <c r="M339" s="28" t="s">
+        <v>2020</v>
+      </c>
     </row>
     <row r="340" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A340" s="6" t="s">
-        <v>2079</v>
+      <c r="A340" s="47" t="s">
+        <v>2028</v>
       </c>
       <c r="B340" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C340" s="45">
-        <v>310</v>
-[...8 lines deleted...]
-        <v>2082</v>
+        <v>300</v>
+      </c>
+      <c r="D340" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E340" s="59" t="s">
+        <v>2030</v>
+      </c>
+      <c r="F340" s="44" t="s">
+        <v>2032</v>
       </c>
       <c r="G340" s="66" t="s">
-        <v>314</v>
+        <v>2031</v>
       </c>
       <c r="H340" s="41" t="s">
-        <v>2083</v>
+        <v>2033</v>
       </c>
       <c r="I340" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J340" s="44" t="s">
-        <v>2084</v>
+        <v>2017</v>
       </c>
       <c r="K340" s="10" t="s">
-        <v>2085</v>
+        <v>2019</v>
       </c>
       <c r="L340" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="M340" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M340" s="28"/>
     </row>
     <row r="341" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A341" s="6" t="s">
-        <v>2101</v>
+      <c r="A341" s="47" t="s">
+        <v>2035</v>
       </c>
       <c r="B341" s="44" t="s">
-        <v>14</v>
+        <v>1711</v>
       </c>
       <c r="C341" s="45">
-        <v>290</v>
-[...8 lines deleted...]
-        <v>2104</v>
+        <v>300</v>
+      </c>
+      <c r="D341" s="43" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E341" s="59" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F341" s="44" t="s">
+        <v>2038</v>
       </c>
       <c r="G341" s="66" t="s">
-        <v>2105</v>
+        <v>2039</v>
       </c>
       <c r="H341" s="41" t="s">
-        <v>2106</v>
+        <v>2055</v>
       </c>
       <c r="I341" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J341" s="44" t="s">
-        <v>2107</v>
+        <v>2049</v>
       </c>
       <c r="K341" s="10" t="s">
-        <v>2108</v>
+        <v>2040</v>
       </c>
       <c r="L341" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="M341" s="6"/>
+      <c r="M341" s="28"/>
     </row>
     <row r="342" spans="1:14" ht="54.75" customHeight="1">
       <c r="A342" s="6" t="s">
-        <v>2175</v>
+        <v>2079</v>
       </c>
       <c r="B342" s="44" t="s">
-        <v>14</v>
+        <v>1711</v>
       </c>
       <c r="C342" s="45">
         <v>310</v>
       </c>
       <c r="D342" s="60" t="s">
-        <v>2177</v>
+        <v>2080</v>
       </c>
       <c r="E342" s="6" t="s">
-        <v>2179</v>
+        <v>2081</v>
       </c>
       <c r="F342" s="81" t="s">
-        <v>2180</v>
+        <v>2082</v>
       </c>
       <c r="G342" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H342" s="41" t="s">
-        <v>2181</v>
+        <v>2083</v>
       </c>
       <c r="I342" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J342" s="44" t="s">
-        <v>2172</v>
+        <v>2084</v>
       </c>
       <c r="K342" s="10" t="s">
-        <v>2174</v>
+        <v>2085</v>
       </c>
       <c r="L342" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="M342" s="6"/>
+      <c r="M342" s="28" t="s">
+        <v>2152</v>
+      </c>
     </row>
     <row r="343" spans="1:14" ht="54.75" customHeight="1">
       <c r="A343" s="6" t="s">
-        <v>2176</v>
+        <v>2101</v>
       </c>
       <c r="B343" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C343" s="45">
         <v>290</v>
       </c>
       <c r="D343" s="60" t="s">
-        <v>2183</v>
+        <v>2102</v>
       </c>
       <c r="E343" s="6" t="s">
-        <v>2184</v>
+        <v>2103</v>
       </c>
       <c r="F343" s="81" t="s">
-        <v>2185</v>
+        <v>2104</v>
       </c>
       <c r="G343" s="66" t="s">
-        <v>314</v>
+        <v>2105</v>
       </c>
       <c r="H343" s="41" t="s">
-        <v>2182</v>
+        <v>2106</v>
       </c>
       <c r="I343" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J343" s="44" t="s">
-        <v>2173</v>
+        <v>2107</v>
       </c>
       <c r="K343" s="10" t="s">
-        <v>2174</v>
+        <v>2108</v>
       </c>
       <c r="L343" s="46" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M343" s="6"/>
     </row>
     <row r="344" spans="1:14" ht="54.75" customHeight="1">
       <c r="A344" s="6" t="s">
-        <v>2191</v>
+        <v>2175</v>
       </c>
       <c r="B344" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C344" s="45">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="D344" s="60" t="s">
-        <v>2192</v>
+        <v>2177</v>
       </c>
       <c r="E344" s="6" t="s">
-        <v>2193</v>
+        <v>2179</v>
       </c>
       <c r="F344" s="81" t="s">
-        <v>1735</v>
+        <v>2180</v>
       </c>
       <c r="G344" s="66" t="s">
-        <v>1135</v>
+        <v>314</v>
       </c>
       <c r="H344" s="41" t="s">
-        <v>2194</v>
+        <v>2181</v>
       </c>
       <c r="I344" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J344" s="44" t="s">
-        <v>2196</v>
+        <v>2172</v>
       </c>
       <c r="K344" s="10" t="s">
-        <v>2190</v>
+        <v>2174</v>
       </c>
       <c r="L344" s="46" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M344" s="6"/>
     </row>
     <row r="345" spans="1:14" ht="54.75" customHeight="1">
       <c r="A345" s="6" t="s">
-        <v>2199</v>
+        <v>2176</v>
       </c>
       <c r="B345" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C345" s="45">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="D345" s="60" t="s">
-        <v>2200</v>
+        <v>2183</v>
       </c>
       <c r="E345" s="6" t="s">
-        <v>2201</v>
+        <v>2184</v>
       </c>
       <c r="F345" s="81" t="s">
-        <v>1735</v>
+        <v>2185</v>
       </c>
       <c r="G345" s="66" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H345" s="41" t="s">
-        <v>2198</v>
+        <v>2182</v>
       </c>
       <c r="I345" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J345" s="44" t="s">
-        <v>2197</v>
+        <v>2173</v>
       </c>
       <c r="K345" s="10" t="s">
-        <v>2190</v>
+        <v>2174</v>
       </c>
       <c r="L345" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M345" s="6"/>
     </row>
     <row r="346" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A346" s="28" t="s">
-[...5 lines deleted...]
-      <c r="C346" s="67">
+      <c r="A346" s="6" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B346" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C346" s="45">
+        <v>300</v>
+      </c>
+      <c r="D346" s="60" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E346" s="6" t="s">
+        <v>2193</v>
+      </c>
+      <c r="F346" s="81" t="s">
+        <v>1735</v>
+      </c>
+      <c r="G346" s="66" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H346" s="41" t="s">
+        <v>2194</v>
+      </c>
+      <c r="I346" s="44" t="s">
+        <v>1835</v>
+      </c>
+      <c r="J346" s="44" t="s">
+        <v>2196</v>
+      </c>
+      <c r="K346" s="10" t="s">
+        <v>2190</v>
+      </c>
+      <c r="L346" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="M346" s="6"/>
+    </row>
+    <row r="347" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A347" s="6" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B347" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C347" s="45">
         <v>310</v>
       </c>
-      <c r="D346" s="60" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="D347" s="60" t="s">
-        <v>2212</v>
+        <v>2200</v>
       </c>
       <c r="E347" s="6" t="s">
-        <v>2213</v>
+        <v>2201</v>
       </c>
       <c r="F347" s="81" t="s">
-        <v>2214</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>1735</v>
+      </c>
+      <c r="G347" s="66" t="s">
+        <v>229</v>
       </c>
       <c r="H347" s="41" t="s">
-        <v>2215</v>
-[...11 lines deleted...]
-        <v>32</v>
+        <v>2198</v>
+      </c>
+      <c r="I347" s="44" t="s">
+        <v>1835</v>
+      </c>
+      <c r="J347" s="44" t="s">
+        <v>2197</v>
+      </c>
+      <c r="K347" s="10" t="s">
+        <v>2190</v>
+      </c>
+      <c r="L347" s="46" t="s">
+        <v>22</v>
       </c>
       <c r="M347" s="6"/>
     </row>
     <row r="348" spans="1:14" ht="54.75" customHeight="1">
       <c r="A348" s="28" t="s">
-        <v>2217</v>
+        <v>2202</v>
       </c>
       <c r="B348" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C348" s="67">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="D348" s="60" t="s">
-        <v>2218</v>
+        <v>2203</v>
       </c>
       <c r="E348" s="6" t="s">
-        <v>2219</v>
+        <v>2204</v>
       </c>
       <c r="F348" s="81" t="s">
-        <v>2220</v>
+        <v>2205</v>
       </c>
       <c r="G348" s="6" t="s">
-        <v>229</v>
+        <v>1135</v>
       </c>
       <c r="H348" s="41" t="s">
-        <v>2221</v>
+        <v>2210</v>
       </c>
       <c r="I348" s="52" t="s">
-        <v>1835</v>
+        <v>2206</v>
       </c>
       <c r="J348" s="41" t="s">
-        <v>2222</v>
+        <v>2207</v>
       </c>
       <c r="K348" s="53" t="s">
         <v>2208</v>
       </c>
       <c r="L348" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M348" s="6"/>
+      <c r="M348" s="28" t="s">
+        <v>2371</v>
+      </c>
     </row>
     <row r="349" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A349" s="139" t="s">
-        <v>2248</v>
+      <c r="A349" s="28" t="s">
+        <v>2211</v>
       </c>
       <c r="B349" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C349" s="67">
         <v>300</v>
       </c>
       <c r="D349" s="60" t="s">
-        <v>2249</v>
+        <v>2212</v>
       </c>
       <c r="E349" s="6" t="s">
-        <v>2250</v>
+        <v>2213</v>
       </c>
       <c r="F349" s="81" t="s">
-        <v>1193</v>
+        <v>2214</v>
       </c>
       <c r="G349" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="H349" s="41" t="s">
-        <v>2251</v>
+        <v>2215</v>
       </c>
       <c r="I349" s="52" t="s">
-        <v>1835</v>
+        <v>2206</v>
       </c>
       <c r="J349" s="41" t="s">
-        <v>2252</v>
+        <v>2216</v>
       </c>
       <c r="K349" s="53" t="s">
-        <v>2253</v>
+        <v>2208</v>
       </c>
       <c r="L349" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M349" s="6"/>
-      <c r="N349" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="350" spans="1:14" ht="54.75" customHeight="1">
       <c r="A350" s="28" t="s">
-        <v>2254</v>
+        <v>2217</v>
       </c>
       <c r="B350" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C350" s="67">
         <v>300</v>
       </c>
       <c r="D350" s="60" t="s">
-        <v>2255</v>
+        <v>2218</v>
       </c>
       <c r="E350" s="6" t="s">
-        <v>1555</v>
+        <v>2219</v>
       </c>
       <c r="F350" s="81" t="s">
-        <v>1749</v>
+        <v>2220</v>
       </c>
       <c r="G350" s="6" t="s">
-        <v>133</v>
+        <v>229</v>
       </c>
       <c r="H350" s="41" t="s">
-        <v>2256</v>
+        <v>2221</v>
       </c>
       <c r="I350" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J350" s="41" t="s">
-        <v>2257</v>
+        <v>2222</v>
       </c>
       <c r="K350" s="53" t="s">
-        <v>2253</v>
+        <v>2208</v>
       </c>
       <c r="L350" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M350" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M350" s="6"/>
     </row>
     <row r="351" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A351" s="28" t="s">
-        <v>2264</v>
+      <c r="A351" s="139" t="s">
+        <v>2248</v>
       </c>
       <c r="B351" s="14" t="s">
-        <v>2313</v>
+        <v>1468</v>
       </c>
       <c r="C351" s="67">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D351" s="60" t="s">
-        <v>2265</v>
+        <v>2249</v>
       </c>
       <c r="E351" s="6" t="s">
-        <v>2266</v>
+        <v>2250</v>
       </c>
       <c r="F351" s="81" t="s">
-        <v>2267</v>
+        <v>1193</v>
       </c>
       <c r="G351" s="6" t="s">
-        <v>133</v>
+        <v>1135</v>
       </c>
       <c r="H351" s="41" t="s">
-        <v>2268</v>
+        <v>2251</v>
       </c>
       <c r="I351" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J351" s="41" t="s">
-        <v>2262</v>
+        <v>2252</v>
       </c>
       <c r="K351" s="53" t="s">
-        <v>2263</v>
+        <v>2253</v>
       </c>
       <c r="L351" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M351" s="6"/>
+      <c r="N351" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="352" spans="1:14" ht="54.75" customHeight="1">
       <c r="A352" s="28" t="s">
-        <v>2312</v>
+        <v>2254</v>
       </c>
       <c r="B352" s="14" t="s">
-        <v>2313</v>
+        <v>1468</v>
       </c>
       <c r="C352" s="67">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D352" s="60" t="s">
-        <v>2314</v>
+        <v>2255</v>
       </c>
       <c r="E352" s="6" t="s">
-        <v>2315</v>
+        <v>1555</v>
       </c>
       <c r="F352" s="81" t="s">
-        <v>2316</v>
+        <v>1749</v>
       </c>
       <c r="G352" s="6" t="s">
         <v>133</v>
       </c>
       <c r="H352" s="41" t="s">
-        <v>2319</v>
+        <v>2256</v>
       </c>
       <c r="I352" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J352" s="41" t="s">
-        <v>2317</v>
+        <v>2257</v>
       </c>
       <c r="K352" s="53" t="s">
-        <v>2318</v>
+        <v>2253</v>
       </c>
       <c r="L352" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M352" s="6"/>
+      <c r="M352" s="28" t="s">
+        <v>2791</v>
+      </c>
     </row>
     <row r="353" spans="1:13" ht="54.75" customHeight="1">
       <c r="A353" s="28" t="s">
-        <v>2332</v>
+        <v>2264</v>
       </c>
       <c r="B353" s="14" t="s">
-        <v>1468</v>
+        <v>2313</v>
       </c>
       <c r="C353" s="67">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D353" s="60" t="s">
-        <v>2333</v>
+        <v>2265</v>
       </c>
       <c r="E353" s="6" t="s">
-        <v>2334</v>
+        <v>2266</v>
       </c>
       <c r="F353" s="81" t="s">
-        <v>2335</v>
+        <v>2267</v>
       </c>
       <c r="G353" s="6" t="s">
         <v>133</v>
       </c>
       <c r="H353" s="41" t="s">
-        <v>2337</v>
+        <v>2268</v>
       </c>
       <c r="I353" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J353" s="41" t="s">
-        <v>2336</v>
+        <v>2262</v>
       </c>
       <c r="K353" s="53" t="s">
-        <v>2338</v>
+        <v>2263</v>
       </c>
       <c r="L353" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M353" s="6"/>
     </row>
     <row r="354" spans="1:13" ht="54.75" customHeight="1">
       <c r="A354" s="28" t="s">
-        <v>2379</v>
+        <v>2312</v>
       </c>
       <c r="B354" s="14" t="s">
-        <v>1468</v>
+        <v>2313</v>
       </c>
       <c r="C354" s="67">
         <v>310</v>
       </c>
       <c r="D354" s="60" t="s">
-        <v>2381</v>
+        <v>2314</v>
       </c>
       <c r="E354" s="6" t="s">
-        <v>2380</v>
+        <v>2315</v>
       </c>
       <c r="F354" s="81" t="s">
-        <v>1403</v>
+        <v>2316</v>
       </c>
       <c r="G354" s="6" t="s">
-        <v>314</v>
+        <v>133</v>
       </c>
       <c r="H354" s="41" t="s">
-        <v>2382</v>
+        <v>2319</v>
       </c>
       <c r="I354" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J354" s="41" t="s">
-        <v>2383</v>
+        <v>2317</v>
       </c>
       <c r="K354" s="53" t="s">
-        <v>2384</v>
+        <v>2318</v>
       </c>
       <c r="L354" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M354" s="6"/>
     </row>
     <row r="355" spans="1:13" ht="54.75" customHeight="1">
       <c r="A355" s="28" t="s">
-        <v>2442</v>
+        <v>2332</v>
       </c>
       <c r="B355" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C355" s="67">
         <v>320</v>
       </c>
       <c r="D355" s="60" t="s">
-        <v>2443</v>
+        <v>2333</v>
       </c>
       <c r="E355" s="6" t="s">
-        <v>2444</v>
+        <v>2334</v>
       </c>
       <c r="F355" s="81" t="s">
-        <v>2445</v>
+        <v>2335</v>
       </c>
       <c r="G355" s="6" t="s">
-        <v>314</v>
+        <v>133</v>
       </c>
       <c r="H355" s="41" t="s">
-        <v>2446</v>
+        <v>2337</v>
       </c>
       <c r="I355" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J355" s="41" t="s">
-        <v>2447</v>
+        <v>2336</v>
       </c>
       <c r="K355" s="53" t="s">
-        <v>2448</v>
+        <v>2338</v>
       </c>
       <c r="L355" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M355" s="6"/>
     </row>
     <row r="356" spans="1:13" ht="54.75" customHeight="1">
       <c r="A356" s="28" t="s">
-        <v>2483</v>
+        <v>2379</v>
       </c>
       <c r="B356" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C356" s="67">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="D356" s="60" t="s">
-        <v>2484</v>
+        <v>2381</v>
       </c>
       <c r="E356" s="6" t="s">
-        <v>2485</v>
+        <v>2380</v>
       </c>
       <c r="F356" s="81" t="s">
-        <v>2220</v>
+        <v>1403</v>
       </c>
       <c r="G356" s="6" t="s">
         <v>314</v>
       </c>
       <c r="H356" s="41" t="s">
-        <v>2486</v>
+        <v>2382</v>
       </c>
       <c r="I356" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J356" s="41" t="s">
-        <v>2487</v>
+        <v>2383</v>
       </c>
       <c r="K356" s="53" t="s">
-        <v>2488</v>
+        <v>2384</v>
       </c>
       <c r="L356" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M356" s="6"/>
     </row>
     <row r="357" spans="1:13" ht="54.75" customHeight="1">
       <c r="A357" s="28" t="s">
-        <v>2506</v>
+        <v>2442</v>
       </c>
       <c r="B357" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C357" s="67">
         <v>320</v>
       </c>
       <c r="D357" s="60" t="s">
-        <v>2505</v>
+        <v>2443</v>
       </c>
       <c r="E357" s="6" t="s">
-        <v>2507</v>
+        <v>2444</v>
       </c>
       <c r="F357" s="81" t="s">
-        <v>2508</v>
+        <v>2445</v>
       </c>
       <c r="G357" s="6" t="s">
         <v>314</v>
       </c>
       <c r="H357" s="41" t="s">
-        <v>2509</v>
+        <v>2446</v>
       </c>
       <c r="I357" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J357" s="41" t="s">
-        <v>2510</v>
+        <v>2447</v>
       </c>
       <c r="K357" s="53" t="s">
-        <v>2511</v>
+        <v>2448</v>
       </c>
       <c r="L357" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M357" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M357" s="6"/>
     </row>
     <row r="358" spans="1:13" ht="54.75" customHeight="1">
       <c r="A358" s="28" t="s">
-        <v>2617</v>
+        <v>2483</v>
       </c>
       <c r="B358" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C358" s="67">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="D358" s="60" t="s">
-        <v>2618</v>
+        <v>2484</v>
       </c>
       <c r="E358" s="6" t="s">
-        <v>2619</v>
+        <v>2485</v>
       </c>
       <c r="F358" s="81" t="s">
-        <v>1193</v>
+        <v>2220</v>
       </c>
       <c r="G358" s="6" t="s">
-        <v>2611</v>
+        <v>314</v>
       </c>
       <c r="H358" s="41" t="s">
-        <v>2620</v>
+        <v>2486</v>
       </c>
       <c r="I358" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J358" s="41" t="s">
-        <v>2615</v>
+        <v>2487</v>
       </c>
       <c r="K358" s="53" t="s">
-        <v>2616</v>
+        <v>2488</v>
       </c>
       <c r="L358" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M358" s="6"/>
     </row>
     <row r="359" spans="1:13" ht="54.75" customHeight="1">
       <c r="A359" s="28" t="s">
-        <v>2635</v>
+        <v>2506</v>
       </c>
       <c r="B359" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C359" s="67">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D359" s="60" t="s">
-        <v>2636</v>
+        <v>2505</v>
       </c>
       <c r="E359" s="6" t="s">
-        <v>2637</v>
+        <v>2507</v>
       </c>
       <c r="F359" s="81" t="s">
-        <v>2638</v>
+        <v>2508</v>
       </c>
       <c r="G359" s="6" t="s">
-        <v>2611</v>
+        <v>314</v>
       </c>
       <c r="H359" s="41" t="s">
-        <v>2639</v>
+        <v>2509</v>
       </c>
       <c r="I359" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J359" s="41" t="s">
-        <v>2634</v>
+        <v>2510</v>
       </c>
       <c r="K359" s="53" t="s">
-        <v>2640</v>
+        <v>2511</v>
       </c>
       <c r="L359" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M359" s="6" t="s">
-        <v>3037</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="360" spans="1:13" ht="54.75" customHeight="1">
       <c r="A360" s="28" t="s">
-        <v>2647</v>
+        <v>2617</v>
       </c>
       <c r="B360" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C360" s="67">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D360" s="60" t="s">
-        <v>2649</v>
+        <v>2618</v>
       </c>
       <c r="E360" s="6" t="s">
-        <v>2650</v>
+        <v>2619</v>
       </c>
       <c r="F360" s="81" t="s">
-        <v>2607</v>
+        <v>1193</v>
       </c>
       <c r="G360" s="6" t="s">
         <v>2611</v>
       </c>
       <c r="H360" s="41" t="s">
-        <v>2651</v>
+        <v>2620</v>
       </c>
       <c r="I360" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J360" s="41" t="s">
-        <v>2668</v>
+        <v>2615</v>
       </c>
       <c r="K360" s="53" t="s">
-        <v>2648</v>
+        <v>2616</v>
       </c>
       <c r="L360" s="54" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M360" s="6"/>
     </row>
     <row r="361" spans="1:13" ht="54.75" customHeight="1">
       <c r="A361" s="28" t="s">
-        <v>2665</v>
+        <v>2635</v>
       </c>
       <c r="B361" s="14" t="s">
-        <v>14</v>
+        <v>1468</v>
       </c>
       <c r="C361" s="67">
         <v>330</v>
       </c>
       <c r="D361" s="60" t="s">
-        <v>2666</v>
+        <v>2636</v>
       </c>
       <c r="E361" s="6" t="s">
-        <v>2667</v>
+        <v>2637</v>
       </c>
       <c r="F361" s="81" t="s">
-        <v>137</v>
+        <v>2638</v>
       </c>
       <c r="G361" s="6" t="s">
-        <v>229</v>
+        <v>2611</v>
       </c>
       <c r="H361" s="41" t="s">
-        <v>2671</v>
+        <v>2639</v>
       </c>
       <c r="I361" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J361" s="41" t="s">
-        <v>2670</v>
+        <v>2634</v>
       </c>
       <c r="K361" s="53" t="s">
-        <v>2669</v>
+        <v>2640</v>
       </c>
       <c r="L361" s="54" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="M361" s="6"/>
+        <v>32</v>
+      </c>
+      <c r="M361" s="6" t="s">
+        <v>3037</v>
+      </c>
     </row>
     <row r="362" spans="1:13" ht="54.75" customHeight="1">
       <c r="A362" s="28" t="s">
-        <v>2675</v>
+        <v>2647</v>
       </c>
       <c r="B362" s="14" t="s">
-        <v>14</v>
+        <v>1468</v>
       </c>
       <c r="C362" s="67">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="D362" s="60" t="s">
-        <v>2677</v>
+        <v>2649</v>
       </c>
       <c r="E362" s="6" t="s">
-        <v>2676</v>
+        <v>2650</v>
       </c>
       <c r="F362" s="81" t="s">
-        <v>1193</v>
+        <v>2607</v>
+      </c>
+      <c r="G362" s="6" t="s">
+        <v>2611</v>
       </c>
       <c r="H362" s="41" t="s">
-        <v>2680</v>
+        <v>2651</v>
       </c>
       <c r="I362" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J362" s="41" t="s">
-        <v>2678</v>
+        <v>2668</v>
       </c>
       <c r="K362" s="53" t="s">
-        <v>2679</v>
+        <v>2648</v>
       </c>
       <c r="L362" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M362" s="6"/>
     </row>
     <row r="363" spans="1:13" ht="54.75" customHeight="1">
       <c r="A363" s="28" t="s">
-        <v>2726</v>
+        <v>2665</v>
       </c>
       <c r="B363" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C363" s="67">
         <v>330</v>
       </c>
       <c r="D363" s="60" t="s">
-        <v>2725</v>
+        <v>2666</v>
       </c>
       <c r="E363" s="6" t="s">
-        <v>2727</v>
-[...2 lines deleted...]
-        <v>2728</v>
+        <v>2667</v>
+      </c>
+      <c r="F363" s="81" t="s">
+        <v>137</v>
       </c>
       <c r="G363" s="6" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="H363" s="41" t="s">
-        <v>2731</v>
+        <v>2671</v>
       </c>
       <c r="I363" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J363" s="41" t="s">
-        <v>2729</v>
+        <v>2670</v>
       </c>
       <c r="K363" s="53" t="s">
-        <v>2730</v>
+        <v>2669</v>
       </c>
       <c r="L363" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M363" s="6"/>
     </row>
     <row r="364" spans="1:13" ht="54.75" customHeight="1">
       <c r="A364" s="28" t="s">
-        <v>2745</v>
+        <v>2675</v>
       </c>
       <c r="B364" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C364" s="67">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D364" s="60" t="s">
-        <v>2747</v>
+        <v>2677</v>
       </c>
       <c r="E364" s="6" t="s">
-        <v>2727</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>2676</v>
+      </c>
+      <c r="F364" s="81" t="s">
+        <v>1193</v>
       </c>
       <c r="H364" s="41" t="s">
-        <v>2731</v>
+        <v>2680</v>
       </c>
       <c r="I364" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J364" s="41" t="s">
-        <v>2738</v>
+        <v>2678</v>
       </c>
       <c r="K364" s="53" t="s">
-        <v>2740</v>
+        <v>2679</v>
       </c>
       <c r="L364" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M364" s="6"/>
     </row>
     <row r="365" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A365" s="135" t="s">
-        <v>2746</v>
+      <c r="A365" s="28" t="s">
+        <v>2726</v>
       </c>
       <c r="B365" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C365" s="67">
-        <v>350</v>
+        <v>330</v>
       </c>
       <c r="D365" s="60" t="s">
-        <v>2743</v>
+        <v>2725</v>
       </c>
       <c r="E365" s="6" t="s">
-        <v>2741</v>
+        <v>2727</v>
       </c>
       <c r="F365" s="129" t="s">
-        <v>2742</v>
+        <v>2728</v>
       </c>
       <c r="G365" s="6" t="s">
-        <v>2744</v>
+        <v>314</v>
       </c>
       <c r="H365" s="41" t="s">
         <v>2731</v>
       </c>
       <c r="I365" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J365" s="41" t="s">
-        <v>2739</v>
+        <v>2729</v>
       </c>
       <c r="K365" s="53" t="s">
-        <v>2740</v>
+        <v>2730</v>
       </c>
       <c r="L365" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M365" s="6"/>
     </row>
     <row r="366" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A366" s="135" t="s">
-        <v>2754</v>
+      <c r="A366" s="28" t="s">
+        <v>2745</v>
       </c>
       <c r="B366" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C366" s="67">
         <v>350</v>
       </c>
-      <c r="D366" s="136" t="s">
-[...3 lines deleted...]
-        <v>2758</v>
+      <c r="D366" s="60" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E366" s="6" t="s">
+        <v>2727</v>
       </c>
       <c r="F366" s="129" t="s">
         <v>2728</v>
       </c>
       <c r="G366" s="6" t="s">
         <v>314</v>
       </c>
       <c r="H366" s="41" t="s">
-        <v>2756</v>
+        <v>2731</v>
       </c>
       <c r="I366" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J366" s="41" t="s">
-        <v>2757</v>
+        <v>2738</v>
       </c>
       <c r="K366" s="53" t="s">
-        <v>2753</v>
+        <v>2740</v>
       </c>
       <c r="L366" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="M366" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M366" s="6"/>
     </row>
     <row r="367" spans="1:13" ht="54.75" customHeight="1">
       <c r="A367" s="135" t="s">
-        <v>2763</v>
+        <v>2746</v>
       </c>
       <c r="B367" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C367" s="67">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>2761</v>
+        <v>350</v>
+      </c>
+      <c r="D367" s="60" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E367" s="6" t="s">
+        <v>2741</v>
       </c>
       <c r="F367" s="129" t="s">
-        <v>1403</v>
+        <v>2742</v>
       </c>
       <c r="G367" s="6" t="s">
-        <v>314</v>
+        <v>2744</v>
       </c>
       <c r="H367" s="41" t="s">
-        <v>2764</v>
+        <v>2731</v>
       </c>
       <c r="I367" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J367" s="41" t="s">
-        <v>2760</v>
+        <v>2739</v>
       </c>
       <c r="K367" s="53" t="s">
-        <v>2759</v>
+        <v>2740</v>
       </c>
       <c r="L367" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M367" s="6"/>
     </row>
     <row r="368" spans="1:13" ht="54.75" customHeight="1">
       <c r="A368" s="135" t="s">
-        <v>2805</v>
-[...8 lines deleted...]
-        <v>2806</v>
+        <v>2754</v>
+      </c>
+      <c r="B368" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C368" s="67">
+        <v>350</v>
+      </c>
+      <c r="D368" s="136" t="s">
+        <v>2755</v>
       </c>
       <c r="E368" s="137" t="s">
-        <v>2807</v>
+        <v>2758</v>
       </c>
       <c r="F368" s="129" t="s">
-        <v>2220</v>
+        <v>2728</v>
       </c>
       <c r="G368" s="6" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H368" s="41" t="s">
-        <v>2811</v>
+        <v>2756</v>
       </c>
       <c r="I368" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J368" s="41" t="s">
-        <v>2808</v>
+        <v>2757</v>
       </c>
       <c r="K368" s="53" t="s">
-        <v>2810</v>
+        <v>2753</v>
       </c>
       <c r="L368" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="M368" s="6"/>
+      <c r="M368" s="6" t="s">
+        <v>3038</v>
+      </c>
     </row>
     <row r="369" spans="1:13" ht="54.75" customHeight="1">
       <c r="A369" s="135" t="s">
-        <v>2813</v>
-[...8 lines deleted...]
-        <v>2814</v>
+        <v>2763</v>
+      </c>
+      <c r="B369" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C369" s="67">
+        <v>360</v>
+      </c>
+      <c r="D369" s="136" t="s">
+        <v>2762</v>
       </c>
       <c r="E369" s="137" t="s">
-        <v>2815</v>
+        <v>2761</v>
       </c>
       <c r="F369" s="129" t="s">
-        <v>2220</v>
-[...1 lines deleted...]
-      <c r="G369" s="127" t="s">
+        <v>1403</v>
+      </c>
+      <c r="G369" s="6" t="s">
         <v>314</v>
       </c>
       <c r="H369" s="41" t="s">
-        <v>2812</v>
+        <v>2764</v>
       </c>
       <c r="I369" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J369" s="41" t="s">
-        <v>2809</v>
+        <v>2760</v>
       </c>
       <c r="K369" s="53" t="s">
-        <v>2810</v>
+        <v>2759</v>
       </c>
       <c r="L369" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M369" s="6"/>
     </row>
     <row r="370" spans="1:13" ht="54.75" customHeight="1">
       <c r="A370" s="135" t="s">
-        <v>2941</v>
+        <v>2805</v>
       </c>
       <c r="B370" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C370" s="142">
-        <v>350</v>
-[...11 lines deleted...]
-        <v>314</v>
+        <v>340</v>
+      </c>
+      <c r="D370" s="143" t="s">
+        <v>2806</v>
+      </c>
+      <c r="E370" s="137" t="s">
+        <v>2807</v>
+      </c>
+      <c r="F370" s="129" t="s">
+        <v>2220</v>
+      </c>
+      <c r="G370" s="6" t="s">
+        <v>229</v>
       </c>
       <c r="H370" s="41" t="s">
         <v>2811</v>
       </c>
       <c r="I370" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J370" s="41" t="s">
-        <v>2830</v>
+        <v>2808</v>
       </c>
       <c r="K370" s="53" t="s">
-        <v>2831</v>
+        <v>2810</v>
       </c>
       <c r="L370" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M370" s="6"/>
     </row>
     <row r="371" spans="1:13" ht="54.75" customHeight="1">
       <c r="A371" s="135" t="s">
-        <v>2843</v>
+        <v>2813</v>
       </c>
       <c r="B371" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C371" s="142">
-        <v>330</v>
-[...8 lines deleted...]
-        <v>2848</v>
+        <v>350</v>
+      </c>
+      <c r="D371" s="143" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E371" s="137" t="s">
+        <v>2815</v>
+      </c>
+      <c r="F371" s="129" t="s">
+        <v>2220</v>
       </c>
       <c r="G371" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H371" s="41" t="s">
-        <v>2846</v>
+        <v>2812</v>
       </c>
       <c r="I371" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J371" s="41" t="s">
-        <v>2847</v>
+        <v>2809</v>
       </c>
       <c r="K371" s="53" t="s">
-        <v>2849</v>
+        <v>2810</v>
       </c>
       <c r="L371" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M371" s="6"/>
     </row>
     <row r="372" spans="1:13" ht="54.75" customHeight="1">
       <c r="A372" s="135" t="s">
-        <v>2878</v>
+        <v>2941</v>
       </c>
       <c r="B372" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C372" s="142">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="D372" s="136" t="s">
-        <v>2879</v>
+        <v>2828</v>
       </c>
       <c r="E372" s="136" t="s">
-        <v>2877</v>
+        <v>2829</v>
       </c>
       <c r="F372" s="145" t="s">
-        <v>210</v>
+        <v>1208</v>
       </c>
       <c r="G372" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H372" s="41" t="s">
-        <v>2875</v>
+        <v>2811</v>
       </c>
       <c r="I372" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J372" s="41" t="s">
-        <v>2872</v>
+        <v>2830</v>
       </c>
       <c r="K372" s="53" t="s">
-        <v>2874</v>
+        <v>2831</v>
       </c>
       <c r="L372" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M372" s="6"/>
     </row>
     <row r="373" spans="1:13" ht="54.75" customHeight="1">
       <c r="A373" s="135" t="s">
-        <v>2880</v>
+        <v>2843</v>
       </c>
       <c r="B373" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C373" s="142">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="D373" s="136" t="s">
-        <v>2882</v>
+        <v>2844</v>
       </c>
       <c r="E373" s="136" t="s">
-        <v>2881</v>
+        <v>2845</v>
       </c>
       <c r="F373" s="145" t="s">
-        <v>210</v>
+        <v>2848</v>
       </c>
       <c r="G373" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H373" s="41" t="s">
-        <v>2876</v>
+        <v>2846</v>
       </c>
       <c r="I373" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J373" s="41" t="s">
-        <v>2873</v>
+        <v>2847</v>
       </c>
       <c r="K373" s="53" t="s">
-        <v>2874</v>
+        <v>2849</v>
       </c>
       <c r="L373" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M373" s="6"/>
     </row>
     <row r="374" spans="1:13" ht="54.75" customHeight="1">
       <c r="A374" s="135" t="s">
-        <v>2887</v>
+        <v>2878</v>
       </c>
       <c r="B374" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C374" s="142">
         <v>340</v>
       </c>
       <c r="D374" s="136" t="s">
-        <v>2888</v>
+        <v>2879</v>
       </c>
       <c r="E374" s="136" t="s">
-        <v>2889</v>
+        <v>2877</v>
       </c>
       <c r="F374" s="145" t="s">
         <v>210</v>
       </c>
       <c r="G374" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H374" s="41" t="s">
-        <v>2890</v>
+        <v>2875</v>
       </c>
       <c r="I374" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J374" s="41" t="s">
-        <v>2885</v>
+        <v>2872</v>
       </c>
       <c r="K374" s="53" t="s">
-        <v>2884</v>
+        <v>2874</v>
       </c>
       <c r="L374" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M374" s="6"/>
     </row>
     <row r="375" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A375" s="150" t="s">
-        <v>2892</v>
+      <c r="A375" s="135" t="s">
+        <v>2880</v>
       </c>
       <c r="B375" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C375" s="142">
         <v>340</v>
       </c>
       <c r="D375" s="136" t="s">
-        <v>2893</v>
+        <v>2882</v>
       </c>
       <c r="E375" s="136" t="s">
-        <v>2894</v>
+        <v>2881</v>
       </c>
       <c r="F375" s="145" t="s">
         <v>210</v>
       </c>
       <c r="G375" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H375" s="41" t="s">
-        <v>2891</v>
+        <v>2876</v>
       </c>
       <c r="I375" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J375" s="41" t="s">
-        <v>2886</v>
+        <v>2873</v>
       </c>
       <c r="K375" s="53" t="s">
-        <v>2884</v>
+        <v>2874</v>
       </c>
       <c r="L375" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M375" s="6"/>
     </row>
     <row r="376" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A376" s="150" t="s">
-        <v>2899</v>
+      <c r="A376" s="135" t="s">
+        <v>2887</v>
       </c>
       <c r="B376" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C376" s="142">
         <v>340</v>
       </c>
       <c r="D376" s="136" t="s">
-        <v>2902</v>
+        <v>2888</v>
       </c>
       <c r="E376" s="136" t="s">
-        <v>2903</v>
+        <v>2889</v>
       </c>
       <c r="F376" s="145" t="s">
         <v>210</v>
       </c>
       <c r="G376" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H376" s="41" t="s">
         <v>2890</v>
       </c>
       <c r="I376" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J376" s="41" t="s">
-        <v>2900</v>
+        <v>2885</v>
       </c>
       <c r="K376" s="53" t="s">
-        <v>2901</v>
+        <v>2884</v>
       </c>
       <c r="L376" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M376" s="6"/>
     </row>
     <row r="377" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A377" s="156" t="s">
-        <v>2925</v>
+      <c r="A377" s="150" t="s">
+        <v>2892</v>
       </c>
       <c r="B377" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C377" s="142">
         <v>340</v>
       </c>
-      <c r="D377" s="155" t="s">
-[...6 lines deleted...]
-        <v>2928</v>
+      <c r="D377" s="136" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E377" s="136" t="s">
+        <v>2894</v>
+      </c>
+      <c r="F377" s="145" t="s">
+        <v>210</v>
       </c>
       <c r="G377" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H377" s="41" t="s">
-        <v>2930</v>
+        <v>2891</v>
       </c>
       <c r="I377" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J377" s="41" t="s">
-        <v>2929</v>
+        <v>2886</v>
       </c>
       <c r="K377" s="53" t="s">
-        <v>2942</v>
+        <v>2884</v>
       </c>
       <c r="L377" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M377" s="6"/>
     </row>
     <row r="378" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A378" s="156" t="s">
-        <v>2934</v>
+      <c r="A378" s="150" t="s">
+        <v>2899</v>
       </c>
       <c r="B378" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C378" s="142">
         <v>340</v>
       </c>
-      <c r="D378" s="158" t="s">
-[...6 lines deleted...]
-        <v>2220</v>
+      <c r="D378" s="136" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E378" s="136" t="s">
+        <v>2903</v>
+      </c>
+      <c r="F378" s="145" t="s">
+        <v>210</v>
       </c>
       <c r="G378" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H378" s="41" t="s">
-        <v>2935</v>
+        <v>2890</v>
       </c>
       <c r="I378" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J378" s="41" t="s">
-        <v>2931</v>
+        <v>2900</v>
       </c>
       <c r="K378" s="53" t="s">
-        <v>2943</v>
+        <v>2901</v>
       </c>
       <c r="L378" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M378" s="6"/>
     </row>
     <row r="379" spans="1:13" ht="54.75" customHeight="1">
       <c r="A379" s="156" t="s">
-        <v>2936</v>
+        <v>2925</v>
       </c>
       <c r="B379" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C379" s="142">
         <v>340</v>
       </c>
-      <c r="D379" s="158" t="s">
-        <v>2939</v>
+      <c r="D379" s="155" t="s">
+        <v>2926</v>
       </c>
       <c r="E379" s="130" t="s">
-        <v>2938</v>
+        <v>2927</v>
       </c>
       <c r="F379" s="157" t="s">
         <v>2928</v>
       </c>
       <c r="G379" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H379" s="41" t="s">
-        <v>2940</v>
+        <v>2930</v>
       </c>
       <c r="I379" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J379" s="41" t="s">
-        <v>2937</v>
+        <v>2929</v>
       </c>
       <c r="K379" s="53" t="s">
-        <v>2944</v>
+        <v>2942</v>
       </c>
       <c r="L379" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M379" s="6"/>
     </row>
     <row r="380" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A380" s="17" t="s">
-[...15 lines deleted...]
-        <v>100</v>
+      <c r="A380" s="156" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B380" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C380" s="142">
+        <v>340</v>
+      </c>
+      <c r="D380" s="158" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E380" s="130" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F380" s="157" t="s">
+        <v>2220</v>
       </c>
       <c r="G380" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H380" s="41" t="s">
-        <v>2952</v>
-[...10 lines deleted...]
-      <c r="L380" s="21" t="s">
+        <v>2935</v>
+      </c>
+      <c r="I380" s="52" t="s">
+        <v>1835</v>
+      </c>
+      <c r="J380" s="41" t="s">
+        <v>2931</v>
+      </c>
+      <c r="K380" s="53" t="s">
+        <v>2943</v>
+      </c>
+      <c r="L380" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="M380" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M380" s="6"/>
     </row>
     <row r="381" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A381" s="17" t="s">
-[...15 lines deleted...]
-        <v>210</v>
+      <c r="A381" s="156" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B381" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C381" s="142">
+        <v>340</v>
+      </c>
+      <c r="D381" s="158" t="s">
+        <v>2939</v>
+      </c>
+      <c r="E381" s="130" t="s">
+        <v>2938</v>
+      </c>
+      <c r="F381" s="157" t="s">
+        <v>2928</v>
       </c>
       <c r="G381" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H381" s="41" t="s">
-        <v>2981</v>
-[...10 lines deleted...]
-      <c r="L381" s="21" t="s">
+        <v>2940</v>
+      </c>
+      <c r="I381" s="52" t="s">
+        <v>1835</v>
+      </c>
+      <c r="J381" s="41" t="s">
+        <v>2937</v>
+      </c>
+      <c r="K381" s="53" t="s">
+        <v>2944</v>
+      </c>
+      <c r="L381" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="M381" s="28"/>
+      <c r="M381" s="6" t="s">
+        <v>3149</v>
+      </c>
     </row>
     <row r="382" spans="1:13" ht="54.75" customHeight="1">
       <c r="A382" s="17" t="s">
-        <v>3001</v>
+        <v>789</v>
       </c>
       <c r="B382" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C382" s="9">
-        <v>350</v>
+        <v>330</v>
       </c>
       <c r="D382" s="17" t="s">
-        <v>3002</v>
+        <v>2951</v>
       </c>
       <c r="E382" s="6" t="s">
-        <v>3003</v>
+        <v>1371</v>
       </c>
       <c r="F382" s="19" t="s">
-        <v>210</v>
+        <v>100</v>
       </c>
       <c r="G382" s="127" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H382" s="41" t="s">
-        <v>2969</v>
+        <v>2952</v>
       </c>
       <c r="I382" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J382" s="19" t="s">
-        <v>3004</v>
+        <v>2950</v>
       </c>
       <c r="K382" s="10" t="s">
-        <v>3005</v>
+        <v>2949</v>
       </c>
       <c r="L382" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M382" s="28"/>
+      <c r="M382" s="28" t="s">
+        <v>794</v>
+      </c>
     </row>
     <row r="383" spans="1:13" ht="54.75" customHeight="1">
       <c r="A383" s="17" t="s">
-        <v>3031</v>
+        <v>2986</v>
       </c>
       <c r="B383" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C383" s="9">
         <v>350</v>
       </c>
       <c r="D383" s="17" t="s">
-        <v>3032</v>
+        <v>2984</v>
       </c>
       <c r="E383" s="6" t="s">
-        <v>3033</v>
+        <v>2985</v>
       </c>
       <c r="F383" s="19" t="s">
-        <v>1403</v>
+        <v>210</v>
       </c>
       <c r="G383" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H383" s="41" t="s">
-        <v>3036</v>
+        <v>2981</v>
       </c>
       <c r="I383" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J383" s="19" t="s">
-        <v>3034</v>
+        <v>2982</v>
       </c>
       <c r="K383" s="10" t="s">
-        <v>3035</v>
+        <v>2983</v>
       </c>
       <c r="L383" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M383" s="28"/>
     </row>
     <row r="384" spans="1:13" ht="54.75" customHeight="1">
       <c r="A384" s="17" t="s">
-        <v>3052</v>
+        <v>3001</v>
       </c>
       <c r="B384" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C384" s="9">
-        <v>370</v>
+        <v>350</v>
       </c>
       <c r="D384" s="17" t="s">
-        <v>3053</v>
+        <v>3002</v>
       </c>
       <c r="E384" s="6" t="s">
-        <v>3054</v>
+        <v>3003</v>
       </c>
       <c r="F384" s="19" t="s">
-        <v>1403</v>
+        <v>210</v>
       </c>
       <c r="G384" s="127" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="H384" s="41" t="s">
-        <v>3055</v>
+        <v>2969</v>
       </c>
       <c r="I384" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J384" s="19" t="s">
-        <v>3051</v>
+        <v>3004</v>
       </c>
       <c r="K384" s="10" t="s">
-        <v>3050</v>
+        <v>3005</v>
       </c>
       <c r="L384" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M384" s="28"/>
     </row>
     <row r="385" spans="1:14" ht="54.75" customHeight="1">
       <c r="A385" s="17" t="s">
-        <v>3068</v>
+        <v>3031</v>
       </c>
       <c r="B385" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C385" s="9">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="D385" s="17" t="s">
-        <v>3069</v>
+        <v>3032</v>
       </c>
       <c r="E385" s="6" t="s">
-        <v>3070</v>
+        <v>3033</v>
       </c>
       <c r="F385" s="19" t="s">
         <v>1403</v>
       </c>
       <c r="G385" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H385" s="41" t="s">
-        <v>3071</v>
+        <v>3036</v>
       </c>
       <c r="I385" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J385" s="19" t="s">
-        <v>3072</v>
+        <v>3034</v>
       </c>
       <c r="K385" s="10" t="s">
-        <v>3073</v>
+        <v>3035</v>
       </c>
       <c r="L385" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M385" s="28"/>
+      <c r="M385" s="28" t="s">
+        <v>3150</v>
+      </c>
     </row>
     <row r="386" spans="1:14" ht="54.75" customHeight="1">
       <c r="A386" s="17" t="s">
-        <v>3074</v>
+        <v>3052</v>
       </c>
       <c r="B386" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="9">
-        <v>340</v>
+        <v>370</v>
       </c>
       <c r="D386" s="17" t="s">
-        <v>3075</v>
+        <v>3053</v>
       </c>
       <c r="E386" s="6" t="s">
-        <v>3076</v>
-[...2 lines deleted...]
-        <v>2220</v>
+        <v>3054</v>
+      </c>
+      <c r="F386" s="19" t="s">
+        <v>1403</v>
       </c>
       <c r="G386" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H386" s="41" t="s">
-        <v>3079</v>
+        <v>3055</v>
       </c>
       <c r="I386" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J386" s="19" t="s">
-        <v>3077</v>
+        <v>3051</v>
       </c>
       <c r="K386" s="10" t="s">
-        <v>3078</v>
+        <v>3050</v>
       </c>
       <c r="L386" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M386" s="28"/>
     </row>
     <row r="387" spans="1:14" ht="54.75" customHeight="1">
       <c r="A387" s="17" t="s">
-        <v>3082</v>
+        <v>3068</v>
       </c>
       <c r="B387" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="9">
         <v>360</v>
       </c>
       <c r="D387" s="17" t="s">
-        <v>3083</v>
+        <v>3069</v>
       </c>
       <c r="E387" s="6" t="s">
-        <v>3084</v>
+        <v>3070</v>
       </c>
       <c r="F387" s="19" t="s">
-        <v>210</v>
+        <v>1403</v>
       </c>
       <c r="G387" s="127" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H387" s="41" t="s">
-        <v>3080</v>
+        <v>3071</v>
       </c>
       <c r="I387" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J387" s="19" t="s">
-        <v>3081</v>
+        <v>3072</v>
       </c>
       <c r="K387" s="10" t="s">
-        <v>3078</v>
+        <v>3073</v>
       </c>
       <c r="L387" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M387" s="28"/>
     </row>
     <row r="388" spans="1:14" ht="54.75" customHeight="1">
       <c r="A388" s="17" t="s">
-        <v>3091</v>
+        <v>3074</v>
       </c>
       <c r="B388" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="9">
-        <v>360</v>
+        <v>340</v>
       </c>
       <c r="D388" s="17" t="s">
-        <v>3095</v>
+        <v>3075</v>
       </c>
       <c r="E388" s="6" t="s">
-        <v>3094</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>3076</v>
+      </c>
+      <c r="F388" s="157" t="s">
+        <v>2220</v>
       </c>
       <c r="G388" s="127" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H388" s="41" t="s">
-        <v>3096</v>
+        <v>3079</v>
       </c>
       <c r="I388" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J388" s="19" t="s">
-        <v>3093</v>
+        <v>3077</v>
       </c>
       <c r="K388" s="10" t="s">
-        <v>3092</v>
+        <v>3078</v>
       </c>
       <c r="L388" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M388" s="28"/>
     </row>
     <row r="389" spans="1:14" ht="54.75" customHeight="1">
       <c r="A389" s="17" t="s">
-        <v>3100</v>
+        <v>3082</v>
       </c>
       <c r="B389" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="9">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="D389" s="17" t="s">
-        <v>3101</v>
+        <v>3083</v>
       </c>
       <c r="E389" s="6" t="s">
-        <v>3102</v>
+        <v>3084</v>
       </c>
       <c r="F389" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G389" s="127" t="s">
         <v>229</v>
       </c>
       <c r="H389" s="41" t="s">
-        <v>3103</v>
+        <v>3080</v>
       </c>
       <c r="I389" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J389" s="19" t="s">
-        <v>3097</v>
+        <v>3081</v>
       </c>
       <c r="K389" s="10" t="s">
-        <v>3099</v>
+        <v>3078</v>
       </c>
       <c r="L389" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M389" s="28"/>
     </row>
     <row r="390" spans="1:14" ht="54.75" customHeight="1">
       <c r="A390" s="17" t="s">
-        <v>3104</v>
+        <v>3091</v>
       </c>
       <c r="B390" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="9">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="D390" s="17" t="s">
-        <v>3106</v>
+        <v>3095</v>
       </c>
       <c r="E390" s="6" t="s">
-        <v>3105</v>
+        <v>3094</v>
       </c>
       <c r="F390" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G390" s="127" t="s">
         <v>229</v>
       </c>
       <c r="H390" s="41" t="s">
-        <v>3107</v>
+        <v>3096</v>
       </c>
       <c r="I390" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J390" s="19" t="s">
-        <v>3098</v>
+        <v>3093</v>
       </c>
       <c r="K390" s="10" t="s">
-        <v>3099</v>
+        <v>3092</v>
       </c>
       <c r="L390" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M390" s="28"/>
     </row>
     <row r="391" spans="1:14" ht="54.75" customHeight="1">
       <c r="A391" s="17" t="s">
-        <v>3108</v>
+        <v>3100</v>
       </c>
       <c r="B391" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="9">
         <v>370</v>
       </c>
       <c r="D391" s="17" t="s">
-        <v>3109</v>
+        <v>3101</v>
       </c>
       <c r="E391" s="6" t="s">
-        <v>2998</v>
+        <v>3102</v>
       </c>
       <c r="F391" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G391" s="127" t="s">
         <v>229</v>
       </c>
       <c r="H391" s="41" t="s">
-        <v>3112</v>
+        <v>3103</v>
       </c>
       <c r="I391" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J391" s="19" t="s">
-        <v>3110</v>
+        <v>3097</v>
       </c>
       <c r="K391" s="10" t="s">
-        <v>3111</v>
+        <v>3099</v>
       </c>
       <c r="L391" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M391" s="28"/>
     </row>
     <row r="392" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A392" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B392" s="12" t="s">
+      <c r="A392" s="17" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B392" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="9">
-        <v>250</v>
-[...33 lines deleted...]
-      </c>
+        <v>370</v>
+      </c>
+      <c r="D392" s="17" t="s">
+        <v>3106</v>
+      </c>
+      <c r="E392" s="6" t="s">
+        <v>3105</v>
+      </c>
+      <c r="F392" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G392" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H392" s="41" t="s">
+        <v>3107</v>
+      </c>
+      <c r="I392" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J392" s="19" t="s">
+        <v>3098</v>
+      </c>
+      <c r="K392" s="10" t="s">
+        <v>3099</v>
+      </c>
+      <c r="L392" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M392" s="28"/>
     </row>
     <row r="393" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A393" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B393" s="12" t="s">
+      <c r="A393" s="17" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B393" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="9">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1412</v>
+        <v>370</v>
+      </c>
+      <c r="D393" s="17" t="s">
+        <v>3109</v>
       </c>
       <c r="E393" s="6" t="s">
-        <v>978</v>
-[...27 lines deleted...]
-      </c>
+        <v>2998</v>
+      </c>
+      <c r="F393" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G393" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H393" s="41" t="s">
+        <v>3112</v>
+      </c>
+      <c r="I393" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J393" s="19" t="s">
+        <v>3110</v>
+      </c>
+      <c r="K393" s="10" t="s">
+        <v>3111</v>
+      </c>
+      <c r="L393" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M393" s="28"/>
     </row>
     <row r="394" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A394" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B394" s="12" t="s">
+      <c r="A394" s="17" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B394" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="9">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1413</v>
+        <v>370</v>
+      </c>
+      <c r="D394" s="17" t="s">
+        <v>3124</v>
       </c>
       <c r="E394" s="6" t="s">
-        <v>981</v>
-[...19 lines deleted...]
-      <c r="L394" s="13" t="s">
+        <v>3125</v>
+      </c>
+      <c r="F394" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G394" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H394" s="41" t="s">
+        <v>3128</v>
+      </c>
+      <c r="I394" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J394" s="19" t="s">
+        <v>3127</v>
+      </c>
+      <c r="K394" s="10" t="s">
+        <v>3126</v>
+      </c>
+      <c r="L394" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M394" s="30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M394" s="28"/>
     </row>
     <row r="395" spans="1:14" ht="54.75" customHeight="1">
       <c r="A395" s="123" t="s">
-        <v>1252</v>
-[...1 lines deleted...]
-      <c r="B395" s="19" t="s">
+        <v>973</v>
+      </c>
+      <c r="B395" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="9">
         <v>250</v>
       </c>
       <c r="D395" s="15" t="s">
-        <v>1414</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>1411</v>
+      </c>
+      <c r="E395" s="138" t="s">
+        <v>2178</v>
       </c>
       <c r="F395" s="12" t="s">
         <v>532</v>
       </c>
       <c r="G395" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H395" s="14" t="s">
-        <v>1253</v>
+        <v>974</v>
       </c>
       <c r="I395" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J395" s="12" t="s">
-        <v>1872</v>
-[...2 lines deleted...]
-        <v>1177</v>
+        <v>976</v>
+      </c>
+      <c r="K395" s="23" t="s">
+        <v>1844</v>
       </c>
       <c r="L395" s="13" t="s">
-        <v>1845</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>32</v>
+      </c>
+      <c r="M395" s="30" t="s">
+        <v>977</v>
       </c>
       <c r="N395" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="396" spans="1:14" ht="54.75" customHeight="1">
       <c r="A396" s="123" t="s">
-        <v>985</v>
+        <v>1174</v>
       </c>
       <c r="B396" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="9">
         <v>250</v>
       </c>
       <c r="D396" s="15" t="s">
-        <v>1415</v>
+        <v>1412</v>
       </c>
       <c r="E396" s="6" t="s">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="F396" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G396" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H396" s="14" t="s">
-        <v>987</v>
+        <v>974</v>
       </c>
       <c r="I396" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J396" s="12" t="s">
-        <v>988</v>
+        <v>979</v>
       </c>
       <c r="K396" s="23" t="s">
-        <v>1597</v>
-[...4 lines deleted...]
-      <c r="M396" s="31"/>
+        <v>1844</v>
+      </c>
+      <c r="L396" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M396" s="30" t="s">
+        <v>1429</v>
+      </c>
       <c r="N396" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="397" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A397" s="132" t="s">
-        <v>1101</v>
+      <c r="A397" s="123" t="s">
+        <v>980</v>
       </c>
       <c r="B397" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="9">
         <v>250</v>
       </c>
       <c r="D397" s="15" t="s">
-        <v>1102</v>
+        <v>1413</v>
       </c>
       <c r="E397" s="6" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="F397" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G397" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H397" s="14" t="s">
-        <v>987</v>
+        <v>1251</v>
       </c>
       <c r="I397" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J397" s="12" t="s">
-        <v>1103</v>
+        <v>982</v>
       </c>
       <c r="K397" s="23" t="s">
-        <v>1842</v>
-[...1 lines deleted...]
-      <c r="L397" s="12" t="s">
+        <v>1843</v>
+      </c>
+      <c r="L397" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M397" s="31"/>
+      <c r="M397" s="30" t="s">
+        <v>983</v>
+      </c>
       <c r="N397" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="398" spans="1:14" ht="54.75" customHeight="1">
       <c r="A398" s="123" t="s">
-        <v>989</v>
-[...1 lines deleted...]
-      <c r="B398" s="12" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B398" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C398" s="9">
         <v>250</v>
       </c>
       <c r="D398" s="15" t="s">
-        <v>990</v>
+        <v>1414</v>
       </c>
       <c r="E398" s="6" t="s">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="F398" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G398" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H398" s="14" t="s">
-        <v>987</v>
+        <v>1253</v>
       </c>
       <c r="I398" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J398" s="12" t="s">
-        <v>991</v>
-[...7 lines deleted...]
-      <c r="M398" s="30"/>
+        <v>1872</v>
+      </c>
+      <c r="K398" s="10" t="s">
+        <v>1177</v>
+      </c>
+      <c r="L398" s="13" t="s">
+        <v>1845</v>
+      </c>
+      <c r="M398" s="32" t="s">
+        <v>984</v>
+      </c>
       <c r="N398" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="399" spans="1:14" ht="54.75" customHeight="1">
       <c r="A399" s="123" t="s">
-        <v>992</v>
+        <v>985</v>
       </c>
       <c r="B399" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="9">
-        <v>429</v>
+        <v>250</v>
       </c>
       <c r="D399" s="15" t="s">
-        <v>993</v>
+        <v>1415</v>
       </c>
       <c r="E399" s="6" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="F399" s="12" t="s">
-        <v>995</v>
+        <v>395</v>
       </c>
       <c r="G399" s="20" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H399" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I399" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J399" s="12" t="s">
-        <v>997</v>
-[...7 lines deleted...]
-      <c r="M399" s="30"/>
+        <v>988</v>
+      </c>
+      <c r="K399" s="23" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L399" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M399" s="31"/>
       <c r="N399" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="400" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A400" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B400" s="19" t="s">
+      <c r="A400" s="132" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B400" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="9">
-        <v>300</v>
+        <v>250</v>
       </c>
       <c r="D400" s="15" t="s">
-        <v>999</v>
+        <v>1102</v>
       </c>
       <c r="E400" s="6" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
       <c r="F400" s="12" t="s">
-        <v>1001</v>
+        <v>395</v>
       </c>
       <c r="G400" s="20" t="s">
-        <v>229</v>
+        <v>53</v>
       </c>
       <c r="H400" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I400" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J400" s="12" t="s">
-        <v>1002</v>
-[...4 lines deleted...]
-      <c r="L400" s="13" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K400" s="23" t="s">
+        <v>1842</v>
+      </c>
+      <c r="L400" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M400" s="30"/>
+      <c r="M400" s="31"/>
+      <c r="N400" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="401" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A401" s="15" t="s">
-        <v>1003</v>
+      <c r="A401" s="123" t="s">
+        <v>989</v>
       </c>
       <c r="B401" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C401" s="18">
-        <v>290</v>
+      <c r="C401" s="9">
+        <v>250</v>
       </c>
       <c r="D401" s="15" t="s">
-        <v>1004</v>
+        <v>990</v>
       </c>
       <c r="E401" s="6" t="s">
-        <v>1005</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>986</v>
+      </c>
+      <c r="F401" s="12" t="s">
+        <v>395</v>
       </c>
       <c r="G401" s="20" t="s">
-        <v>1006</v>
+        <v>53</v>
       </c>
       <c r="H401" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I401" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J401" s="12" t="s">
-        <v>1007</v>
-[...4 lines deleted...]
-      <c r="L401" s="13" t="s">
+        <v>991</v>
+      </c>
+      <c r="K401" s="23" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L401" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M401" s="30" t="s">
-        <v>1009</v>
+      <c r="M401" s="30"/>
+      <c r="N401" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="402" spans="1:14" ht="54.75" customHeight="1">
       <c r="A402" s="123" t="s">
-        <v>1010</v>
+        <v>992</v>
       </c>
       <c r="B402" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C402" s="18">
-        <v>290</v>
+      <c r="C402" s="9">
+        <v>429</v>
       </c>
       <c r="D402" s="15" t="s">
-        <v>1011</v>
+        <v>993</v>
       </c>
       <c r="E402" s="6" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>994</v>
+      </c>
+      <c r="F402" s="12" t="s">
+        <v>995</v>
       </c>
       <c r="G402" s="20" t="s">
-        <v>1006</v>
+        <v>48</v>
       </c>
       <c r="H402" s="14" t="s">
-        <v>1013</v>
+        <v>996</v>
       </c>
       <c r="I402" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J402" s="12" t="s">
-        <v>1014</v>
+        <v>997</v>
       </c>
       <c r="K402" s="10" t="s">
-        <v>1008</v>
+        <v>583</v>
       </c>
       <c r="L402" s="13" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="M402" s="30"/>
       <c r="N402" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="403" spans="1:14" ht="54.75" customHeight="1">
       <c r="A403" s="15" t="s">
-        <v>1016</v>
-[...1 lines deleted...]
-      <c r="B403" s="12" t="s">
+        <v>998</v>
+      </c>
+      <c r="B403" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D403" s="15" t="s">
-        <v>1017</v>
+        <v>999</v>
       </c>
       <c r="E403" s="6" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>1000</v>
+      </c>
+      <c r="F403" s="12" t="s">
+        <v>1001</v>
       </c>
       <c r="G403" s="20" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="H403" s="14" t="s">
-        <v>1019</v>
+        <v>996</v>
       </c>
       <c r="I403" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J403" s="12" t="s">
-        <v>1020</v>
+        <v>1002</v>
       </c>
       <c r="K403" s="10" t="s">
-        <v>732</v>
+        <v>591</v>
       </c>
       <c r="L403" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M403" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M403" s="30"/>
     </row>
     <row r="404" spans="1:14" ht="54.75" customHeight="1">
       <c r="A404" s="15" t="s">
-        <v>1021</v>
-[...4 lines deleted...]
-      <c r="C404" s="9">
+        <v>1003</v>
+      </c>
+      <c r="B404" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C404" s="18">
         <v>290</v>
       </c>
       <c r="D404" s="15" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1004</v>
+      </c>
+      <c r="E404" s="6" t="s">
+        <v>1005</v>
       </c>
       <c r="F404" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G404" s="20" t="s">
-        <v>248</v>
+        <v>1006</v>
       </c>
       <c r="H404" s="14" t="s">
-        <v>1024</v>
+        <v>996</v>
       </c>
       <c r="I404" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J404" s="12" t="s">
-        <v>1025</v>
+        <v>1007</v>
       </c>
       <c r="K404" s="10" t="s">
-        <v>1026</v>
+        <v>1008</v>
       </c>
       <c r="L404" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M404" s="30"/>
+      <c r="M404" s="30" t="s">
+        <v>1009</v>
+      </c>
     </row>
     <row r="405" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A405" s="15" t="s">
-        <v>1027</v>
+      <c r="A405" s="123" t="s">
+        <v>1010</v>
       </c>
       <c r="B405" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="18">
         <v>290</v>
       </c>
       <c r="D405" s="15" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1011</v>
+      </c>
+      <c r="E405" s="6" t="s">
+        <v>1012</v>
       </c>
       <c r="F405" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G405" s="20" t="s">
-        <v>248</v>
+        <v>1006</v>
       </c>
       <c r="H405" s="14" t="s">
-        <v>1029</v>
+        <v>1013</v>
       </c>
       <c r="I405" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J405" s="12" t="s">
-        <v>1030</v>
+        <v>1014</v>
       </c>
       <c r="K405" s="10" t="s">
-        <v>1026</v>
+        <v>1008</v>
       </c>
       <c r="L405" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M405" s="30"/>
+      <c r="M405" s="30" t="s">
+        <v>1015</v>
+      </c>
+      <c r="N405" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="406" spans="1:14" ht="54.75" customHeight="1">
       <c r="A406" s="15" t="s">
-        <v>1031</v>
+        <v>1016</v>
       </c>
       <c r="B406" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C406" s="18">
+      <c r="C406" s="9">
         <v>290</v>
       </c>
       <c r="D406" s="15" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1017</v>
+      </c>
+      <c r="E406" s="6" t="s">
+        <v>1018</v>
       </c>
       <c r="F406" s="19" t="s">
-        <v>648</v>
+        <v>210</v>
       </c>
       <c r="G406" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H406" s="14" t="s">
-        <v>1033</v>
+        <v>1019</v>
       </c>
       <c r="I406" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J406" s="12" t="s">
-        <v>1034</v>
+        <v>1020</v>
       </c>
       <c r="K406" s="10" t="s">
-        <v>1035</v>
+        <v>732</v>
       </c>
       <c r="L406" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M406" s="30"/>
+      <c r="M406" s="30" t="s">
+        <v>688</v>
+      </c>
     </row>
     <row r="407" spans="1:14" ht="54.75" customHeight="1">
       <c r="A407" s="15" t="s">
-        <v>1036</v>
-[...4 lines deleted...]
-      <c r="C407" s="18">
+        <v>1021</v>
+      </c>
+      <c r="B407" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C407" s="9">
         <v>290</v>
       </c>
       <c r="D407" s="15" t="s">
-        <v>1037</v>
+        <v>1022</v>
       </c>
       <c r="E407" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="F407" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G407" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H407" s="14" t="s">
-        <v>1038</v>
+        <v>1024</v>
       </c>
       <c r="I407" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J407" s="12" t="s">
-        <v>1039</v>
+        <v>1025</v>
       </c>
       <c r="K407" s="10" t="s">
-        <v>1040</v>
+        <v>1026</v>
       </c>
       <c r="L407" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M407" s="30"/>
     </row>
     <row r="408" spans="1:14" ht="54.75" customHeight="1">
       <c r="A408" s="15" t="s">
-        <v>1041</v>
+        <v>1027</v>
       </c>
       <c r="B408" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C408" s="9">
+      <c r="C408" s="18">
         <v>290</v>
       </c>
       <c r="D408" s="15" t="s">
-        <v>1042</v>
+        <v>1028</v>
       </c>
       <c r="E408" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="F408" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G408" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H408" s="14" t="s">
-        <v>1043</v>
+        <v>1029</v>
       </c>
       <c r="I408" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J408" s="12" t="s">
-        <v>1044</v>
+        <v>1030</v>
       </c>
       <c r="K408" s="10" t="s">
-        <v>738</v>
+        <v>1026</v>
       </c>
       <c r="L408" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M408" s="30"/>
     </row>
     <row r="409" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A409" s="123" t="s">
-[...5 lines deleted...]
-      <c r="C409" s="9">
+      <c r="A409" s="15" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B409" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C409" s="18">
         <v>290</v>
       </c>
       <c r="D409" s="15" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>1032</v>
+      </c>
+      <c r="E409" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F409" s="19" t="s">
-        <v>210</v>
+        <v>648</v>
       </c>
       <c r="G409" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H409" s="14" t="s">
-        <v>1048</v>
+        <v>1033</v>
       </c>
       <c r="I409" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J409" s="12" t="s">
-        <v>1049</v>
+        <v>1034</v>
       </c>
       <c r="K409" s="10" t="s">
-        <v>832</v>
+        <v>1035</v>
       </c>
       <c r="L409" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M409" s="30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M409" s="30"/>
     </row>
     <row r="410" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A410" s="123" t="s">
-[...5 lines deleted...]
-      <c r="C410" s="9">
+      <c r="A410" s="15" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B410" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C410" s="18">
         <v>290</v>
       </c>
       <c r="D410" s="15" t="s">
-        <v>1156</v>
-[...2 lines deleted...]
-        <v>1157</v>
+        <v>1037</v>
+      </c>
+      <c r="E410" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F410" s="19" t="s">
-        <v>1158</v>
+        <v>648</v>
       </c>
       <c r="G410" s="20" t="s">
-        <v>1159</v>
+        <v>248</v>
       </c>
       <c r="H410" s="14" t="s">
-        <v>1162</v>
+        <v>1038</v>
       </c>
       <c r="I410" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J410" s="12" t="s">
-        <v>1161</v>
+        <v>1039</v>
       </c>
       <c r="K410" s="10" t="s">
-        <v>1160</v>
+        <v>1040</v>
       </c>
       <c r="L410" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M410" s="30"/>
-      <c r="N410" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="411" spans="1:14" ht="54.75" customHeight="1">
       <c r="A411" s="15" t="s">
-        <v>1261</v>
-[...1 lines deleted...]
-      <c r="B411" s="19" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B411" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D411" s="15" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>1939</v>
+        <v>1042</v>
+      </c>
+      <c r="E411" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F411" s="19" t="s">
-        <v>1263</v>
+        <v>648</v>
       </c>
       <c r="G411" s="20" t="s">
-        <v>1264</v>
+        <v>248</v>
       </c>
       <c r="H411" s="14" t="s">
-        <v>1265</v>
+        <v>1043</v>
       </c>
       <c r="I411" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J411" s="12" t="s">
-        <v>1266</v>
+        <v>1044</v>
       </c>
       <c r="K411" s="10" t="s">
-        <v>1630</v>
+        <v>738</v>
       </c>
       <c r="L411" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M411" s="30"/>
     </row>
     <row r="412" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A412" s="15" t="s">
-        <v>1307</v>
+      <c r="A412" s="123" t="s">
+        <v>1045</v>
       </c>
       <c r="B412" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D412" s="15" t="s">
-        <v>1308</v>
+        <v>1046</v>
       </c>
       <c r="E412" s="6" t="s">
-        <v>1940</v>
+        <v>1047</v>
       </c>
       <c r="F412" s="19" t="s">
-        <v>60</v>
+        <v>210</v>
       </c>
       <c r="G412" s="20" t="s">
-        <v>48</v>
+        <v>248</v>
       </c>
       <c r="H412" s="14" t="s">
-        <v>1265</v>
+        <v>1048</v>
       </c>
       <c r="I412" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J412" s="12" t="s">
-        <v>1310</v>
+        <v>1049</v>
       </c>
       <c r="K412" s="10" t="s">
-        <v>1311</v>
+        <v>832</v>
       </c>
       <c r="L412" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M412" s="30"/>
+      <c r="M412" s="30" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N412" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="413" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A413" s="15" t="s">
-        <v>1313</v>
+      <c r="A413" s="123" t="s">
+        <v>1155</v>
       </c>
       <c r="B413" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="9">
         <v>290</v>
       </c>
       <c r="D413" s="15" t="s">
-        <v>1314</v>
+        <v>1156</v>
       </c>
       <c r="E413" s="6" t="s">
-        <v>1941</v>
+        <v>1157</v>
       </c>
       <c r="F413" s="19" t="s">
-        <v>1315</v>
+        <v>1158</v>
       </c>
       <c r="G413" s="20" t="s">
-        <v>1316</v>
+        <v>1159</v>
       </c>
       <c r="H413" s="14" t="s">
-        <v>1317</v>
+        <v>1162</v>
       </c>
       <c r="I413" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J413" s="12" t="s">
-        <v>1318</v>
+        <v>1161</v>
       </c>
       <c r="K413" s="10" t="s">
-        <v>1319</v>
+        <v>1160</v>
       </c>
       <c r="L413" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M413" s="30"/>
+      <c r="N413" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="414" spans="1:14" ht="54.75" customHeight="1">
       <c r="A414" s="15" t="s">
-        <v>1448</v>
+        <v>1261</v>
       </c>
       <c r="B414" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="9">
         <v>300</v>
       </c>
       <c r="D414" s="15" t="s">
-        <v>1449</v>
+        <v>1262</v>
       </c>
       <c r="E414" s="6" t="s">
-        <v>1972</v>
+        <v>1939</v>
       </c>
       <c r="F414" s="19" t="s">
-        <v>1450</v>
+        <v>1263</v>
       </c>
       <c r="G414" s="20" t="s">
-        <v>1451</v>
+        <v>1264</v>
       </c>
       <c r="H414" s="14" t="s">
-        <v>1489</v>
+        <v>1265</v>
       </c>
       <c r="I414" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J414" s="12" t="s">
-        <v>1453</v>
+        <v>1266</v>
       </c>
       <c r="K414" s="10" t="s">
-        <v>1452</v>
+        <v>1630</v>
       </c>
       <c r="L414" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M414" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M414" s="30"/>
     </row>
     <row r="415" spans="1:14" ht="54.75" customHeight="1">
       <c r="A415" s="15" t="s">
-        <v>1490</v>
+        <v>1307</v>
       </c>
       <c r="B415" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="9">
         <v>300</v>
       </c>
       <c r="D415" s="15" t="s">
-        <v>1492</v>
+        <v>1308</v>
       </c>
       <c r="E415" s="6" t="s">
-        <v>1505</v>
+        <v>1940</v>
       </c>
       <c r="F415" s="19" t="s">
-        <v>1493</v>
+        <v>60</v>
       </c>
       <c r="G415" s="20" t="s">
-        <v>1494</v>
+        <v>48</v>
       </c>
       <c r="H415" s="14" t="s">
-        <v>1497</v>
+        <v>1265</v>
       </c>
       <c r="I415" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J415" s="12" t="s">
-        <v>1495</v>
+        <v>1310</v>
       </c>
       <c r="K415" s="10" t="s">
-        <v>1496</v>
+        <v>1311</v>
       </c>
       <c r="L415" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M415" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M415" s="30"/>
     </row>
     <row r="416" spans="1:14" ht="54.75" customHeight="1">
       <c r="A416" s="15" t="s">
-        <v>1690</v>
+        <v>1313</v>
       </c>
       <c r="B416" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D416" s="15" t="s">
-        <v>1691</v>
+        <v>1314</v>
       </c>
       <c r="E416" s="6" t="s">
-        <v>1692</v>
+        <v>1941</v>
       </c>
       <c r="F416" s="19" t="s">
-        <v>1693</v>
+        <v>1315</v>
       </c>
       <c r="G416" s="20" t="s">
-        <v>1451</v>
+        <v>1316</v>
       </c>
       <c r="H416" s="14" t="s">
-        <v>1696</v>
+        <v>1317</v>
       </c>
       <c r="I416" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J416" s="12" t="s">
-        <v>1694</v>
+        <v>1318</v>
       </c>
       <c r="K416" s="10" t="s">
-        <v>1695</v>
+        <v>1319</v>
       </c>
       <c r="L416" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M416" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M416" s="30"/>
     </row>
     <row r="417" spans="1:14" ht="54.75" customHeight="1">
       <c r="A417" s="15" t="s">
-        <v>1754</v>
+        <v>1448</v>
       </c>
       <c r="B417" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="9">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D417" s="15" t="s">
-        <v>1755</v>
+        <v>1449</v>
       </c>
       <c r="E417" s="6" t="s">
-        <v>1756</v>
+        <v>1972</v>
       </c>
       <c r="F417" s="19" t="s">
-        <v>1757</v>
+        <v>1450</v>
       </c>
       <c r="G417" s="20" t="s">
-        <v>1758</v>
+        <v>1451</v>
       </c>
       <c r="H417" s="14" t="s">
-        <v>1761</v>
+        <v>1489</v>
       </c>
       <c r="I417" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J417" s="12" t="s">
-        <v>1759</v>
+        <v>1453</v>
       </c>
       <c r="K417" s="10" t="s">
-        <v>1760</v>
+        <v>1452</v>
       </c>
       <c r="L417" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M417" s="30" t="s">
-        <v>2078</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="418" spans="1:14" ht="54.75" customHeight="1">
       <c r="A418" s="15" t="s">
-        <v>1918</v>
+        <v>1490</v>
       </c>
       <c r="B418" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="9">
         <v>300</v>
       </c>
       <c r="D418" s="15" t="s">
-        <v>1919</v>
+        <v>1492</v>
       </c>
       <c r="E418" s="6" t="s">
-        <v>1920</v>
+        <v>1505</v>
       </c>
       <c r="F418" s="19" t="s">
-        <v>1921</v>
+        <v>1493</v>
       </c>
       <c r="G418" s="20" t="s">
-        <v>1922</v>
+        <v>1494</v>
       </c>
       <c r="H418" s="14" t="s">
-        <v>1925</v>
+        <v>1497</v>
       </c>
       <c r="I418" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J418" s="12" t="s">
-        <v>1923</v>
+        <v>1495</v>
       </c>
       <c r="K418" s="10" t="s">
-        <v>1924</v>
+        <v>1496</v>
       </c>
       <c r="L418" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M418" s="30"/>
+      <c r="M418" s="30" t="s">
+        <v>2663</v>
+      </c>
     </row>
     <row r="419" spans="1:14" ht="54.75" customHeight="1">
       <c r="A419" s="15" t="s">
-        <v>2086</v>
+        <v>1690</v>
       </c>
       <c r="B419" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D419" s="15" t="s">
-        <v>2087</v>
+        <v>1691</v>
       </c>
       <c r="E419" s="6" t="s">
-        <v>2088</v>
+        <v>1692</v>
       </c>
       <c r="F419" s="19" t="s">
-        <v>2089</v>
+        <v>1693</v>
       </c>
       <c r="G419" s="20" t="s">
-        <v>2090</v>
+        <v>1451</v>
       </c>
       <c r="H419" s="14" t="s">
-        <v>2093</v>
+        <v>1696</v>
       </c>
       <c r="I419" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J419" s="12" t="s">
-        <v>2091</v>
+        <v>1694</v>
       </c>
       <c r="K419" s="10" t="s">
-        <v>2092</v>
+        <v>1695</v>
       </c>
       <c r="L419" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M419" s="30" t="s">
-        <v>2664</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="420" spans="1:14" ht="54.75" customHeight="1">
       <c r="A420" s="15" t="s">
-        <v>2153</v>
+        <v>1754</v>
       </c>
       <c r="B420" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="9">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D420" s="15" t="s">
-        <v>2154</v>
-[...2 lines deleted...]
-        <v>2158</v>
+        <v>1755</v>
+      </c>
+      <c r="E420" s="6" t="s">
+        <v>1756</v>
       </c>
       <c r="F420" s="19" t="s">
-        <v>1707</v>
+        <v>1757</v>
       </c>
       <c r="G420" s="20" t="s">
-        <v>314</v>
+        <v>1758</v>
       </c>
       <c r="H420" s="14" t="s">
-        <v>2155</v>
+        <v>1761</v>
       </c>
       <c r="I420" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J420" s="12" t="s">
-        <v>2156</v>
+        <v>1759</v>
       </c>
       <c r="K420" s="10" t="s">
-        <v>2157</v>
+        <v>1760</v>
       </c>
       <c r="L420" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M420" s="30"/>
+      <c r="M420" s="30" t="s">
+        <v>2078</v>
+      </c>
     </row>
     <row r="421" spans="1:14" ht="54.75" customHeight="1">
       <c r="A421" s="15" t="s">
-        <v>2366</v>
+        <v>1918</v>
       </c>
       <c r="B421" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D421" s="15" t="s">
-        <v>2368</v>
-[...2 lines deleted...]
-        <v>2204</v>
+        <v>1919</v>
+      </c>
+      <c r="E421" s="6" t="s">
+        <v>1920</v>
       </c>
       <c r="F421" s="19" t="s">
-        <v>1735</v>
+        <v>1921</v>
       </c>
       <c r="G421" s="20" t="s">
-        <v>314</v>
+        <v>1922</v>
       </c>
       <c r="H421" s="14" t="s">
-        <v>2369</v>
+        <v>1925</v>
       </c>
       <c r="I421" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J421" s="12" t="s">
-        <v>2367</v>
+        <v>1923</v>
       </c>
       <c r="K421" s="10" t="s">
-        <v>2357</v>
+        <v>1924</v>
       </c>
       <c r="L421" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M421" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M421" s="30"/>
     </row>
     <row r="422" spans="1:14" ht="54.75" customHeight="1">
       <c r="A422" s="15" t="s">
-        <v>2385</v>
+        <v>2086</v>
       </c>
       <c r="B422" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="9">
         <v>320</v>
       </c>
       <c r="D422" s="15" t="s">
-        <v>2386</v>
-[...1 lines deleted...]
-      <c r="E422" s="20" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E422" s="6" t="s">
         <v>2088</v>
       </c>
       <c r="F422" s="19" t="s">
-        <v>1749</v>
+        <v>2089</v>
       </c>
       <c r="G422" s="20" t="s">
-        <v>314</v>
+        <v>2090</v>
       </c>
       <c r="H422" s="14" t="s">
-        <v>2387</v>
+        <v>2093</v>
       </c>
       <c r="I422" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J422" s="12" t="s">
-        <v>2388</v>
+        <v>2091</v>
       </c>
       <c r="K422" s="10" t="s">
-        <v>2378</v>
+        <v>2092</v>
       </c>
       <c r="L422" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M422" s="30" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="423" spans="1:14" ht="54.75" customHeight="1">
       <c r="A423" s="15" t="s">
-        <v>2512</v>
+        <v>2153</v>
       </c>
       <c r="B423" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="9">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D423" s="15" t="s">
-        <v>2513</v>
+        <v>2154</v>
       </c>
       <c r="E423" s="20" t="s">
-        <v>2514</v>
+        <v>2158</v>
       </c>
       <c r="F423" s="19" t="s">
-        <v>2515</v>
+        <v>1707</v>
       </c>
       <c r="G423" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H423" s="14" t="s">
-        <v>2516</v>
+        <v>2155</v>
       </c>
       <c r="I423" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J423" s="12" t="s">
-        <v>2517</v>
+        <v>2156</v>
       </c>
       <c r="K423" s="10" t="s">
-        <v>2518</v>
+        <v>2157</v>
       </c>
       <c r="L423" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M423" s="30"/>
     </row>
     <row r="424" spans="1:14" ht="54.75" customHeight="1">
       <c r="A424" s="15" t="s">
-        <v>2608</v>
+        <v>2366</v>
       </c>
       <c r="B424" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="9">
         <v>320</v>
       </c>
       <c r="D424" s="15" t="s">
-        <v>2609</v>
+        <v>2368</v>
       </c>
       <c r="E424" s="20" t="s">
-        <v>2610</v>
+        <v>2204</v>
       </c>
       <c r="F424" s="19" t="s">
         <v>1735</v>
       </c>
       <c r="G424" s="20" t="s">
-        <v>2611</v>
+        <v>314</v>
       </c>
       <c r="H424" s="14" t="s">
-        <v>2614</v>
+        <v>2369</v>
       </c>
       <c r="I424" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J424" s="12" t="s">
-        <v>2612</v>
+        <v>2367</v>
       </c>
       <c r="K424" s="10" t="s">
-        <v>2613</v>
+        <v>2357</v>
       </c>
       <c r="L424" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M424" s="30"/>
+      <c r="M424" s="30" t="s">
+        <v>2491</v>
+      </c>
     </row>
     <row r="425" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A425" s="121" t="s">
-        <v>1050</v>
+      <c r="A425" s="15" t="s">
+        <v>2385</v>
       </c>
       <c r="B425" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="9">
-        <v>280</v>
+        <v>320</v>
       </c>
       <c r="D425" s="15" t="s">
-        <v>1051</v>
-[...5 lines deleted...]
-        <v>1052</v>
+        <v>2386</v>
+      </c>
+      <c r="E425" s="20" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F425" s="19" t="s">
+        <v>1749</v>
       </c>
       <c r="G425" s="20" t="s">
-        <v>248</v>
+        <v>314</v>
       </c>
       <c r="H425" s="14" t="s">
-        <v>1309</v>
+        <v>2387</v>
       </c>
       <c r="I425" s="12" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-        <v>1054</v>
+        <v>975</v>
+      </c>
+      <c r="J425" s="12" t="s">
+        <v>2388</v>
       </c>
       <c r="K425" s="10" t="s">
-        <v>1055</v>
+        <v>2378</v>
       </c>
       <c r="L425" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M425" s="124"/>
-[...1 lines deleted...]
-        <v>2390</v>
+      <c r="M425" s="30" t="s">
+        <v>2662</v>
       </c>
     </row>
     <row r="426" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A426" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B426" s="12" t="s">
+      <c r="A426" s="15" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B426" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="9">
-        <v>210</v>
+        <v>330</v>
       </c>
       <c r="D426" s="15" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>2513</v>
+      </c>
+      <c r="E426" s="20" t="s">
+        <v>2514</v>
+      </c>
+      <c r="F426" s="19" t="s">
+        <v>2515</v>
       </c>
       <c r="G426" s="20" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H426" s="14" t="s">
-        <v>1057</v>
+        <v>2516</v>
       </c>
       <c r="I426" s="12" t="s">
-        <v>1053</v>
+        <v>975</v>
       </c>
       <c r="J426" s="12" t="s">
-        <v>1058</v>
-[...12 lines deleted...]
-      </c>
+        <v>2517</v>
+      </c>
+      <c r="K426" s="10" t="s">
+        <v>2518</v>
+      </c>
+      <c r="L426" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M426" s="30"/>
     </row>
     <row r="427" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A427" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B427" s="12" t="s">
+      <c r="A427" s="15" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B427" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="9">
-        <v>270</v>
-[...8 lines deleted...]
-        <v>417</v>
+        <v>320</v>
+      </c>
+      <c r="D427" s="15" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E427" s="20" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F427" s="19" t="s">
+        <v>1735</v>
       </c>
       <c r="G427" s="20" t="s">
-        <v>229</v>
+        <v>2611</v>
       </c>
       <c r="H427" s="14" t="s">
-        <v>1061</v>
+        <v>2614</v>
       </c>
       <c r="I427" s="12" t="s">
-        <v>1053</v>
+        <v>975</v>
       </c>
       <c r="J427" s="12" t="s">
-        <v>1062</v>
-[...4 lines deleted...]
-      <c r="L427" s="12" t="s">
+        <v>2612</v>
+      </c>
+      <c r="K427" s="10" t="s">
+        <v>2613</v>
+      </c>
+      <c r="L427" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M427" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M427" s="30"/>
     </row>
     <row r="428" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A428" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B428" s="12" t="s">
+      <c r="A428" s="121" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B428" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="9">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>1064</v>
+        <v>280</v>
+      </c>
+      <c r="D428" s="15" t="s">
+        <v>1051</v>
       </c>
       <c r="E428" s="6" t="s">
-        <v>1065</v>
+        <v>1926</v>
       </c>
       <c r="F428" s="12" t="s">
-        <v>395</v>
+        <v>1052</v>
       </c>
       <c r="G428" s="20" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="H428" s="14" t="s">
-        <v>1066</v>
+        <v>1309</v>
       </c>
       <c r="I428" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J428" s="12" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="J428" s="13" t="s">
+        <v>1054</v>
+      </c>
+      <c r="K428" s="10" t="s">
+        <v>1055</v>
+      </c>
+      <c r="L428" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M428" s="124"/>
       <c r="N428" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="429" spans="1:14" ht="54.75" customHeight="1">
       <c r="A429" s="123" t="s">
-        <v>1068</v>
+        <v>1491</v>
       </c>
       <c r="B429" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="9">
-        <v>240</v>
+        <v>210</v>
       </c>
       <c r="D429" s="15" t="s">
-        <v>1069</v>
+        <v>1056</v>
       </c>
       <c r="E429" s="6" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>359</v>
+      </c>
+      <c r="F429" s="12" t="s">
+        <v>388</v>
       </c>
       <c r="G429" s="20" t="s">
-        <v>1072</v>
+        <v>229</v>
       </c>
       <c r="H429" s="14" t="s">
-        <v>520</v>
+        <v>1057</v>
       </c>
       <c r="I429" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J429" s="12" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>1606</v>
+        <v>1058</v>
+      </c>
+      <c r="K429" s="22" t="s">
+        <v>1979</v>
       </c>
       <c r="L429" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="M429" s="31"/>
+      <c r="M429" s="30" t="s">
+        <v>983</v>
+      </c>
       <c r="N429" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="430" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A430" s="20" t="s">
-        <v>1289</v>
+      <c r="A430" s="123" t="s">
+        <v>1059</v>
       </c>
       <c r="B430" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C430" s="9">
-        <v>290</v>
-[...14 lines deleted...]
-        <v>1076</v>
+        <v>270</v>
+      </c>
+      <c r="D430" s="38" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E430" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="F430" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="G430" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="H430" s="14" t="s">
+        <v>1061</v>
       </c>
       <c r="I430" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J430" s="42" t="s">
-        <v>1077</v>
+      <c r="J430" s="12" t="s">
+        <v>1062</v>
       </c>
       <c r="K430" s="23" t="s">
-        <v>1619</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>155</v>
+      </c>
+      <c r="L430" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="M430" s="32" t="s">
-        <v>539</v>
+        <v>420</v>
+      </c>
+      <c r="N430" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="431" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A431" s="6" t="s">
-        <v>1522</v>
+      <c r="A431" s="123" t="s">
+        <v>1063</v>
       </c>
       <c r="B431" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="9">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>1523</v>
+        <v>230</v>
+      </c>
+      <c r="D431" s="38" t="s">
+        <v>1064</v>
       </c>
       <c r="E431" s="6" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-        <v>1525</v>
+        <v>1065</v>
+      </c>
+      <c r="F431" s="12" t="s">
+        <v>395</v>
       </c>
       <c r="G431" s="20" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>1530</v>
+        <v>229</v>
+      </c>
+      <c r="H431" s="14" t="s">
+        <v>1066</v>
       </c>
       <c r="I431" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J431" s="42" t="s">
-[...8 lines deleted...]
-      <c r="M431" s="32"/>
+      <c r="J431" s="12" t="s">
+        <v>1067</v>
+      </c>
+      <c r="K431" s="23" t="s">
+        <v>1604</v>
+      </c>
+      <c r="L431" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="M431" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="N431" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="432" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A432" s="6" t="s">
-        <v>1649</v>
+      <c r="A432" s="123" t="s">
+        <v>1068</v>
       </c>
       <c r="B432" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C432" s="9">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>240</v>
+      </c>
+      <c r="D432" s="15" t="s">
+        <v>1069</v>
       </c>
       <c r="E432" s="6" t="s">
-        <v>1651</v>
-[...2 lines deleted...]
-        <v>1231</v>
+        <v>1070</v>
+      </c>
+      <c r="F432" s="14" t="s">
+        <v>1071</v>
       </c>
       <c r="G432" s="20" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>1654</v>
+        <v>1072</v>
+      </c>
+      <c r="H432" s="14" t="s">
+        <v>520</v>
       </c>
       <c r="I432" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J432" s="42" t="s">
-[...8 lines deleted...]
-      <c r="M432" s="32"/>
+      <c r="J432" s="12" t="s">
+        <v>1073</v>
+      </c>
+      <c r="K432" s="23" t="s">
+        <v>1606</v>
+      </c>
+      <c r="L432" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="M432" s="31"/>
+      <c r="N432" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="433" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A433" s="6" t="s">
-        <v>1718</v>
+      <c r="A433" s="20" t="s">
+        <v>1289</v>
       </c>
       <c r="B433" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C433" s="9">
-        <v>300</v>
-[...9 lines deleted...]
-        <v>1476</v>
+        <v>290</v>
+      </c>
+      <c r="D433" s="36" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E433" s="16" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F433" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="G433" s="63" t="s">
+        <v>1072</v>
       </c>
       <c r="H433" s="24" t="s">
-        <v>1721</v>
+        <v>1076</v>
       </c>
       <c r="I433" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J433" s="42" t="s">
-        <v>1723</v>
-[...2 lines deleted...]
-        <v>1717</v>
+        <v>1077</v>
+      </c>
+      <c r="K433" s="23" t="s">
+        <v>1619</v>
       </c>
       <c r="L433" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M433" s="32"/>
+      <c r="M433" s="32" t="s">
+        <v>539</v>
+      </c>
     </row>
     <row r="434" spans="1:13" ht="54.75" customHeight="1">
       <c r="A434" s="6" t="s">
-        <v>1740</v>
+        <v>1522</v>
       </c>
       <c r="B434" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C434" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D434" s="60" t="s">
-        <v>1741</v>
+        <v>1523</v>
       </c>
       <c r="E434" s="6" t="s">
-        <v>1927</v>
+        <v>1524</v>
       </c>
       <c r="F434" s="19" t="s">
-        <v>1742</v>
+        <v>1525</v>
       </c>
       <c r="G434" s="20" t="s">
-        <v>1743</v>
+        <v>1526</v>
       </c>
       <c r="H434" s="24" t="s">
-        <v>1746</v>
+        <v>1530</v>
       </c>
       <c r="I434" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J434" s="42" t="s">
-        <v>1745</v>
+        <v>1527</v>
       </c>
       <c r="K434" s="10" t="s">
-        <v>1744</v>
+        <v>1528</v>
       </c>
       <c r="L434" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>1529</v>
+      </c>
+      <c r="M434" s="32"/>
     </row>
     <row r="435" spans="1:13" ht="54.75" customHeight="1">
       <c r="A435" s="6" t="s">
-        <v>1973</v>
+        <v>1649</v>
       </c>
       <c r="B435" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C435" s="9">
         <v>290</v>
       </c>
       <c r="D435" s="60" t="s">
-        <v>1974</v>
+        <v>1650</v>
       </c>
       <c r="E435" s="6" t="s">
-        <v>1975</v>
+        <v>1651</v>
       </c>
       <c r="F435" s="19" t="s">
-        <v>1742</v>
+        <v>1231</v>
       </c>
       <c r="G435" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H435" s="24" t="s">
-        <v>1976</v>
+        <v>1654</v>
       </c>
       <c r="I435" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J435" s="42" t="s">
-        <v>1977</v>
+        <v>1652</v>
       </c>
       <c r="K435" s="10" t="s">
-        <v>1978</v>
+        <v>1653</v>
       </c>
       <c r="L435" s="13" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="M435" s="32"/>
     </row>
     <row r="436" spans="1:13" ht="54.75" customHeight="1">
       <c r="A436" s="6" t="s">
-        <v>1989</v>
+        <v>1718</v>
       </c>
       <c r="B436" s="12" t="s">
-        <v>14</v>
+        <v>1711</v>
       </c>
       <c r="C436" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D436" s="60" t="s">
-        <v>1990</v>
+        <v>1719</v>
       </c>
       <c r="E436" s="6" t="s">
-        <v>1975</v>
-[...3 lines deleted...]
-      </c>
+        <v>1720</v>
+      </c>
+      <c r="F436" s="19"/>
       <c r="G436" s="20" t="s">
-        <v>1526</v>
+        <v>1476</v>
       </c>
       <c r="H436" s="24" t="s">
-        <v>1993</v>
+        <v>1721</v>
       </c>
       <c r="I436" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J436" s="42" t="s">
-        <v>1992</v>
+        <v>1723</v>
       </c>
       <c r="K436" s="10" t="s">
-        <v>2229</v>
+        <v>1717</v>
       </c>
       <c r="L436" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M436" s="32"/>
     </row>
     <row r="437" spans="1:13" ht="54.75" customHeight="1">
       <c r="A437" s="6" t="s">
-        <v>2224</v>
+        <v>1740</v>
       </c>
       <c r="B437" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D437" s="60" t="s">
-        <v>2225</v>
+        <v>1741</v>
       </c>
       <c r="E437" s="6" t="s">
-        <v>2226</v>
+        <v>1927</v>
       </c>
       <c r="F437" s="19" t="s">
-        <v>2227</v>
+        <v>1742</v>
       </c>
       <c r="G437" s="20" t="s">
-        <v>1526</v>
+        <v>1743</v>
       </c>
       <c r="H437" s="24" t="s">
-        <v>2231</v>
+        <v>1746</v>
       </c>
       <c r="I437" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J437" s="42" t="s">
-        <v>2228</v>
+        <v>1745</v>
       </c>
       <c r="K437" s="10" t="s">
-        <v>2230</v>
+        <v>1744</v>
       </c>
       <c r="L437" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M437" s="32"/>
+      <c r="M437" s="32" t="s">
+        <v>2785</v>
+      </c>
     </row>
     <row r="438" spans="1:13" ht="54.75" customHeight="1">
       <c r="A438" s="6" t="s">
-        <v>2244</v>
+        <v>1973</v>
       </c>
       <c r="B438" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D438" s="60" t="s">
-        <v>2245</v>
+        <v>1974</v>
       </c>
       <c r="E438" s="6" t="s">
-        <v>2226</v>
+        <v>1975</v>
       </c>
       <c r="F438" s="19" t="s">
-        <v>1707</v>
+        <v>1742</v>
       </c>
       <c r="G438" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H438" s="24" t="s">
-        <v>2247</v>
+        <v>1976</v>
       </c>
       <c r="I438" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J438" s="42" t="s">
-        <v>2246</v>
+        <v>1977</v>
       </c>
       <c r="K438" s="10" t="s">
-        <v>2232</v>
+        <v>1978</v>
       </c>
       <c r="L438" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M438" s="32"/>
     </row>
     <row r="439" spans="1:13" ht="54.75" customHeight="1">
       <c r="A439" s="6" t="s">
-        <v>2395</v>
+        <v>1989</v>
       </c>
       <c r="B439" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="9">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="D439" s="60" t="s">
-        <v>2396</v>
+        <v>1990</v>
       </c>
       <c r="E439" s="6" t="s">
-        <v>1932</v>
+        <v>1975</v>
       </c>
       <c r="F439" s="19" t="s">
-        <v>2397</v>
+        <v>1991</v>
       </c>
       <c r="G439" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H439" s="24" t="s">
-        <v>2398</v>
+        <v>1993</v>
       </c>
       <c r="I439" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J439" s="42" t="s">
-        <v>2391</v>
+        <v>1992</v>
       </c>
       <c r="K439" s="10" t="s">
-        <v>2394</v>
+        <v>2229</v>
       </c>
       <c r="L439" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M439" s="32"/>
     </row>
     <row r="440" spans="1:13" ht="54.75" customHeight="1">
       <c r="A440" s="6" t="s">
-        <v>2399</v>
+        <v>2224</v>
       </c>
       <c r="B440" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="9">
         <v>300</v>
       </c>
       <c r="D440" s="60" t="s">
-        <v>2400</v>
+        <v>2225</v>
       </c>
       <c r="E440" s="6" t="s">
-        <v>2401</v>
+        <v>2226</v>
       </c>
       <c r="F440" s="19" t="s">
-        <v>2402</v>
+        <v>2227</v>
       </c>
       <c r="G440" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H440" s="24" t="s">
-        <v>2403</v>
+        <v>2231</v>
       </c>
       <c r="I440" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J440" s="42" t="s">
-        <v>2392</v>
+        <v>2228</v>
       </c>
       <c r="K440" s="10" t="s">
-        <v>2394</v>
+        <v>2230</v>
       </c>
       <c r="L440" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M440" s="32"/>
     </row>
     <row r="441" spans="1:13" ht="54.75" customHeight="1">
       <c r="A441" s="6" t="s">
-        <v>2404</v>
+        <v>2244</v>
       </c>
       <c r="B441" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="9">
         <v>300</v>
       </c>
       <c r="D441" s="60" t="s">
-        <v>2405</v>
+        <v>2245</v>
       </c>
       <c r="E441" s="6" t="s">
-        <v>2406</v>
+        <v>2226</v>
       </c>
       <c r="F441" s="19" t="s">
-        <v>1231</v>
+        <v>1707</v>
       </c>
       <c r="G441" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H441" s="24" t="s">
-        <v>2403</v>
+        <v>2247</v>
       </c>
       <c r="I441" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J441" s="42" t="s">
-        <v>2393</v>
+        <v>2246</v>
       </c>
       <c r="K441" s="10" t="s">
-        <v>2394</v>
+        <v>2232</v>
       </c>
       <c r="L441" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M441" s="32"/>
     </row>
     <row r="442" spans="1:13" ht="54.75" customHeight="1">
       <c r="A442" s="6" t="s">
-        <v>2409</v>
+        <v>2395</v>
       </c>
       <c r="B442" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="9">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="D442" s="60" t="s">
-        <v>2410</v>
+        <v>2396</v>
       </c>
       <c r="E442" s="6" t="s">
-        <v>2411</v>
+        <v>1932</v>
       </c>
       <c r="F442" s="19" t="s">
-        <v>137</v>
+        <v>2397</v>
       </c>
       <c r="G442" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H442" s="24" t="s">
-        <v>2403</v>
+        <v>2398</v>
       </c>
       <c r="I442" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J442" s="42" t="s">
-        <v>2407</v>
+        <v>2391</v>
       </c>
       <c r="K442" s="10" t="s">
-        <v>2408</v>
+        <v>2394</v>
       </c>
       <c r="L442" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M442" s="32"/>
     </row>
     <row r="443" spans="1:13" ht="54.75" customHeight="1">
       <c r="A443" s="6" t="s">
-        <v>2429</v>
+        <v>2399</v>
       </c>
       <c r="B443" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C443" s="9">
         <v>300</v>
       </c>
       <c r="D443" s="60" t="s">
-        <v>2430</v>
+        <v>2400</v>
       </c>
       <c r="E443" s="6" t="s">
-        <v>2406</v>
+        <v>2401</v>
       </c>
       <c r="F443" s="19" t="s">
-        <v>1193</v>
+        <v>2402</v>
       </c>
       <c r="G443" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H443" s="24" t="s">
         <v>2403</v>
       </c>
       <c r="I443" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J443" s="42" t="s">
-        <v>2431</v>
+        <v>2392</v>
       </c>
       <c r="K443" s="10" t="s">
-        <v>2424</v>
+        <v>2394</v>
       </c>
       <c r="L443" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M443" s="32"/>
     </row>
     <row r="444" spans="1:13" ht="54.75" customHeight="1">
       <c r="A444" s="6" t="s">
-        <v>2432</v>
+        <v>2404</v>
       </c>
       <c r="B444" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C444" s="9">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D444" s="60" t="s">
-        <v>2433</v>
+        <v>2405</v>
       </c>
       <c r="E444" s="6" t="s">
-        <v>2434</v>
+        <v>2406</v>
       </c>
       <c r="F444" s="19" t="s">
-        <v>2316</v>
+        <v>1231</v>
       </c>
       <c r="G444" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H444" s="24" t="s">
         <v>2403</v>
       </c>
       <c r="I444" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J444" s="42" t="s">
-        <v>2435</v>
+        <v>2393</v>
       </c>
       <c r="K444" s="10" t="s">
-        <v>2436</v>
+        <v>2394</v>
       </c>
       <c r="L444" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M444" s="32"/>
     </row>
     <row r="445" spans="1:13" ht="54.75" customHeight="1">
       <c r="A445" s="6" t="s">
-        <v>2473</v>
+        <v>2409</v>
       </c>
       <c r="B445" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C445" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D445" s="60" t="s">
-        <v>2474</v>
+        <v>2410</v>
       </c>
       <c r="E445" s="6" t="s">
-        <v>2434</v>
+        <v>2411</v>
       </c>
       <c r="F445" s="19" t="s">
         <v>137</v>
       </c>
       <c r="G445" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H445" s="24" t="s">
-        <v>2475</v>
+        <v>2403</v>
       </c>
       <c r="I445" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J445" s="42" t="s">
-        <v>2476</v>
+        <v>2407</v>
       </c>
       <c r="K445" s="10" t="s">
-        <v>2477</v>
+        <v>2408</v>
       </c>
       <c r="L445" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M445" s="32"/>
     </row>
     <row r="446" spans="1:13" ht="54.75" customHeight="1">
       <c r="A446" s="6" t="s">
-        <v>2478</v>
+        <v>2429</v>
       </c>
       <c r="B446" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C446" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D446" s="60" t="s">
-        <v>2479</v>
+        <v>2430</v>
       </c>
       <c r="E446" s="6" t="s">
-        <v>2226</v>
+        <v>2406</v>
       </c>
       <c r="F446" s="19" t="s">
-        <v>2397</v>
+        <v>1193</v>
       </c>
       <c r="G446" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H446" s="24" t="s">
-        <v>2480</v>
+        <v>2403</v>
       </c>
       <c r="I446" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J446" s="42" t="s">
-        <v>2481</v>
+        <v>2431</v>
       </c>
       <c r="K446" s="10" t="s">
-        <v>2482</v>
+        <v>2424</v>
       </c>
       <c r="L446" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M446" s="32"/>
     </row>
     <row r="447" spans="1:13" ht="54.75" customHeight="1">
       <c r="A447" s="6" t="s">
-        <v>2500</v>
+        <v>2432</v>
       </c>
       <c r="B447" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C447" s="9">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D447" s="60" t="s">
-        <v>2501</v>
+        <v>2433</v>
       </c>
       <c r="E447" s="6" t="s">
-        <v>2528</v>
+        <v>2434</v>
       </c>
       <c r="F447" s="19" t="s">
-        <v>2397</v>
+        <v>2316</v>
       </c>
       <c r="G447" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H447" s="24" t="s">
-        <v>2502</v>
+        <v>2403</v>
       </c>
       <c r="I447" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J447" s="42" t="s">
-        <v>2503</v>
+        <v>2435</v>
       </c>
       <c r="K447" s="10" t="s">
-        <v>2499</v>
+        <v>2436</v>
       </c>
       <c r="L447" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M447" s="32"/>
     </row>
     <row r="448" spans="1:13" ht="54.75" customHeight="1">
       <c r="A448" s="6" t="s">
-        <v>2526</v>
+        <v>2473</v>
       </c>
       <c r="B448" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C448" s="9">
         <v>320</v>
       </c>
       <c r="D448" s="60" t="s">
-        <v>2527</v>
+        <v>2474</v>
       </c>
       <c r="E448" s="6" t="s">
-        <v>2529</v>
+        <v>2434</v>
       </c>
       <c r="F448" s="19" t="s">
-        <v>1735</v>
+        <v>137</v>
       </c>
       <c r="G448" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H448" s="24" t="s">
-        <v>2530</v>
+        <v>2475</v>
       </c>
       <c r="I448" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J448" s="42" t="s">
-        <v>2531</v>
+        <v>2476</v>
       </c>
       <c r="K448" s="10" t="s">
-        <v>2525</v>
+        <v>2477</v>
       </c>
       <c r="L448" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M448" s="32"/>
     </row>
     <row r="449" spans="1:13" ht="54.75" customHeight="1">
       <c r="A449" s="6" t="s">
-        <v>2532</v>
+        <v>2478</v>
       </c>
       <c r="B449" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C449" s="9">
         <v>320</v>
       </c>
       <c r="D449" s="60" t="s">
-        <v>2533</v>
+        <v>2479</v>
       </c>
       <c r="E449" s="6" t="s">
-        <v>2529</v>
+        <v>2226</v>
       </c>
       <c r="F449" s="19" t="s">
-        <v>1735</v>
+        <v>2397</v>
       </c>
       <c r="G449" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H449" s="24" t="s">
-        <v>2534</v>
+        <v>2480</v>
       </c>
       <c r="I449" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J449" s="42" t="s">
-        <v>2535</v>
+        <v>2481</v>
       </c>
       <c r="K449" s="10" t="s">
-        <v>2536</v>
+        <v>2482</v>
       </c>
       <c r="L449" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M449" s="32"/>
     </row>
     <row r="450" spans="1:13" ht="54.75" customHeight="1">
       <c r="A450" s="6" t="s">
-        <v>2538</v>
+        <v>2500</v>
       </c>
       <c r="B450" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="9">
         <v>320</v>
       </c>
       <c r="D450" s="60" t="s">
-        <v>2539</v>
+        <v>2501</v>
       </c>
       <c r="E450" s="6" t="s">
-        <v>2226</v>
+        <v>2528</v>
       </c>
       <c r="F450" s="19" t="s">
-        <v>1403</v>
+        <v>2397</v>
       </c>
       <c r="G450" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H450" s="24" t="s">
-        <v>2540</v>
+        <v>2502</v>
       </c>
       <c r="I450" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J450" s="42" t="s">
-        <v>2537</v>
+        <v>2503</v>
       </c>
       <c r="K450" s="10" t="s">
-        <v>2536</v>
+        <v>2499</v>
       </c>
       <c r="L450" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M450" s="32"/>
     </row>
     <row r="451" spans="1:13" ht="54.75" customHeight="1">
       <c r="A451" s="6" t="s">
-        <v>2547</v>
+        <v>2526</v>
       </c>
       <c r="B451" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C451" s="9">
         <v>320</v>
       </c>
       <c r="D451" s="60" t="s">
-        <v>2548</v>
+        <v>2527</v>
       </c>
       <c r="E451" s="6" t="s">
         <v>2529</v>
       </c>
       <c r="F451" s="19" t="s">
-        <v>1707</v>
+        <v>1735</v>
       </c>
       <c r="G451" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H451" s="24" t="s">
-        <v>2549</v>
+        <v>2530</v>
       </c>
       <c r="I451" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J451" s="42" t="s">
-        <v>2550</v>
+        <v>2531</v>
       </c>
       <c r="K451" s="10" t="s">
-        <v>2546</v>
+        <v>2525</v>
       </c>
       <c r="L451" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M451" s="32"/>
     </row>
     <row r="452" spans="1:13" ht="54.75" customHeight="1">
       <c r="A452" s="6" t="s">
-        <v>2571</v>
+        <v>2532</v>
       </c>
       <c r="B452" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C452" s="9">
         <v>320</v>
       </c>
       <c r="D452" s="60" t="s">
-        <v>2572</v>
+        <v>2533</v>
       </c>
       <c r="E452" s="6" t="s">
-        <v>2573</v>
+        <v>2529</v>
       </c>
       <c r="F452" s="19" t="s">
-        <v>137</v>
+        <v>1735</v>
       </c>
       <c r="G452" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H452" s="24" t="s">
-        <v>2574</v>
+        <v>2534</v>
       </c>
       <c r="I452" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J452" s="42" t="s">
-        <v>2575</v>
+        <v>2535</v>
       </c>
       <c r="K452" s="10" t="s">
-        <v>2570</v>
+        <v>2536</v>
       </c>
       <c r="L452" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M452" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M452" s="32"/>
     </row>
     <row r="453" spans="1:13" ht="54.75" customHeight="1">
       <c r="A453" s="6" t="s">
-        <v>2603</v>
+        <v>2538</v>
       </c>
       <c r="B453" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C453" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D453" s="60" t="s">
-        <v>2605</v>
+        <v>2539</v>
       </c>
       <c r="E453" s="6" t="s">
-        <v>2606</v>
+        <v>2226</v>
       </c>
       <c r="F453" s="19" t="s">
-        <v>2607</v>
+        <v>1403</v>
       </c>
       <c r="G453" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H453" s="24" t="s">
-        <v>2403</v>
+        <v>2540</v>
       </c>
       <c r="I453" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J453" s="42" t="s">
-        <v>2604</v>
+        <v>2537</v>
       </c>
       <c r="K453" s="10" t="s">
-        <v>2598</v>
+        <v>2536</v>
       </c>
       <c r="L453" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M453" s="32"/>
     </row>
     <row r="454" spans="1:13" ht="54.75" customHeight="1">
       <c r="A454" s="6" t="s">
-        <v>2643</v>
+        <v>2547</v>
       </c>
       <c r="B454" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C454" s="151">
-        <v>290</v>
+      <c r="C454" s="9">
+        <v>320</v>
       </c>
       <c r="D454" s="60" t="s">
-        <v>2644</v>
+        <v>2548</v>
       </c>
       <c r="E454" s="6" t="s">
-        <v>2645</v>
+        <v>2529</v>
       </c>
       <c r="F454" s="19" t="s">
-        <v>2602</v>
+        <v>1707</v>
       </c>
       <c r="G454" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H454" s="24" t="s">
-        <v>2646</v>
+        <v>2549</v>
       </c>
       <c r="I454" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J454" s="42" t="s">
-        <v>2641</v>
+        <v>2550</v>
       </c>
       <c r="K454" s="10" t="s">
-        <v>2642</v>
+        <v>2546</v>
       </c>
       <c r="L454" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M454" s="32"/>
     </row>
     <row r="455" spans="1:13" ht="54.75" customHeight="1">
       <c r="A455" s="6" t="s">
-        <v>2652</v>
+        <v>2571</v>
       </c>
       <c r="B455" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C455" s="9">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D455" s="60" t="s">
-        <v>2654</v>
+        <v>2572</v>
       </c>
       <c r="E455" s="6" t="s">
-        <v>2655</v>
+        <v>2573</v>
       </c>
       <c r="F455" s="19" t="s">
-        <v>2656</v>
+        <v>137</v>
       </c>
       <c r="G455" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H455" s="24" t="s">
-        <v>2657</v>
+        <v>2574</v>
       </c>
       <c r="I455" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J455" s="42" t="s">
-        <v>2693</v>
+        <v>2575</v>
       </c>
       <c r="K455" s="10" t="s">
-        <v>2653</v>
+        <v>2570</v>
       </c>
       <c r="L455" s="13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="M455" s="32"/>
+        <v>32</v>
+      </c>
+      <c r="M455" s="32" t="s">
+        <v>2786</v>
+      </c>
     </row>
     <row r="456" spans="1:13" ht="54.75" customHeight="1">
       <c r="A456" s="6" t="s">
-        <v>2690</v>
+        <v>2603</v>
       </c>
       <c r="B456" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="9">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>2692</v>
+        <v>300</v>
+      </c>
+      <c r="D456" s="60" t="s">
+        <v>2605</v>
       </c>
       <c r="E456" s="6" t="s">
-        <v>2691</v>
+        <v>2606</v>
       </c>
       <c r="F456" s="19" t="s">
-        <v>2695</v>
+        <v>2607</v>
       </c>
       <c r="G456" s="20" t="s">
-        <v>229</v>
+        <v>1526</v>
       </c>
       <c r="H456" s="24" t="s">
-        <v>2696</v>
+        <v>2403</v>
       </c>
       <c r="I456" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J456" s="42" t="s">
-        <v>2694</v>
+        <v>2604</v>
       </c>
       <c r="K456" s="10" t="s">
-        <v>2685</v>
+        <v>2598</v>
       </c>
       <c r="L456" s="13" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="M456" s="32"/>
     </row>
     <row r="457" spans="1:13" ht="54.75" customHeight="1">
       <c r="A457" s="6" t="s">
-        <v>2715</v>
+        <v>2643</v>
       </c>
       <c r="B457" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C457" s="9">
-[...3 lines deleted...]
-        <v>2716</v>
+      <c r="C457" s="151">
+        <v>290</v>
+      </c>
+      <c r="D457" s="60" t="s">
+        <v>2644</v>
       </c>
       <c r="E457" s="6" t="s">
-        <v>2717</v>
+        <v>2645</v>
       </c>
       <c r="F457" s="19" t="s">
-        <v>1403</v>
+        <v>2602</v>
       </c>
       <c r="G457" s="20" t="s">
-        <v>229</v>
+        <v>1526</v>
       </c>
       <c r="H457" s="24" t="s">
-        <v>2719</v>
+        <v>2646</v>
       </c>
       <c r="I457" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J457" s="42" t="s">
-        <v>2718</v>
+        <v>2641</v>
       </c>
       <c r="K457" s="10" t="s">
-        <v>2714</v>
+        <v>2642</v>
       </c>
       <c r="L457" s="13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M457" s="32"/>
     </row>
     <row r="458" spans="1:13" ht="54.75" customHeight="1">
       <c r="A458" s="6" t="s">
-        <v>2819</v>
+        <v>2652</v>
       </c>
       <c r="B458" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="9">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>2820</v>
+        <v>330</v>
+      </c>
+      <c r="D458" s="60" t="s">
+        <v>2654</v>
       </c>
       <c r="E458" s="6" t="s">
-        <v>2821</v>
+        <v>2655</v>
       </c>
       <c r="F458" s="19" t="s">
-        <v>137</v>
+        <v>2656</v>
       </c>
       <c r="G458" s="20" t="s">
-        <v>314</v>
+        <v>1526</v>
       </c>
       <c r="H458" s="24" t="s">
-        <v>2811</v>
+        <v>2657</v>
       </c>
       <c r="I458" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J458" s="42" t="s">
-        <v>2822</v>
+        <v>2693</v>
       </c>
       <c r="K458" s="10" t="s">
-        <v>2823</v>
+        <v>2653</v>
       </c>
       <c r="L458" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M458" s="32"/>
     </row>
     <row r="459" spans="1:13" ht="54.75" customHeight="1">
       <c r="A459" s="6" t="s">
-        <v>2904</v>
+        <v>2690</v>
       </c>
       <c r="B459" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="9">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="D459" s="152" t="s">
-        <v>2907</v>
+        <v>2692</v>
       </c>
       <c r="E459" s="6" t="s">
-        <v>2906</v>
+        <v>2691</v>
       </c>
       <c r="F459" s="19" t="s">
-        <v>1403</v>
+        <v>2695</v>
       </c>
       <c r="G459" s="20" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="H459" s="24" t="s">
-        <v>2811</v>
+        <v>2696</v>
       </c>
       <c r="I459" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J459" s="42" t="s">
-        <v>2905</v>
+        <v>2694</v>
       </c>
       <c r="K459" s="10" t="s">
-        <v>2901</v>
+        <v>2685</v>
       </c>
       <c r="L459" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M459" s="32"/>
+      <c r="M459" s="32" t="s">
+        <v>2787</v>
+      </c>
     </row>
     <row r="460" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A460" s="153" t="s">
-        <v>2914</v>
+      <c r="A460" s="6" t="s">
+        <v>2715</v>
       </c>
       <c r="B460" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C460" s="9">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="D460" s="152" t="s">
-        <v>2915</v>
+        <v>2716</v>
       </c>
       <c r="E460" s="6" t="s">
-        <v>2916</v>
+        <v>2717</v>
       </c>
       <c r="F460" s="19" t="s">
-        <v>210</v>
+        <v>1403</v>
       </c>
       <c r="G460" s="20" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="H460" s="24" t="s">
-        <v>2811</v>
+        <v>2719</v>
       </c>
       <c r="I460" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J460" s="42" t="s">
-        <v>2917</v>
+        <v>2718</v>
       </c>
       <c r="K460" s="10" t="s">
-        <v>2912</v>
+        <v>2714</v>
       </c>
       <c r="L460" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M460" s="32"/>
     </row>
     <row r="461" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A461" s="17" t="s">
-        <v>1059</v>
+      <c r="A461" s="6" t="s">
+        <v>2819</v>
       </c>
       <c r="B461" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C461" s="9">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>2945</v>
+        <v>340</v>
+      </c>
+      <c r="D461" s="152" t="s">
+        <v>2820</v>
       </c>
       <c r="E461" s="6" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>2821</v>
+      </c>
+      <c r="F461" s="19" t="s">
+        <v>137</v>
       </c>
       <c r="G461" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H461" s="14" t="s">
-        <v>2948</v>
+      <c r="H461" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I461" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J461" s="12" t="s">
-[...5 lines deleted...]
-      <c r="L461" s="12" t="s">
+      <c r="J461" s="42" t="s">
+        <v>2822</v>
+      </c>
+      <c r="K461" s="10" t="s">
+        <v>2823</v>
+      </c>
+      <c r="L461" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M461" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M461" s="32"/>
     </row>
     <row r="462" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A462" s="17" t="s">
-        <v>2972</v>
+      <c r="A462" s="6" t="s">
+        <v>2904</v>
       </c>
       <c r="B462" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C462" s="9">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>2973</v>
+        <v>340</v>
+      </c>
+      <c r="D462" s="152" t="s">
+        <v>2907</v>
       </c>
       <c r="E462" s="6" t="s">
-        <v>1113</v>
+        <v>2906</v>
       </c>
       <c r="F462" s="19" t="s">
-        <v>210</v>
+        <v>1403</v>
       </c>
       <c r="G462" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H462" s="14" t="s">
-        <v>2974</v>
+      <c r="H462" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I462" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J462" s="12" t="s">
-[...5 lines deleted...]
-      <c r="L462" s="12" t="s">
+      <c r="J462" s="42" t="s">
+        <v>2905</v>
+      </c>
+      <c r="K462" s="10" t="s">
+        <v>2901</v>
+      </c>
+      <c r="L462" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M462" s="32"/>
     </row>
     <row r="463" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A463" s="17" t="s">
-        <v>2996</v>
+      <c r="A463" s="153" t="s">
+        <v>2914</v>
       </c>
       <c r="B463" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C463" s="9">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>2997</v>
+        <v>340</v>
+      </c>
+      <c r="D463" s="152" t="s">
+        <v>2915</v>
       </c>
       <c r="E463" s="6" t="s">
-        <v>2998</v>
+        <v>2916</v>
       </c>
       <c r="F463" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G463" s="20" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>2935</v>
+        <v>314</v>
+      </c>
+      <c r="H463" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I463" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J463" s="12" t="s">
-[...5 lines deleted...]
-      <c r="L463" s="12" t="s">
+      <c r="J463" s="42" t="s">
+        <v>2917</v>
+      </c>
+      <c r="K463" s="10" t="s">
+        <v>2912</v>
+      </c>
+      <c r="L463" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M463" s="32"/>
     </row>
     <row r="464" spans="1:13" ht="54.75" customHeight="1">
       <c r="A464" s="17" t="s">
-        <v>3085</v>
+        <v>1059</v>
       </c>
       <c r="B464" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C464" s="9">
-        <v>370</v>
+        <v>310</v>
       </c>
       <c r="D464" s="38" t="s">
-        <v>3086</v>
+        <v>2945</v>
       </c>
       <c r="E464" s="6" t="s">
-        <v>3087</v>
-[...2 lines deleted...]
-        <v>2980</v>
+        <v>748</v>
+      </c>
+      <c r="F464" s="12" t="s">
+        <v>417</v>
       </c>
       <c r="G464" s="20" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H464" s="14" t="s">
-        <v>3090</v>
+        <v>2948</v>
       </c>
       <c r="I464" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J464" s="12" t="s">
-        <v>3088</v>
+        <v>2946</v>
       </c>
       <c r="K464" s="23" t="s">
-        <v>3089</v>
+        <v>2947</v>
       </c>
       <c r="L464" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M464" s="32"/>
+      <c r="M464" s="32" t="s">
+        <v>420</v>
+      </c>
     </row>
     <row r="465" spans="1:13" ht="54.75" customHeight="1">
       <c r="A465" s="17" t="s">
-        <v>3113</v>
+        <v>2972</v>
       </c>
       <c r="B465" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C465" s="9">
-        <v>390</v>
+        <v>350</v>
       </c>
       <c r="D465" s="38" t="s">
-        <v>3114</v>
+        <v>2973</v>
       </c>
       <c r="E465" s="6" t="s">
-        <v>3115</v>
+        <v>1113</v>
       </c>
       <c r="F465" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G465" s="20" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H465" s="14" t="s">
-        <v>3116</v>
+        <v>2974</v>
       </c>
       <c r="I465" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J465" s="12" t="s">
-        <v>3117</v>
+        <v>2971</v>
       </c>
       <c r="K465" s="23" t="s">
-        <v>3118</v>
+        <v>2970</v>
       </c>
       <c r="L465" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M465" s="32"/>
+      <c r="M465" s="32" t="s">
+        <v>3149</v>
+      </c>
     </row>
     <row r="466" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A466" s="6" t="s">
-        <v>1900</v>
+      <c r="A466" s="17" t="s">
+        <v>2996</v>
       </c>
       <c r="B466" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C466" s="9">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>1901</v>
+        <v>350</v>
+      </c>
+      <c r="D466" s="38" t="s">
+        <v>2997</v>
       </c>
       <c r="E466" s="6" t="s">
-        <v>1902</v>
+        <v>2998</v>
       </c>
       <c r="F466" s="19" t="s">
-        <v>1903</v>
+        <v>210</v>
       </c>
       <c r="G466" s="20" t="s">
-        <v>1904</v>
-[...2 lines deleted...]
-        <v>1905</v>
+        <v>229</v>
+      </c>
+      <c r="H466" s="14" t="s">
+        <v>2935</v>
       </c>
       <c r="I466" s="12" t="s">
-        <v>1906</v>
-[...12 lines deleted...]
-      </c>
+        <v>1053</v>
+      </c>
+      <c r="J466" s="12" t="s">
+        <v>2999</v>
+      </c>
+      <c r="K466" s="23" t="s">
+        <v>3000</v>
+      </c>
+      <c r="L466" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M466" s="32"/>
     </row>
     <row r="467" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A467" s="6" t="s">
-        <v>1910</v>
+      <c r="A467" s="17" t="s">
+        <v>3085</v>
       </c>
       <c r="B467" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C467" s="9">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>1911</v>
+        <v>370</v>
+      </c>
+      <c r="D467" s="38" t="s">
+        <v>3086</v>
       </c>
       <c r="E467" s="6" t="s">
-        <v>1912</v>
+        <v>3087</v>
       </c>
       <c r="F467" s="19" t="s">
-        <v>1913</v>
+        <v>2980</v>
       </c>
       <c r="G467" s="20" t="s">
-        <v>1914</v>
-[...2 lines deleted...]
-        <v>1917</v>
+        <v>229</v>
+      </c>
+      <c r="H467" s="14" t="s">
+        <v>3090</v>
       </c>
       <c r="I467" s="12" t="s">
-        <v>1906</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>1053</v>
+      </c>
+      <c r="J467" s="12" t="s">
+        <v>3088</v>
+      </c>
+      <c r="K467" s="23" t="s">
+        <v>3089</v>
+      </c>
+      <c r="L467" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="M467" s="32"/>
     </row>
     <row r="468" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A468" s="6" t="s">
-        <v>1994</v>
+      <c r="A468" s="17" t="s">
+        <v>3113</v>
       </c>
       <c r="B468" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C468" s="9">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>1996</v>
+        <v>390</v>
+      </c>
+      <c r="D468" s="38" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E468" s="6" t="s">
+        <v>3115</v>
       </c>
       <c r="F468" s="19" t="s">
-        <v>1997</v>
+        <v>210</v>
       </c>
       <c r="G468" s="20" t="s">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>1999</v>
+        <v>229</v>
+      </c>
+      <c r="H468" s="14" t="s">
+        <v>3116</v>
       </c>
       <c r="I468" s="12" t="s">
-        <v>1906</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>1053</v>
+      </c>
+      <c r="J468" s="12" t="s">
+        <v>3117</v>
+      </c>
+      <c r="K468" s="23" t="s">
+        <v>3118</v>
+      </c>
+      <c r="L468" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="M468" s="32"/>
     </row>
     <row r="469" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A469" s="6" t="s">
-        <v>2022</v>
+      <c r="A469" s="17" t="s">
+        <v>3133</v>
       </c>
       <c r="B469" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C469" s="9">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>2027</v>
+        <v>370</v>
+      </c>
+      <c r="D469" s="38" t="s">
+        <v>3130</v>
+      </c>
+      <c r="E469" s="6" t="s">
+        <v>3131</v>
       </c>
       <c r="F469" s="19" t="s">
-        <v>2024</v>
+        <v>3132</v>
       </c>
       <c r="G469" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>229</v>
+      </c>
+      <c r="H469" s="14" t="s">
+        <v>3136</v>
       </c>
       <c r="I469" s="12" t="s">
-        <v>1906</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>1053</v>
+      </c>
+      <c r="J469" s="12" t="s">
+        <v>3134</v>
+      </c>
+      <c r="K469" s="23" t="s">
+        <v>3135</v>
+      </c>
+      <c r="L469" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="M469" s="32"/>
     </row>
     <row r="470" spans="1:13" ht="54.75" customHeight="1">
       <c r="A470" s="6" t="s">
-        <v>2109</v>
+        <v>1900</v>
       </c>
       <c r="B470" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C470" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D470" s="60" t="s">
-        <v>2110</v>
-[...2 lines deleted...]
-        <v>2111</v>
+        <v>1901</v>
+      </c>
+      <c r="E470" s="6" t="s">
+        <v>1902</v>
       </c>
       <c r="F470" s="19" t="s">
-        <v>2112</v>
+        <v>1903</v>
       </c>
       <c r="G470" s="20" t="s">
-        <v>2113</v>
+        <v>1904</v>
       </c>
       <c r="H470" s="24" t="s">
-        <v>2114</v>
+        <v>1905</v>
       </c>
       <c r="I470" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J470" s="42" t="s">
-        <v>2115</v>
+        <v>1907</v>
       </c>
       <c r="K470" s="10" t="s">
-        <v>2108</v>
+        <v>1908</v>
       </c>
       <c r="L470" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M470" s="32" t="s">
-        <v>2370</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="471" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A471" s="28" t="s">
-        <v>2122</v>
+      <c r="A471" s="6" t="s">
+        <v>1910</v>
       </c>
       <c r="B471" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C471" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D471" s="60" t="s">
-        <v>2123</v>
-[...2 lines deleted...]
-        <v>2124</v>
+        <v>1911</v>
+      </c>
+      <c r="E471" s="6" t="s">
+        <v>1912</v>
       </c>
       <c r="F471" s="19" t="s">
-        <v>210</v>
+        <v>1913</v>
       </c>
       <c r="G471" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2125</v>
+        <v>1914</v>
+      </c>
+      <c r="H471" s="24" t="s">
+        <v>1917</v>
       </c>
       <c r="I471" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J471" s="42" t="s">
-        <v>2126</v>
+        <v>1915</v>
       </c>
       <c r="K471" s="10" t="s">
-        <v>2121</v>
+        <v>1916</v>
       </c>
       <c r="L471" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M471" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M471" s="32"/>
     </row>
     <row r="472" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A472" s="84" t="s">
-        <v>2143</v>
+      <c r="A472" s="6" t="s">
+        <v>1994</v>
       </c>
       <c r="B472" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C472" s="9">
         <v>300</v>
       </c>
       <c r="D472" s="60" t="s">
-        <v>2144</v>
+        <v>1995</v>
       </c>
       <c r="E472" s="28" t="s">
-        <v>2145</v>
+        <v>1996</v>
       </c>
       <c r="F472" s="19" t="s">
-        <v>210</v>
+        <v>1997</v>
       </c>
       <c r="G472" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2147</v>
+        <v>1998</v>
+      </c>
+      <c r="H472" s="24" t="s">
+        <v>1999</v>
       </c>
       <c r="I472" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J472" s="42" t="s">
-        <v>2146</v>
+        <v>2000</v>
       </c>
       <c r="K472" s="10" t="s">
-        <v>2138</v>
+        <v>2001</v>
       </c>
       <c r="L472" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M472" s="32"/>
     </row>
     <row r="473" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A473" s="84" t="s">
-        <v>2167</v>
+      <c r="A473" s="6" t="s">
+        <v>2022</v>
       </c>
       <c r="B473" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C473" s="9">
         <v>300</v>
       </c>
       <c r="D473" s="60" t="s">
-        <v>2168</v>
+        <v>2023</v>
       </c>
       <c r="E473" s="28" t="s">
-        <v>2169</v>
+        <v>2027</v>
       </c>
       <c r="F473" s="19" t="s">
-        <v>210</v>
+        <v>2024</v>
       </c>
       <c r="G473" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H473" s="86" t="s">
-        <v>2170</v>
+      <c r="H473" s="24" t="s">
+        <v>2026</v>
       </c>
       <c r="I473" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J473" s="42" t="s">
-        <v>2171</v>
+        <v>2025</v>
       </c>
       <c r="K473" s="10" t="s">
-        <v>2166</v>
+        <v>2018</v>
       </c>
       <c r="L473" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M473" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M473" s="32"/>
     </row>
     <row r="474" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A474" s="84" t="s">
-        <v>2292</v>
+      <c r="A474" s="6" t="s">
+        <v>2109</v>
       </c>
       <c r="B474" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C474" s="9">
         <v>300</v>
       </c>
       <c r="D474" s="60" t="s">
-        <v>2296</v>
-[...2 lines deleted...]
-        <v>2306</v>
+        <v>2110</v>
+      </c>
+      <c r="E474" s="28" t="s">
+        <v>2111</v>
       </c>
       <c r="F474" s="19" t="s">
-        <v>210</v>
+        <v>2112</v>
       </c>
       <c r="G474" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2293</v>
+        <v>2113</v>
+      </c>
+      <c r="H474" s="24" t="s">
+        <v>2114</v>
       </c>
       <c r="I474" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J474" s="42" t="s">
-        <v>2294</v>
+        <v>2115</v>
       </c>
       <c r="K474" s="10" t="s">
-        <v>2295</v>
+        <v>2108</v>
       </c>
       <c r="L474" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M474" s="32"/>
+      <c r="M474" s="32" t="s">
+        <v>2370</v>
+      </c>
     </row>
     <row r="475" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A475" s="84" t="s">
-        <v>2304</v>
+      <c r="A475" s="28" t="s">
+        <v>2122</v>
       </c>
       <c r="B475" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C475" s="9">
         <v>300</v>
       </c>
-      <c r="D475" s="116" t="s">
-        <v>2305</v>
+      <c r="D475" s="60" t="s">
+        <v>2123</v>
       </c>
       <c r="E475" s="28" t="s">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>2308</v>
+        <v>2124</v>
+      </c>
+      <c r="F475" s="19" t="s">
+        <v>210</v>
       </c>
       <c r="G475" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H475" s="86" t="s">
-        <v>2311</v>
+      <c r="H475" s="85" t="s">
+        <v>2125</v>
       </c>
       <c r="I475" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J475" s="42" t="s">
-        <v>2309</v>
+        <v>2126</v>
       </c>
       <c r="K475" s="10" t="s">
-        <v>2310</v>
+        <v>2121</v>
       </c>
       <c r="L475" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M475" s="32"/>
+      <c r="M475" s="32" t="s">
+        <v>2493</v>
+      </c>
     </row>
     <row r="476" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A476" s="144" t="s">
-        <v>2350</v>
+      <c r="A476" s="84" t="s">
+        <v>2143</v>
       </c>
       <c r="B476" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C476" s="9">
-        <v>320</v>
-[...8 lines deleted...]
-        <v>1749</v>
+        <v>300</v>
+      </c>
+      <c r="D476" s="60" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E476" s="28" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F476" s="19" t="s">
+        <v>210</v>
       </c>
       <c r="G476" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H476" s="86" t="s">
-        <v>2353</v>
+        <v>2147</v>
       </c>
       <c r="I476" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J476" s="42" t="s">
-        <v>2354</v>
+        <v>2146</v>
       </c>
       <c r="K476" s="10" t="s">
-        <v>2342</v>
+        <v>2138</v>
       </c>
       <c r="L476" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M476" s="32"/>
     </row>
     <row r="477" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A477" s="28" t="s">
+      <c r="A477" s="84" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B477" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C477" s="9">
+        <v>300</v>
+      </c>
+      <c r="D477" s="60" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E477" s="28" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F477" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G477" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H477" s="86" t="s">
+        <v>2170</v>
+      </c>
+      <c r="I477" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J477" s="42" t="s">
+        <v>2171</v>
+      </c>
+      <c r="K477" s="10" t="s">
+        <v>2166</v>
+      </c>
+      <c r="L477" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M477" s="32" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="478" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A478" s="84" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B478" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C478" s="9">
+        <v>300</v>
+      </c>
+      <c r="D478" s="60" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E478" s="118" t="s">
+        <v>2306</v>
+      </c>
+      <c r="F478" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G478" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H478" s="86" t="s">
+        <v>2293</v>
+      </c>
+      <c r="I478" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J478" s="42" t="s">
+        <v>2294</v>
+      </c>
+      <c r="K478" s="10" t="s">
+        <v>2295</v>
+      </c>
+      <c r="L478" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M478" s="32"/>
+    </row>
+    <row r="479" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A479" s="84" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B479" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C479" s="9">
+        <v>300</v>
+      </c>
+      <c r="D479" s="116" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E479" s="28" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F479" s="117" t="s">
+        <v>2308</v>
+      </c>
+      <c r="G479" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H479" s="86" t="s">
+        <v>2311</v>
+      </c>
+      <c r="I479" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J479" s="42" t="s">
+        <v>2309</v>
+      </c>
+      <c r="K479" s="10" t="s">
+        <v>2310</v>
+      </c>
+      <c r="L479" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M479" s="32"/>
+    </row>
+    <row r="480" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A480" s="144" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B480" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C480" s="9">
+        <v>320</v>
+      </c>
+      <c r="D480" s="116" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E480" s="120" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F480" s="117" t="s">
+        <v>1749</v>
+      </c>
+      <c r="G480" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H480" s="86" t="s">
+        <v>2353</v>
+      </c>
+      <c r="I480" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J480" s="42" t="s">
+        <v>2354</v>
+      </c>
+      <c r="K480" s="10" t="s">
+        <v>2342</v>
+      </c>
+      <c r="L480" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M480" s="32"/>
+    </row>
+    <row r="481" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A481" s="28" t="s">
         <v>1481</v>
       </c>
-      <c r="B477" s="14" t="s">
+      <c r="B481" s="14" t="s">
         <v>1482</v>
       </c>
-      <c r="C477" s="72">
+      <c r="C481" s="72">
         <v>1040</v>
       </c>
-      <c r="D477" s="56" t="s">
+      <c r="D481" s="56" t="s">
         <v>1483</v>
       </c>
-      <c r="E477" s="119" t="s">
+      <c r="E481" s="119" t="s">
         <v>1470</v>
       </c>
-      <c r="F477" s="52"/>
-      <c r="G477" s="55" t="s">
+      <c r="F481" s="52"/>
+      <c r="G481" s="55" t="s">
         <v>1486</v>
       </c>
-      <c r="H477" s="54" t="s">
+      <c r="H481" s="54" t="s">
         <v>1487</v>
-      </c>
-[...144 lines deleted...]
-        <v>2006</v>
       </c>
       <c r="I481" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J481" s="41"/>
-[...1 lines deleted...]
-        <v>2005</v>
+      <c r="J481" s="41" t="s">
+        <v>1484</v>
+      </c>
+      <c r="K481" s="41" t="s">
+        <v>1485</v>
       </c>
       <c r="L481" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M481" s="28"/>
     </row>
-    <row r="482" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A482" s="105" t="s">
+    <row r="482" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A482" s="139" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B482" s="14" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C482" s="72">
+        <v>1460</v>
+      </c>
+      <c r="D482" s="51" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E482" s="6" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F482" s="52"/>
+      <c r="G482" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H482" s="52" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I482" s="52" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J482" s="52" t="s">
+        <v>1472</v>
+      </c>
+      <c r="K482" s="53" t="s">
+        <v>1639</v>
+      </c>
+      <c r="L482" s="54" t="s">
+        <v>1473</v>
+      </c>
+      <c r="M482" s="55"/>
+      <c r="N482" s="148" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="483" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A483" s="28" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B483" s="14" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C483" s="67">
+        <v>1480</v>
+      </c>
+      <c r="D483" s="51" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E483" s="6" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F483" s="52"/>
+      <c r="G483" s="6" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H483" s="54" t="s">
+        <v>1480</v>
+      </c>
+      <c r="I483" s="52" t="s">
+        <v>1477</v>
+      </c>
+      <c r="J483" s="41" t="s">
+        <v>1478</v>
+      </c>
+      <c r="K483" s="53" t="s">
+        <v>1595</v>
+      </c>
+      <c r="L483" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="M483" s="28"/>
+    </row>
+    <row r="484" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A484" s="28" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B484" s="14" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C484" s="67">
+        <v>840</v>
+      </c>
+      <c r="D484" s="51" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E484" s="6" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F484" s="52"/>
+      <c r="G484" s="6" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H484" s="54" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I484" s="52" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J484" s="41"/>
+      <c r="K484" s="53" t="s">
+        <v>2010</v>
+      </c>
+      <c r="L484" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="M484" s="28"/>
+    </row>
+    <row r="485" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A485" s="28" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B485" s="14" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C485" s="67">
+        <v>1450</v>
+      </c>
+      <c r="D485" s="51" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E485" s="6" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F485" s="52"/>
+      <c r="G485" s="6" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H485" s="54" t="s">
+        <v>2006</v>
+      </c>
+      <c r="I485" s="52" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J485" s="41"/>
+      <c r="K485" s="53" t="s">
+        <v>2005</v>
+      </c>
+      <c r="L485" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="M485" s="28"/>
+    </row>
+    <row r="486" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A486" s="105" t="s">
         <v>2258</v>
       </c>
-      <c r="B482" s="106" t="s">
+      <c r="B486" s="106" t="s">
         <v>1468</v>
       </c>
-      <c r="C482" s="67">
+      <c r="C486" s="67">
         <v>1480</v>
       </c>
-      <c r="D482" s="107" t="s">
+      <c r="D486" s="107" t="s">
         <v>2259</v>
       </c>
-      <c r="E482" s="108" t="s">
+      <c r="E486" s="108" t="s">
         <v>1470</v>
       </c>
-      <c r="F482" s="109"/>
-      <c r="G482" s="108" t="s">
+      <c r="F486" s="109"/>
+      <c r="G486" s="108" t="s">
         <v>314</v>
       </c>
-      <c r="H482" s="110" t="s">
+      <c r="H486" s="110" t="s">
         <v>2260</v>
       </c>
-      <c r="I482" s="111" t="s">
+      <c r="I486" s="111" t="s">
         <v>1471</v>
       </c>
-      <c r="J482" s="109"/>
-      <c r="K482" s="112" t="s">
+      <c r="J486" s="109"/>
+      <c r="K486" s="112" t="s">
         <v>2261</v>
       </c>
-      <c r="L482" s="113" t="s">
+      <c r="L486" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="M482" s="114"/>
-[...2 lines deleted...]
-      <c r="A483" s="105" t="s">
+      <c r="M486" s="114"/>
+    </row>
+    <row r="487" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A487" s="105" t="s">
         <v>2458</v>
       </c>
-      <c r="B483" s="106" t="s">
+      <c r="B487" s="106" t="s">
         <v>1468</v>
       </c>
-      <c r="C483" s="67">
+      <c r="C487" s="67">
         <v>1200</v>
       </c>
-      <c r="D483" s="107" t="s">
+      <c r="D487" s="107" t="s">
         <v>2459</v>
       </c>
-      <c r="E483" s="108" t="s">
+      <c r="E487" s="108" t="s">
         <v>1470</v>
       </c>
-      <c r="F483" s="109"/>
-      <c r="G483" s="108" t="s">
+      <c r="F487" s="109"/>
+      <c r="G487" s="108" t="s">
         <v>314</v>
       </c>
-      <c r="H483" s="110" t="s">
+      <c r="H487" s="110" t="s">
         <v>2460</v>
       </c>
-      <c r="I483" s="111" t="s">
+      <c r="I487" s="111" t="s">
         <v>1471</v>
       </c>
-      <c r="J483" s="109"/>
-      <c r="K483" s="112" t="s">
+      <c r="J487" s="109"/>
+      <c r="K487" s="112" t="s">
         <v>2461</v>
       </c>
-      <c r="L483" s="113" t="s">
+      <c r="L487" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="M483" s="108"/>
-[...2 lines deleted...]
-      <c r="A484" s="105" t="s">
+      <c r="M487" s="108"/>
+    </row>
+    <row r="488" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A488" s="105" t="s">
         <v>2462</v>
       </c>
-      <c r="B484" s="106" t="s">
+      <c r="B488" s="106" t="s">
         <v>1468</v>
       </c>
-      <c r="C484" s="67">
+      <c r="C488" s="67">
         <v>1500</v>
       </c>
-      <c r="D484" s="107" t="s">
+      <c r="D488" s="107" t="s">
         <v>2463</v>
       </c>
-      <c r="E484" s="108" t="s">
+      <c r="E488" s="108" t="s">
         <v>1470</v>
       </c>
-      <c r="F484" s="109"/>
-      <c r="G484" s="108" t="s">
+      <c r="F488" s="109"/>
+      <c r="G488" s="108" t="s">
         <v>1526</v>
       </c>
-      <c r="H484" s="110" t="s">
+      <c r="H488" s="110" t="s">
         <v>2464</v>
       </c>
-      <c r="I484" s="111" t="s">
+      <c r="I488" s="111" t="s">
         <v>1471</v>
       </c>
-      <c r="J484" s="109"/>
-      <c r="K484" s="112" t="s">
+      <c r="J488" s="109"/>
+      <c r="K488" s="112" t="s">
         <v>2465</v>
       </c>
-      <c r="L484" s="113" t="s">
+      <c r="L488" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="M484" s="108"/>
-[...2 lines deleted...]
-      <c r="A485" s="105" t="s">
+      <c r="M488" s="108"/>
+    </row>
+    <row r="489" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A489" s="105" t="s">
         <v>2592</v>
       </c>
-      <c r="B485" s="106" t="s">
+      <c r="B489" s="106" t="s">
         <v>1468</v>
       </c>
-      <c r="C485" s="67">
+      <c r="C489" s="67">
         <v>1240</v>
       </c>
-      <c r="D485" s="107" t="s">
+      <c r="D489" s="107" t="s">
         <v>2593</v>
-      </c>
-[...138 lines deleted...]
-        <v>3043</v>
       </c>
       <c r="E489" s="108" t="s">
         <v>2722</v>
       </c>
-      <c r="F489" s="6"/>
-[...4 lines deleted...]
-        <v>3045</v>
+      <c r="F489" s="109"/>
+      <c r="G489" s="108" t="s">
+        <v>314</v>
+      </c>
+      <c r="H489" s="110" t="s">
+        <v>2594</v>
       </c>
       <c r="I489" s="111" t="s">
-        <v>2723</v>
-[...3 lines deleted...]
-        <v>3044</v>
+        <v>1471</v>
+      </c>
+      <c r="J489" s="109"/>
+      <c r="K489" s="112" t="s">
+        <v>2595</v>
       </c>
       <c r="L489" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="M489" s="6"/>
-[...3 lines deleted...]
-        <v>3120</v>
+      <c r="M489" s="108"/>
+    </row>
+    <row r="490" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A490" s="105" t="s">
+        <v>2720</v>
       </c>
       <c r="B490" s="106" t="s">
         <v>14</v>
       </c>
-      <c r="C490" s="6" t="s">
-        <v>3119</v>
+      <c r="C490" s="67">
+        <v>1240</v>
       </c>
       <c r="D490" s="60" t="s">
-        <v>3121</v>
+        <v>2721</v>
       </c>
       <c r="E490" s="108" t="s">
         <v>2722</v>
       </c>
       <c r="F490" s="6"/>
       <c r="G490" s="6" t="s">
         <v>75</v>
       </c>
       <c r="H490" s="41" t="s">
-        <v>3123</v>
+        <v>2719</v>
       </c>
       <c r="I490" s="111" t="s">
         <v>2723</v>
       </c>
       <c r="J490" s="6"/>
       <c r="K490" s="111" t="s">
-        <v>3122</v>
+        <v>2724</v>
       </c>
       <c r="L490" s="113" t="s">
         <v>22</v>
       </c>
       <c r="M490" s="6"/>
     </row>
-    <row r="491" spans="1:13" ht="54.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E491" s="6"/>
+    <row r="491" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A491" s="6" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B491" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C491" s="67">
+        <v>960</v>
+      </c>
+      <c r="D491" s="60" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E491" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F491" s="6"/>
-      <c r="G491" s="6"/>
-[...1 lines deleted...]
-      <c r="I491" s="6"/>
+      <c r="G491" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H491" s="54" t="s">
+        <v>2818</v>
+      </c>
+      <c r="I491" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J491" s="6"/>
-      <c r="K491" s="6"/>
-      <c r="L491" s="6"/>
+      <c r="K491" s="111" t="s">
+        <v>2841</v>
+      </c>
+      <c r="L491" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M491" s="6"/>
     </row>
-    <row r="492" spans="1:13" ht="54.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E492" s="6"/>
+    <row r="492" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A492" s="6" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B492" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C492" s="6" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D492" s="60" t="s">
+        <v>2838</v>
+      </c>
+      <c r="E492" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F492" s="6"/>
-      <c r="G492" s="6"/>
-[...1 lines deleted...]
-      <c r="I492" s="6"/>
+      <c r="G492" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H492" s="54" t="s">
+        <v>2839</v>
+      </c>
+      <c r="I492" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J492" s="6"/>
-      <c r="K492" s="6"/>
-      <c r="L492" s="6"/>
+      <c r="K492" s="111" t="s">
+        <v>2842</v>
+      </c>
+      <c r="L492" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M492" s="6"/>
     </row>
-    <row r="493" spans="1:13" ht="54.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E493" s="6"/>
+    <row r="493" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A493" s="6" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B493" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C493" s="6" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D493" s="60" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E493" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F493" s="6"/>
-      <c r="G493" s="6"/>
-[...1 lines deleted...]
-      <c r="I493" s="6"/>
+      <c r="G493" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H493" s="54" t="s">
+        <v>3045</v>
+      </c>
+      <c r="I493" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J493" s="6"/>
-      <c r="K493" s="6"/>
-      <c r="L493" s="6"/>
+      <c r="K493" s="111" t="s">
+        <v>3044</v>
+      </c>
+      <c r="L493" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M493" s="6"/>
     </row>
-    <row r="494" spans="1:13" ht="54.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E494" s="6"/>
+    <row r="494" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A494" s="6" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B494" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C494" s="6" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D494" s="60" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E494" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F494" s="6"/>
-      <c r="G494" s="6"/>
-[...1 lines deleted...]
-      <c r="I494" s="6"/>
+      <c r="G494" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H494" s="41" t="s">
+        <v>3123</v>
+      </c>
+      <c r="I494" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J494" s="6"/>
-      <c r="K494" s="6"/>
-      <c r="L494" s="6"/>
+      <c r="K494" s="111" t="s">
+        <v>3122</v>
+      </c>
+      <c r="L494" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M494" s="6"/>
     </row>
-    <row r="495" spans="1:13" ht="54.75" customHeight="1">
+    <row r="495" spans="1:14" ht="54.75" customHeight="1">
       <c r="A495" s="6"/>
       <c r="B495" s="6"/>
       <c r="C495" s="6"/>
       <c r="D495" s="60"/>
       <c r="E495" s="6"/>
       <c r="F495" s="6"/>
       <c r="G495" s="6"/>
       <c r="H495" s="41"/>
       <c r="I495" s="6"/>
       <c r="J495" s="6"/>
       <c r="K495" s="6"/>
       <c r="L495" s="6"/>
       <c r="M495" s="6"/>
     </row>
-    <row r="496" spans="1:13" ht="54.75" customHeight="1">
+    <row r="496" spans="1:14" ht="54.75" customHeight="1">
       <c r="A496" s="6"/>
       <c r="B496" s="6"/>
       <c r="C496" s="6"/>
       <c r="D496" s="60"/>
       <c r="E496" s="6"/>
       <c r="F496" s="6"/>
       <c r="G496" s="6"/>
       <c r="H496" s="41"/>
       <c r="I496" s="6"/>
       <c r="J496" s="6"/>
       <c r="K496" s="6"/>
       <c r="L496" s="6"/>
       <c r="M496" s="6"/>
     </row>
     <row r="497" spans="1:13" ht="54.75" customHeight="1">
       <c r="A497" s="6"/>
       <c r="B497" s="6"/>
       <c r="C497" s="6"/>
       <c r="D497" s="60"/>
       <c r="E497" s="6"/>
       <c r="F497" s="6"/>
       <c r="G497" s="6"/>
       <c r="H497" s="41"/>
       <c r="I497" s="6"/>
       <c r="J497" s="6"/>
@@ -34100,92 +34319,96 @@
       <c r="C534" s="6"/>
       <c r="D534" s="60"/>
       <c r="E534" s="6"/>
       <c r="F534" s="6"/>
       <c r="G534" s="6"/>
       <c r="H534" s="41"/>
       <c r="I534" s="6"/>
       <c r="J534" s="6"/>
       <c r="K534" s="6"/>
       <c r="L534" s="6"/>
       <c r="M534" s="6"/>
     </row>
     <row r="535" spans="1:13" ht="54.75" customHeight="1">
       <c r="A535" s="6"/>
       <c r="B535" s="6"/>
       <c r="C535" s="6"/>
       <c r="D535" s="60"/>
       <c r="E535" s="6"/>
       <c r="F535" s="6"/>
       <c r="G535" s="6"/>
       <c r="H535" s="41"/>
       <c r="I535" s="6"/>
       <c r="J535" s="6"/>
       <c r="K535" s="6"/>
       <c r="L535" s="6"/>
+      <c r="M535" s="6"/>
     </row>
     <row r="536" spans="1:13" ht="54.75" customHeight="1">
       <c r="A536" s="6"/>
       <c r="B536" s="6"/>
       <c r="C536" s="6"/>
       <c r="D536" s="60"/>
       <c r="E536" s="6"/>
       <c r="F536" s="6"/>
       <c r="G536" s="6"/>
       <c r="H536" s="41"/>
       <c r="I536" s="6"/>
       <c r="J536" s="6"/>
       <c r="K536" s="6"/>
       <c r="L536" s="6"/>
+      <c r="M536" s="6"/>
     </row>
     <row r="537" spans="1:13" ht="54.75" customHeight="1">
       <c r="A537" s="6"/>
       <c r="B537" s="6"/>
       <c r="C537" s="6"/>
       <c r="D537" s="60"/>
       <c r="E537" s="6"/>
       <c r="F537" s="6"/>
       <c r="G537" s="6"/>
       <c r="H537" s="41"/>
       <c r="I537" s="6"/>
       <c r="J537" s="6"/>
       <c r="K537" s="6"/>
       <c r="L537" s="6"/>
+      <c r="M537" s="6"/>
     </row>
     <row r="538" spans="1:13" ht="54.75" customHeight="1">
       <c r="A538" s="6"/>
       <c r="B538" s="6"/>
       <c r="C538" s="6"/>
       <c r="D538" s="60"/>
       <c r="E538" s="6"/>
       <c r="F538" s="6"/>
       <c r="G538" s="6"/>
       <c r="H538" s="41"/>
       <c r="I538" s="6"/>
       <c r="J538" s="6"/>
       <c r="K538" s="6"/>
       <c r="L538" s="6"/>
+      <c r="M538" s="6"/>
     </row>
     <row r="539" spans="1:13" ht="54.75" customHeight="1">
       <c r="A539" s="6"/>
       <c r="B539" s="6"/>
       <c r="C539" s="6"/>
       <c r="D539" s="60"/>
       <c r="E539" s="6"/>
       <c r="F539" s="6"/>
       <c r="G539" s="6"/>
       <c r="H539" s="41"/>
       <c r="I539" s="6"/>
       <c r="J539" s="6"/>
       <c r="K539" s="6"/>
       <c r="L539" s="6"/>
     </row>
     <row r="540" spans="1:13" ht="54.75" customHeight="1">
       <c r="A540" s="6"/>
       <c r="B540" s="6"/>
       <c r="C540" s="6"/>
       <c r="D540" s="60"/>
       <c r="E540" s="6"/>
       <c r="F540" s="6"/>
       <c r="G540" s="6"/>
       <c r="H540" s="41"/>
       <c r="I540" s="6"/>
@@ -34548,50 +34771,106 @@
       <c r="B566" s="6"/>
       <c r="C566" s="6"/>
       <c r="D566" s="60"/>
       <c r="E566" s="6"/>
       <c r="F566" s="6"/>
       <c r="G566" s="6"/>
       <c r="H566" s="41"/>
       <c r="I566" s="6"/>
       <c r="J566" s="6"/>
       <c r="K566" s="6"/>
       <c r="L566" s="6"/>
     </row>
     <row r="567" spans="1:12" ht="54.75" customHeight="1">
       <c r="A567" s="6"/>
       <c r="B567" s="6"/>
       <c r="C567" s="6"/>
       <c r="D567" s="60"/>
       <c r="E567" s="6"/>
       <c r="F567" s="6"/>
       <c r="G567" s="6"/>
       <c r="H567" s="41"/>
       <c r="I567" s="6"/>
       <c r="J567" s="6"/>
       <c r="K567" s="6"/>
       <c r="L567" s="6"/>
+    </row>
+    <row r="568" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A568" s="6"/>
+      <c r="B568" s="6"/>
+      <c r="C568" s="6"/>
+      <c r="D568" s="60"/>
+      <c r="E568" s="6"/>
+      <c r="F568" s="6"/>
+      <c r="G568" s="6"/>
+      <c r="H568" s="41"/>
+      <c r="I568" s="6"/>
+      <c r="J568" s="6"/>
+      <c r="K568" s="6"/>
+      <c r="L568" s="6"/>
+    </row>
+    <row r="569" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A569" s="6"/>
+      <c r="B569" s="6"/>
+      <c r="C569" s="6"/>
+      <c r="D569" s="60"/>
+      <c r="E569" s="6"/>
+      <c r="F569" s="6"/>
+      <c r="G569" s="6"/>
+      <c r="H569" s="41"/>
+      <c r="I569" s="6"/>
+      <c r="J569" s="6"/>
+      <c r="K569" s="6"/>
+      <c r="L569" s="6"/>
+    </row>
+    <row r="570" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A570" s="6"/>
+      <c r="B570" s="6"/>
+      <c r="C570" s="6"/>
+      <c r="D570" s="60"/>
+      <c r="E570" s="6"/>
+      <c r="F570" s="6"/>
+      <c r="G570" s="6"/>
+      <c r="H570" s="41"/>
+      <c r="I570" s="6"/>
+      <c r="J570" s="6"/>
+      <c r="K570" s="6"/>
+      <c r="L570" s="6"/>
+    </row>
+    <row r="571" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A571" s="6"/>
+      <c r="B571" s="6"/>
+      <c r="C571" s="6"/>
+      <c r="D571" s="60"/>
+      <c r="E571" s="6"/>
+      <c r="F571" s="6"/>
+      <c r="G571" s="6"/>
+      <c r="H571" s="41"/>
+      <c r="I571" s="6"/>
+      <c r="J571" s="6"/>
+      <c r="K571" s="6"/>
+      <c r="L571" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
   <sheetData/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>