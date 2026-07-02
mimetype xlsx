--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\大穎奧林目錄_每月更新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE3E8AC2-2CDC-41C0-8C39-2BE9247F8F36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{573B0513-067F-461C-B4BF-094A1BCA0380}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1995" yWindow="765" windowWidth="24720" windowHeight="14505" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2415" yWindow="315" windowWidth="26730" windowHeight="14955" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk81995206" localSheetId="0">Sheet1!$F$433</definedName>
+    <definedName name="_Hlk81995206" localSheetId="0">Sheet1!$F$436</definedName>
   </definedNames>
   <calcPr calcId="140001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5555" uniqueCount="3074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5605" uniqueCount="3097">
   <si>
     <t>書籍名稱</t>
   </si>
   <si>
     <t>出版社名稱</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>定價</t>
   </si>
   <si>
     <t>ＩＳＢＮ</t>
   </si>
   <si>
     <t>作  者</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>譯  者</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>閱讀年級</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
@@ -12245,50 +12245,142 @@
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>你在找什麼？</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>978-626-7781-40-1</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>奧爾加‧德‧迪奧斯 Olga de Dios</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>生活教育、友誼、爆笑趣味</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>PL160</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>2026年 05月 10 日</t>
     <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>是誰在搞破壞？</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-46-3</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>喬布，喬里斯和瑪麗克工作室 Job, Joris &amp; Marieke</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL161</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 06月 10 日</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>趣味、偵探推理、生活學習、情緒教育</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>親情、友誼、生活學習、手作</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL162</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>幸福的莉莉蛋糕</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-47-0</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>安井季子 やすいすえこ</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>背背！我要背背！</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-53-1</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>阿萬紀美子 あまんきみこ</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>YS049</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 07 月10 日</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>親情、生活學習、成長</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>到鼴鼠小鎮探險</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 07月 10 日</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL163</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>江川智穗</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-52-4</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>友誼、生活學習、自然知識</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="42" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
@@ -12610,51 +12702,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="160">
+  <cellXfs count="162">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="2" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="5" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -13091,50 +13183,56 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="一般_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="貨幣 [0]" xfId="3" builtinId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -13409,55 +13507,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N559"/>
+  <dimension ref="A1:N563"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A382" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M385" sqref="M385"/>
+      <pane ySplit="1" topLeftCell="A381" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H388" sqref="H388"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="54.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.25" customWidth="1"/>
     <col min="2" max="2" width="12.5" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="19" style="39" customWidth="1"/>
     <col min="5" max="5" width="61.875" customWidth="1"/>
     <col min="6" max="6" width="11.625" customWidth="1"/>
     <col min="7" max="7" width="17.375" customWidth="1"/>
     <col min="8" max="8" width="32" style="50" customWidth="1"/>
     <col min="9" max="9" width="15.875" customWidth="1"/>
     <col min="10" max="10" width="16.625" customWidth="1"/>
     <col min="11" max="11" width="18.75" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="13" max="13" width="37.125" customWidth="1"/>
     <col min="14" max="14" width="15" style="147" customWidth="1"/>
     <col min="31" max="31" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="54.75" customHeight="1" thickBot="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -14709,688 +14807,700 @@
         <v>1796</v>
       </c>
       <c r="H31" s="27" t="s">
         <v>1797</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J31" s="19" t="s">
         <v>1798</v>
       </c>
       <c r="K31" s="10" t="s">
         <v>1799</v>
       </c>
       <c r="L31" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M31" s="32" t="s">
         <v>1980</v>
       </c>
       <c r="N31" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A32" s="17" t="s">
+      <c r="A32" s="123" t="s">
         <v>1784</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="18">
         <v>290</v>
       </c>
       <c r="D32" s="17" t="s">
         <v>1785</v>
       </c>
       <c r="E32" s="57" t="s">
         <v>1786</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>1787</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>1788</v>
       </c>
       <c r="H32" s="27" t="s">
         <v>1789</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J32" s="19" t="s">
         <v>1790</v>
       </c>
       <c r="K32" s="10" t="s">
         <v>1791</v>
       </c>
       <c r="L32" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M32" s="32" t="s">
         <v>2077</v>
       </c>
-    </row>
-    <row r="33" spans="1:13" ht="54.75" customHeight="1">
+      <c r="N32" s="148" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="54.75" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>1823</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="18">
         <v>290</v>
       </c>
       <c r="D33" s="17" t="s">
         <v>1824</v>
       </c>
       <c r="E33" s="57" t="s">
         <v>1825</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>1826</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>1820</v>
       </c>
       <c r="H33" s="27" t="s">
         <v>1827</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J33" s="19" t="s">
         <v>1828</v>
       </c>
       <c r="K33" s="10" t="s">
         <v>1829</v>
       </c>
       <c r="L33" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M33" s="32" t="s">
         <v>2073</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="54.75" customHeight="1">
+    <row r="34" spans="1:14" ht="54.75" customHeight="1">
       <c r="A34" s="17" t="s">
         <v>1853</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="18">
         <v>290</v>
       </c>
       <c r="D34" s="17" t="s">
         <v>1855</v>
       </c>
       <c r="E34" s="57" t="s">
         <v>1856</v>
       </c>
       <c r="F34" s="19" t="s">
         <v>1857</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H34" s="27" t="s">
         <v>1858</v>
       </c>
       <c r="I34" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J34" s="19" t="s">
         <v>1859</v>
       </c>
       <c r="K34" s="10" t="s">
         <v>1860</v>
       </c>
       <c r="L34" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M34" s="32"/>
     </row>
-    <row r="35" spans="1:13" ht="54.75" customHeight="1">
+    <row r="35" spans="1:14" ht="54.75" customHeight="1">
       <c r="A35" s="17" t="s">
         <v>1981</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="18">
         <v>300</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>1982</v>
       </c>
       <c r="E35" s="57" t="s">
         <v>1983</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>1984</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>1985</v>
       </c>
       <c r="H35" s="27" t="s">
         <v>1988</v>
       </c>
       <c r="I35" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J35" s="19" t="s">
         <v>1986</v>
       </c>
       <c r="K35" s="10" t="s">
         <v>1987</v>
       </c>
       <c r="L35" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M35" s="32" t="s">
         <v>2661</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="54.75" customHeight="1">
+    <row r="36" spans="1:14" ht="54.75" customHeight="1">
       <c r="A36" s="17" t="s">
         <v>2041</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="18">
         <v>300</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>2042</v>
       </c>
       <c r="E36" s="57" t="s">
         <v>2043</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>2044</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>2045</v>
       </c>
       <c r="H36" s="27" t="s">
         <v>2048</v>
       </c>
       <c r="I36" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J36" s="19" t="s">
         <v>2046</v>
       </c>
       <c r="K36" s="10" t="s">
         <v>2047</v>
       </c>
       <c r="L36" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M36" s="32" t="s">
         <v>2490</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="54.75" customHeight="1">
+    <row r="37" spans="1:14" ht="54.75" customHeight="1">
       <c r="A37" s="17" t="s">
         <v>2059</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="18">
         <v>310</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>2060</v>
       </c>
       <c r="E37" s="57" t="s">
         <v>2061</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>2062</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H37" s="27" t="s">
         <v>2065</v>
       </c>
       <c r="I37" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J37" s="19" t="s">
         <v>2063</v>
       </c>
       <c r="K37" s="10" t="s">
         <v>2064</v>
       </c>
       <c r="L37" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M37" s="32" t="s">
         <v>2659</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A38" s="87" t="s">
+    <row r="38" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A38" s="161" t="s">
         <v>2094</v>
       </c>
       <c r="B38" s="88" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="68">
         <v>290</v>
       </c>
       <c r="D38" s="87" t="s">
         <v>2095</v>
       </c>
       <c r="E38" s="89" t="s">
         <v>2096</v>
       </c>
       <c r="F38" s="90" t="s">
         <v>2097</v>
       </c>
       <c r="G38" s="91" t="s">
         <v>2098</v>
       </c>
       <c r="H38" s="92" t="s">
         <v>2099</v>
       </c>
       <c r="I38" s="88" t="s">
         <v>19</v>
       </c>
       <c r="J38" s="90" t="s">
         <v>2100</v>
       </c>
       <c r="K38" s="93" t="s">
         <v>2116</v>
       </c>
       <c r="L38" s="94" t="s">
         <v>32</v>
       </c>
       <c r="M38" s="95" t="s">
         <v>2492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="28" t="s">
+      <c r="N38" s="148" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A39" s="139" t="s">
         <v>2127</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="18">
         <v>320</v>
       </c>
       <c r="D39" s="17" t="s">
         <v>2128</v>
       </c>
       <c r="E39" s="57" t="s">
         <v>2129</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>2130</v>
       </c>
       <c r="G39" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H39" s="85" t="s">
         <v>2131</v>
       </c>
       <c r="I39" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J39" s="19" t="s">
         <v>2132</v>
       </c>
       <c r="K39" s="10" t="s">
         <v>2133</v>
       </c>
       <c r="L39" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M39" s="32"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="84" t="s">
+      <c r="N39" s="148" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A40" s="160" t="s">
         <v>2139</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="18">
         <v>320</v>
       </c>
       <c r="D40" s="17" t="s">
         <v>2140</v>
       </c>
       <c r="E40" s="57" t="s">
         <v>2129</v>
       </c>
       <c r="F40" s="19" t="s">
         <v>1231</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H40" s="86" t="s">
         <v>2141</v>
       </c>
       <c r="I40" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J40" s="19" t="s">
         <v>2142</v>
       </c>
       <c r="K40" s="10" t="s">
         <v>2138</v>
       </c>
       <c r="L40" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M40" s="32"/>
-    </row>
-    <row r="41" spans="1:13" ht="54.75" customHeight="1">
+      <c r="N40" s="148" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" ht="54.75" customHeight="1">
       <c r="A41" s="83" t="s">
         <v>2186</v>
       </c>
       <c r="B41" s="88" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="96">
         <v>320</v>
       </c>
       <c r="D41" s="97" t="s">
         <v>2187</v>
       </c>
       <c r="E41" s="98" t="s">
         <v>2188</v>
       </c>
       <c r="F41" s="48" t="s">
         <v>1735</v>
       </c>
       <c r="G41" s="99" t="s">
         <v>1135</v>
       </c>
       <c r="H41" s="82" t="s">
         <v>2195</v>
       </c>
       <c r="I41" s="88" t="s">
         <v>19</v>
       </c>
       <c r="J41" s="48" t="s">
         <v>2189</v>
       </c>
       <c r="K41" s="100" t="s">
         <v>2190</v>
       </c>
       <c r="L41" s="101" t="s">
         <v>22</v>
       </c>
       <c r="M41" s="102"/>
     </row>
-    <row r="42" spans="1:13" ht="54.75" customHeight="1">
+    <row r="42" spans="1:14" ht="54.75" customHeight="1">
       <c r="A42" s="84" t="s">
         <v>2235</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="18">
         <v>300</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>2236</v>
       </c>
       <c r="E42" s="57" t="s">
         <v>2237</v>
       </c>
       <c r="F42" s="19" t="s">
         <v>1735</v>
       </c>
       <c r="G42" s="20" t="s">
         <v>2234</v>
       </c>
       <c r="H42" s="86" t="s">
         <v>2238</v>
       </c>
       <c r="I42" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J42" s="19" t="s">
         <v>2233</v>
       </c>
       <c r="K42" s="10" t="s">
         <v>2232</v>
       </c>
       <c r="L42" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M42" s="32"/>
     </row>
-    <row r="43" spans="1:13" ht="54.75" customHeight="1">
+    <row r="43" spans="1:14" ht="54.75" customHeight="1">
       <c r="A43" s="84" t="s">
         <v>2275</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="18">
         <v>300</v>
       </c>
       <c r="D43" s="17" t="s">
         <v>2276</v>
       </c>
       <c r="E43" s="57" t="s">
         <v>2277</v>
       </c>
       <c r="F43" s="19" t="s">
         <v>137</v>
       </c>
       <c r="G43" s="99" t="s">
         <v>1135</v>
       </c>
       <c r="H43" s="115" t="s">
         <v>2278</v>
       </c>
       <c r="I43" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J43" s="19" t="s">
         <v>2279</v>
       </c>
       <c r="K43" s="10" t="s">
         <v>2274</v>
       </c>
       <c r="L43" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M43" s="32" t="s">
         <v>2489</v>
       </c>
     </row>
-    <row r="44" spans="1:13" ht="54.75" customHeight="1">
+    <row r="44" spans="1:14" ht="54.75" customHeight="1">
       <c r="A44" s="84" t="s">
         <v>2373</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="18">
         <v>300</v>
       </c>
       <c r="D44" s="17" t="s">
         <v>2374</v>
       </c>
       <c r="E44" s="57" t="s">
         <v>1256</v>
       </c>
       <c r="F44" s="19" t="s">
         <v>2375</v>
       </c>
       <c r="G44" s="20" t="s">
         <v>1135</v>
       </c>
       <c r="H44" s="115" t="s">
         <v>2376</v>
       </c>
       <c r="I44" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J44" s="19" t="s">
         <v>2377</v>
       </c>
       <c r="K44" s="10" t="s">
         <v>2378</v>
       </c>
       <c r="L44" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M44" s="32"/>
     </row>
-    <row r="45" spans="1:13" ht="54.75" customHeight="1">
+    <row r="45" spans="1:14" ht="54.75" customHeight="1">
       <c r="A45" s="84" t="s">
         <v>2437</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="18">
         <v>340</v>
       </c>
       <c r="D45" s="17" t="s">
         <v>2438</v>
       </c>
       <c r="E45" s="57" t="s">
         <v>2439</v>
       </c>
       <c r="F45" s="19" t="s">
         <v>1158</v>
       </c>
       <c r="G45" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H45" s="50" t="s">
         <v>2630</v>
       </c>
       <c r="I45" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J45" s="19" t="s">
         <v>2441</v>
       </c>
       <c r="K45" s="10" t="s">
         <v>2436</v>
       </c>
       <c r="L45" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M45" s="32"/>
     </row>
-    <row r="46" spans="1:13" ht="54" customHeight="1">
+    <row r="46" spans="1:14" ht="54" customHeight="1">
       <c r="A46" s="84" t="s">
         <v>2626</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="18">
         <v>330</v>
       </c>
       <c r="D46" s="17" t="s">
         <v>2629</v>
       </c>
       <c r="E46" s="57" t="s">
         <v>2628</v>
       </c>
       <c r="F46" s="19" t="s">
         <v>2602</v>
       </c>
       <c r="G46" s="20" t="s">
         <v>229</v>
       </c>
       <c r="H46" s="115" t="s">
         <v>2440</v>
       </c>
       <c r="I46" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J46" s="19" t="s">
         <v>2627</v>
       </c>
       <c r="K46" s="10" t="s">
         <v>2631</v>
       </c>
       <c r="L46" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M46" s="32"/>
     </row>
-    <row r="47" spans="1:13" ht="54" customHeight="1">
+    <row r="47" spans="1:14" ht="54" customHeight="1">
       <c r="A47" s="84" t="s">
         <v>2709</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="18">
         <v>340</v>
       </c>
       <c r="D47" s="17" t="s">
         <v>2710</v>
       </c>
       <c r="E47" s="57" t="s">
         <v>2711</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>2220</v>
       </c>
       <c r="G47" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H47" s="115" t="s">
         <v>2712</v>
       </c>
       <c r="I47" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J47" s="19" t="s">
         <v>2713</v>
       </c>
       <c r="K47" s="10" t="s">
         <v>2714</v>
       </c>
       <c r="L47" s="7" t="s">
         <v>22</v>
       </c>
       <c r="M47" s="32"/>
     </row>
-    <row r="48" spans="1:13" ht="54" customHeight="1">
+    <row r="48" spans="1:14" ht="54" customHeight="1">
       <c r="A48" s="154" t="s">
         <v>2918</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C48" s="18">
         <v>340</v>
       </c>
       <c r="D48" s="136" t="s">
         <v>2919</v>
       </c>
       <c r="E48" s="159" t="s">
         <v>2920</v>
       </c>
       <c r="F48" s="19" t="s">
         <v>2185</v>
       </c>
       <c r="G48" s="20" t="s">
         <v>75</v>
       </c>
       <c r="H48" s="115" t="s">
         <v>2921</v>
       </c>
       <c r="I48" s="12" t="s">
@@ -20062,652 +20172,655 @@
       <c r="F160" s="19" t="s">
         <v>1707</v>
       </c>
       <c r="G160" s="33" t="s">
         <v>1708</v>
       </c>
       <c r="H160" s="41" t="s">
         <v>1709</v>
       </c>
       <c r="I160" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J160" s="19" t="s">
         <v>1697</v>
       </c>
       <c r="K160" s="10" t="s">
         <v>1703</v>
       </c>
       <c r="L160" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M160" s="28" t="s">
         <v>2150</v>
       </c>
     </row>
-    <row r="161" spans="1:13" ht="54.75" customHeight="1">
+    <row r="161" spans="1:14" ht="54.75" customHeight="1">
       <c r="A161" s="17" t="s">
         <v>1698</v>
       </c>
       <c r="B161" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="9">
         <v>290</v>
       </c>
       <c r="D161" s="17" t="s">
         <v>1699</v>
       </c>
       <c r="E161" s="17" t="s">
         <v>1932</v>
       </c>
       <c r="F161" s="19" t="s">
         <v>1700</v>
       </c>
       <c r="G161" s="33" t="s">
         <v>75</v>
       </c>
       <c r="H161" s="41" t="s">
         <v>1701</v>
       </c>
       <c r="I161" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J161" s="19" t="s">
         <v>1702</v>
       </c>
       <c r="K161" s="10" t="s">
         <v>1703</v>
       </c>
       <c r="L161" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M161" s="28" t="s">
         <v>2076</v>
       </c>
     </row>
-    <row r="162" spans="1:13" ht="54.75" customHeight="1">
+    <row r="162" spans="1:14" ht="54.75" customHeight="1">
       <c r="A162" s="17" t="s">
         <v>1747</v>
       </c>
       <c r="B162" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="9">
         <v>290</v>
       </c>
       <c r="D162" s="17" t="s">
         <v>1748</v>
       </c>
       <c r="E162" s="17" t="s">
         <v>1932</v>
       </c>
       <c r="F162" s="19" t="s">
         <v>1749</v>
       </c>
       <c r="G162" s="33" t="s">
         <v>1750</v>
       </c>
       <c r="H162" s="41" t="s">
         <v>1753</v>
       </c>
       <c r="I162" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J162" s="19" t="s">
         <v>1751</v>
       </c>
       <c r="K162" s="10" t="s">
         <v>1752</v>
       </c>
       <c r="L162" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M162" s="28"/>
     </row>
-    <row r="163" spans="1:13" ht="54.75" customHeight="1">
+    <row r="163" spans="1:14" ht="54.75" customHeight="1">
       <c r="A163" s="17" t="s">
         <v>1808</v>
       </c>
       <c r="B163" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="9">
         <v>290</v>
       </c>
       <c r="D163" s="17" t="s">
         <v>1809</v>
       </c>
       <c r="E163" s="17" t="s">
         <v>1810</v>
       </c>
       <c r="F163" s="19" t="s">
         <v>1811</v>
       </c>
       <c r="G163" s="33" t="s">
         <v>1812</v>
       </c>
       <c r="H163" s="41" t="s">
         <v>1815</v>
       </c>
       <c r="I163" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J163" s="19" t="s">
         <v>1813</v>
       </c>
       <c r="K163" s="10" t="s">
         <v>1814</v>
       </c>
       <c r="L163" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M163" s="28" t="s">
         <v>1897</v>
       </c>
     </row>
-    <row r="164" spans="1:13" ht="54.75" customHeight="1">
+    <row r="164" spans="1:14" ht="54.75" customHeight="1">
       <c r="A164" s="17" t="s">
         <v>1893</v>
       </c>
       <c r="B164" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="18">
         <v>300</v>
       </c>
       <c r="D164" s="17" t="s">
         <v>1894</v>
       </c>
       <c r="E164" s="17" t="s">
         <v>1895</v>
       </c>
       <c r="F164" s="19" t="s">
         <v>1896</v>
       </c>
       <c r="G164" s="33" t="s">
         <v>75</v>
       </c>
       <c r="H164" s="41" t="s">
         <v>1899</v>
       </c>
       <c r="I164" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J164" s="19" t="s">
         <v>1898</v>
       </c>
       <c r="K164" s="10" t="s">
         <v>1890</v>
       </c>
       <c r="L164" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M164" s="28" t="s">
         <v>2151</v>
       </c>
     </row>
-    <row r="165" spans="1:13" ht="54.75" customHeight="1">
+    <row r="165" spans="1:14" ht="54.75" customHeight="1">
       <c r="A165" s="47" t="s">
         <v>2050</v>
       </c>
       <c r="B165" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C165" s="45">
         <v>300</v>
       </c>
       <c r="D165" s="43" t="s">
         <v>2051</v>
       </c>
       <c r="E165" s="59" t="s">
         <v>2052</v>
       </c>
       <c r="F165" s="44" t="s">
         <v>2053</v>
       </c>
       <c r="G165" s="66" t="s">
         <v>2054</v>
       </c>
       <c r="H165" s="41" t="s">
         <v>2057</v>
       </c>
       <c r="I165" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J165" s="19" t="s">
         <v>2058</v>
       </c>
       <c r="K165" s="10" t="s">
         <v>2056</v>
       </c>
       <c r="L165" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M165" s="28"/>
     </row>
-    <row r="166" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A166" s="28" t="s">
+    <row r="166" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A166" s="139" t="s">
         <v>2117</v>
       </c>
       <c r="B166" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C166" s="45">
         <v>310</v>
       </c>
       <c r="D166" s="103" t="s">
         <v>2118</v>
       </c>
       <c r="E166" s="59" t="s">
         <v>2162</v>
       </c>
       <c r="F166" s="104" t="s">
         <v>1646</v>
       </c>
       <c r="G166" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H166" s="104" t="s">
         <v>2119</v>
       </c>
       <c r="I166" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J166" s="19" t="s">
         <v>2120</v>
       </c>
       <c r="K166" s="10" t="s">
         <v>2121</v>
       </c>
       <c r="L166" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M166" s="28" t="s">
         <v>2658</v>
       </c>
-    </row>
-    <row r="167" spans="1:13" ht="54.75" customHeight="1">
+      <c r="N166" s="148" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14" ht="54.75" customHeight="1">
       <c r="A167" s="84" t="s">
         <v>2134</v>
       </c>
       <c r="B167" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C167" s="45">
         <v>300</v>
       </c>
       <c r="D167" s="103" t="s">
         <v>2160</v>
       </c>
       <c r="E167" s="59" t="s">
         <v>2135</v>
       </c>
       <c r="F167" s="44" t="s">
         <v>1231</v>
       </c>
       <c r="G167" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H167" s="86" t="s">
         <v>2136</v>
       </c>
       <c r="I167" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J167" s="19" t="s">
         <v>2137</v>
       </c>
       <c r="K167" s="10" t="s">
         <v>2138</v>
       </c>
       <c r="L167" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M167" s="28"/>
     </row>
-    <row r="168" spans="1:13" ht="54.75" customHeight="1">
+    <row r="168" spans="1:14" ht="54.75" customHeight="1">
       <c r="A168" s="84" t="s">
         <v>2159</v>
       </c>
       <c r="B168" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C168" s="45">
         <v>310</v>
       </c>
       <c r="D168" s="103" t="s">
         <v>2161</v>
       </c>
       <c r="E168" s="59" t="s">
         <v>2163</v>
       </c>
       <c r="F168" s="44" t="s">
         <v>1158</v>
       </c>
       <c r="G168" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H168" s="86" t="s">
         <v>2164</v>
       </c>
       <c r="I168" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J168" s="19" t="s">
         <v>2165</v>
       </c>
       <c r="K168" s="10" t="s">
         <v>2166</v>
       </c>
       <c r="L168" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M168" s="28" t="s">
         <v>2491</v>
       </c>
     </row>
-    <row r="169" spans="1:13" ht="54.75" customHeight="1">
+    <row r="169" spans="1:14" ht="54.75" customHeight="1">
       <c r="A169" s="84" t="s">
         <v>2239</v>
       </c>
       <c r="B169" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C169" s="45">
         <v>300</v>
       </c>
       <c r="D169" s="103" t="s">
         <v>2240</v>
       </c>
       <c r="E169" s="59" t="s">
         <v>2241</v>
       </c>
       <c r="F169" s="44" t="s">
         <v>1231</v>
       </c>
       <c r="G169" s="66" t="s">
         <v>1135</v>
       </c>
       <c r="H169" s="86" t="s">
         <v>2242</v>
       </c>
       <c r="I169" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J169" s="19" t="s">
         <v>2243</v>
       </c>
       <c r="K169" s="10" t="s">
         <v>2232</v>
       </c>
       <c r="L169" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M169" s="28" t="s">
         <v>2491</v>
       </c>
     </row>
-    <row r="170" spans="1:13" ht="54.75" customHeight="1">
+    <row r="170" spans="1:14" ht="54.75" customHeight="1">
       <c r="A170" s="84" t="s">
         <v>2269</v>
       </c>
       <c r="B170" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C170" s="45">
         <v>310</v>
       </c>
       <c r="D170" s="103" t="s">
         <v>2270</v>
       </c>
       <c r="E170" s="59" t="s">
         <v>2271</v>
       </c>
       <c r="F170" s="44" t="s">
         <v>2220</v>
       </c>
       <c r="G170" s="66" t="s">
         <v>1135</v>
       </c>
       <c r="H170" s="115" t="s">
         <v>2272</v>
       </c>
       <c r="I170" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J170" s="19" t="s">
         <v>2273</v>
       </c>
       <c r="K170" s="10" t="s">
         <v>2274</v>
       </c>
       <c r="L170" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M170" s="28"/>
     </row>
-    <row r="171" spans="1:13" ht="54.75" customHeight="1">
+    <row r="171" spans="1:14" ht="54.75" customHeight="1">
       <c r="A171" s="84" t="s">
         <v>2280</v>
       </c>
       <c r="B171" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C171" s="45">
         <v>300</v>
       </c>
       <c r="D171" s="103" t="s">
         <v>2281</v>
       </c>
       <c r="E171" s="59" t="s">
         <v>2282</v>
       </c>
       <c r="F171" s="44" t="s">
         <v>2283</v>
       </c>
       <c r="G171" s="66" t="s">
         <v>1135</v>
       </c>
       <c r="H171" s="115" t="s">
         <v>2284</v>
       </c>
       <c r="I171" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J171" s="19" t="s">
         <v>2285</v>
       </c>
       <c r="K171" s="10" t="s">
         <v>2295</v>
       </c>
       <c r="L171" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M171" s="28"/>
     </row>
-    <row r="172" spans="1:13" ht="54.75" customHeight="1">
+    <row r="172" spans="1:14" ht="54.75" customHeight="1">
       <c r="A172" s="84" t="s">
         <v>2286</v>
       </c>
       <c r="B172" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C172" s="45">
         <v>300</v>
       </c>
       <c r="D172" s="103" t="s">
         <v>2287</v>
       </c>
       <c r="E172" s="59" t="s">
         <v>2288</v>
       </c>
       <c r="F172" s="44" t="s">
         <v>2289</v>
       </c>
       <c r="G172" s="66" t="s">
         <v>1135</v>
       </c>
       <c r="H172" s="115" t="s">
         <v>2290</v>
       </c>
       <c r="I172" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J172" s="19" t="s">
         <v>2291</v>
       </c>
       <c r="K172" s="10" t="s">
         <v>2295</v>
       </c>
       <c r="L172" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M172" s="28" t="s">
         <v>2491</v>
       </c>
     </row>
-    <row r="173" spans="1:13" ht="54.75" customHeight="1">
+    <row r="173" spans="1:14" ht="54.75" customHeight="1">
       <c r="A173" s="84" t="s">
         <v>2297</v>
       </c>
       <c r="B173" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C173" s="45">
         <v>300</v>
       </c>
       <c r="D173" s="103" t="s">
         <v>2298</v>
       </c>
       <c r="E173" s="59" t="s">
         <v>2299</v>
       </c>
       <c r="F173" s="44" t="s">
         <v>2300</v>
       </c>
       <c r="G173" s="66" t="s">
         <v>1135</v>
       </c>
       <c r="H173" s="115" t="s">
         <v>2301</v>
       </c>
       <c r="I173" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J173" s="19" t="s">
         <v>2302</v>
       </c>
       <c r="K173" s="10" t="s">
         <v>2303</v>
       </c>
       <c r="L173" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M173" s="28" t="s">
         <v>2489</v>
       </c>
     </row>
-    <row r="174" spans="1:13" ht="54.75" customHeight="1">
+    <row r="174" spans="1:14" ht="54.75" customHeight="1">
       <c r="A174" s="84" t="s">
         <v>2320</v>
       </c>
       <c r="B174" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C174" s="45">
         <v>320</v>
       </c>
       <c r="D174" s="103" t="s">
         <v>2321</v>
       </c>
       <c r="E174" s="59" t="s">
         <v>2322</v>
       </c>
       <c r="F174" s="44" t="s">
         <v>2323</v>
       </c>
       <c r="G174" s="66" t="s">
         <v>1135</v>
       </c>
       <c r="H174" s="115" t="s">
         <v>2324</v>
       </c>
       <c r="I174" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J174" s="19" t="s">
         <v>2325</v>
       </c>
       <c r="K174" s="10" t="s">
         <v>2339</v>
       </c>
       <c r="L174" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M174" s="28"/>
     </row>
-    <row r="175" spans="1:13" ht="54.75" customHeight="1">
+    <row r="175" spans="1:14" ht="54.75" customHeight="1">
       <c r="A175" s="84" t="s">
         <v>2327</v>
       </c>
       <c r="B175" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C175" s="45">
         <v>320</v>
       </c>
       <c r="D175" s="103" t="s">
         <v>2328</v>
       </c>
       <c r="E175" s="59" t="s">
         <v>2329</v>
       </c>
       <c r="F175" s="44" t="s">
         <v>2330</v>
       </c>
       <c r="G175" s="66" t="s">
         <v>1135</v>
       </c>
       <c r="H175" s="115" t="s">
         <v>2331</v>
       </c>
       <c r="I175" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J175" s="19" t="s">
         <v>2326</v>
       </c>
       <c r="K175" s="10" t="s">
         <v>2339</v>
       </c>
       <c r="L175" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M175" s="28"/>
     </row>
-    <row r="176" spans="1:13" ht="54.75" customHeight="1">
+    <row r="176" spans="1:14" ht="54.75" customHeight="1">
       <c r="A176" s="84" t="s">
         <v>2343</v>
       </c>
       <c r="B176" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C176" s="45">
         <v>320</v>
       </c>
       <c r="D176" s="103" t="s">
         <v>2344</v>
       </c>
       <c r="E176" s="59" t="s">
         <v>2345</v>
       </c>
       <c r="F176" s="44" t="s">
         <v>2220</v>
       </c>
       <c r="G176" s="66" t="s">
         <v>1135</v>
       </c>
       <c r="H176" s="115" t="s">
         <v>2346</v>
       </c>
       <c r="I176" s="19" t="s">
@@ -27114,644 +27227,647 @@
       <c r="F336" s="44" t="s">
         <v>1889</v>
       </c>
       <c r="G336" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H336" s="41" t="s">
         <v>1892</v>
       </c>
       <c r="I336" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J336" s="44" t="s">
         <v>1891</v>
       </c>
       <c r="K336" s="10" t="s">
         <v>1890</v>
       </c>
       <c r="L336" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M336" s="28" t="s">
         <v>2073</v>
       </c>
     </row>
-    <row r="337" spans="1:13" ht="54.75" customHeight="1">
+    <row r="337" spans="1:14" ht="54.75" customHeight="1">
       <c r="A337" s="47" t="s">
         <v>2011</v>
       </c>
       <c r="B337" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C337" s="45">
         <v>300</v>
       </c>
       <c r="D337" s="43" t="s">
         <v>2012</v>
       </c>
       <c r="E337" s="59" t="s">
         <v>2013</v>
       </c>
       <c r="F337" s="44" t="s">
         <v>2014</v>
       </c>
       <c r="G337" s="66" t="s">
         <v>2015</v>
       </c>
       <c r="H337" s="41" t="s">
         <v>2021</v>
       </c>
       <c r="I337" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J337" s="44" t="s">
         <v>2016</v>
       </c>
       <c r="K337" s="10" t="s">
         <v>2019</v>
       </c>
       <c r="L337" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M337" s="28" t="s">
         <v>2020</v>
       </c>
     </row>
-    <row r="338" spans="1:13" ht="54.75" customHeight="1">
+    <row r="338" spans="1:14" ht="54.75" customHeight="1">
       <c r="A338" s="47" t="s">
         <v>2028</v>
       </c>
       <c r="B338" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C338" s="45">
         <v>300</v>
       </c>
       <c r="D338" s="43" t="s">
         <v>2029</v>
       </c>
       <c r="E338" s="59" t="s">
         <v>2030</v>
       </c>
       <c r="F338" s="44" t="s">
         <v>2032</v>
       </c>
       <c r="G338" s="66" t="s">
         <v>2031</v>
       </c>
       <c r="H338" s="41" t="s">
         <v>2033</v>
       </c>
       <c r="I338" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J338" s="44" t="s">
         <v>2017</v>
       </c>
       <c r="K338" s="10" t="s">
         <v>2019</v>
       </c>
       <c r="L338" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M338" s="28"/>
     </row>
-    <row r="339" spans="1:13" ht="54.75" customHeight="1">
+    <row r="339" spans="1:14" ht="54.75" customHeight="1">
       <c r="A339" s="47" t="s">
         <v>2035</v>
       </c>
       <c r="B339" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C339" s="45">
         <v>300</v>
       </c>
       <c r="D339" s="43" t="s">
         <v>2036</v>
       </c>
       <c r="E339" s="59" t="s">
         <v>2037</v>
       </c>
       <c r="F339" s="44" t="s">
         <v>2038</v>
       </c>
       <c r="G339" s="66" t="s">
         <v>2039</v>
       </c>
       <c r="H339" s="41" t="s">
         <v>2055</v>
       </c>
       <c r="I339" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J339" s="44" t="s">
         <v>2049</v>
       </c>
       <c r="K339" s="10" t="s">
         <v>2040</v>
       </c>
       <c r="L339" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M339" s="28"/>
     </row>
-    <row r="340" spans="1:13" ht="54.75" customHeight="1">
+    <row r="340" spans="1:14" ht="54.75" customHeight="1">
       <c r="A340" s="6" t="s">
         <v>2079</v>
       </c>
       <c r="B340" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C340" s="45">
         <v>310</v>
       </c>
       <c r="D340" s="60" t="s">
         <v>2080</v>
       </c>
       <c r="E340" s="6" t="s">
         <v>2081</v>
       </c>
       <c r="F340" s="81" t="s">
         <v>2082</v>
       </c>
       <c r="G340" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H340" s="41" t="s">
         <v>2083</v>
       </c>
       <c r="I340" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J340" s="44" t="s">
         <v>2084</v>
       </c>
       <c r="K340" s="10" t="s">
         <v>2085</v>
       </c>
       <c r="L340" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M340" s="28" t="s">
         <v>2152</v>
       </c>
     </row>
-    <row r="341" spans="1:13" ht="54.75" customHeight="1">
+    <row r="341" spans="1:14" ht="54.75" customHeight="1">
       <c r="A341" s="6" t="s">
         <v>2101</v>
       </c>
       <c r="B341" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C341" s="45">
         <v>290</v>
       </c>
       <c r="D341" s="60" t="s">
         <v>2102</v>
       </c>
       <c r="E341" s="6" t="s">
         <v>2103</v>
       </c>
       <c r="F341" s="81" t="s">
         <v>2104</v>
       </c>
       <c r="G341" s="66" t="s">
         <v>2105</v>
       </c>
       <c r="H341" s="41" t="s">
         <v>2106</v>
       </c>
       <c r="I341" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J341" s="44" t="s">
         <v>2107</v>
       </c>
       <c r="K341" s="10" t="s">
         <v>2108</v>
       </c>
       <c r="L341" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M341" s="6"/>
     </row>
-    <row r="342" spans="1:13" ht="54.75" customHeight="1">
+    <row r="342" spans="1:14" ht="54.75" customHeight="1">
       <c r="A342" s="6" t="s">
         <v>2175</v>
       </c>
       <c r="B342" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C342" s="45">
         <v>310</v>
       </c>
       <c r="D342" s="60" t="s">
         <v>2177</v>
       </c>
       <c r="E342" s="6" t="s">
         <v>2179</v>
       </c>
       <c r="F342" s="81" t="s">
         <v>2180</v>
       </c>
       <c r="G342" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H342" s="41" t="s">
         <v>2181</v>
       </c>
       <c r="I342" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J342" s="44" t="s">
         <v>2172</v>
       </c>
       <c r="K342" s="10" t="s">
         <v>2174</v>
       </c>
       <c r="L342" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M342" s="6"/>
     </row>
-    <row r="343" spans="1:13" ht="54.75" customHeight="1">
+    <row r="343" spans="1:14" ht="54.75" customHeight="1">
       <c r="A343" s="6" t="s">
         <v>2176</v>
       </c>
       <c r="B343" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C343" s="45">
         <v>290</v>
       </c>
       <c r="D343" s="60" t="s">
         <v>2183</v>
       </c>
       <c r="E343" s="6" t="s">
         <v>2184</v>
       </c>
       <c r="F343" s="81" t="s">
         <v>2185</v>
       </c>
       <c r="G343" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H343" s="41" t="s">
         <v>2182</v>
       </c>
       <c r="I343" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J343" s="44" t="s">
         <v>2173</v>
       </c>
       <c r="K343" s="10" t="s">
         <v>2174</v>
       </c>
       <c r="L343" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M343" s="6"/>
     </row>
-    <row r="344" spans="1:13" ht="54.75" customHeight="1">
+    <row r="344" spans="1:14" ht="54.75" customHeight="1">
       <c r="A344" s="6" t="s">
         <v>2191</v>
       </c>
       <c r="B344" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C344" s="45">
         <v>300</v>
       </c>
       <c r="D344" s="60" t="s">
         <v>2192</v>
       </c>
       <c r="E344" s="6" t="s">
         <v>2193</v>
       </c>
       <c r="F344" s="81" t="s">
         <v>1735</v>
       </c>
       <c r="G344" s="66" t="s">
         <v>1135</v>
       </c>
       <c r="H344" s="41" t="s">
         <v>2194</v>
       </c>
       <c r="I344" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J344" s="44" t="s">
         <v>2196</v>
       </c>
       <c r="K344" s="10" t="s">
         <v>2190</v>
       </c>
       <c r="L344" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M344" s="6"/>
     </row>
-    <row r="345" spans="1:13" ht="54.75" customHeight="1">
+    <row r="345" spans="1:14" ht="54.75" customHeight="1">
       <c r="A345" s="6" t="s">
         <v>2199</v>
       </c>
       <c r="B345" s="44" t="s">
         <v>14</v>
       </c>
       <c r="C345" s="45">
         <v>310</v>
       </c>
       <c r="D345" s="60" t="s">
         <v>2200</v>
       </c>
       <c r="E345" s="6" t="s">
         <v>2201</v>
       </c>
       <c r="F345" s="81" t="s">
         <v>1735</v>
       </c>
       <c r="G345" s="66" t="s">
         <v>229</v>
       </c>
       <c r="H345" s="41" t="s">
         <v>2198</v>
       </c>
       <c r="I345" s="44" t="s">
         <v>1835</v>
       </c>
       <c r="J345" s="44" t="s">
         <v>2197</v>
       </c>
       <c r="K345" s="10" t="s">
         <v>2190</v>
       </c>
       <c r="L345" s="46" t="s">
         <v>22</v>
       </c>
       <c r="M345" s="6"/>
     </row>
-    <row r="346" spans="1:13" ht="54.75" customHeight="1">
+    <row r="346" spans="1:14" ht="54.75" customHeight="1">
       <c r="A346" s="28" t="s">
         <v>2202</v>
       </c>
       <c r="B346" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C346" s="67">
         <v>310</v>
       </c>
       <c r="D346" s="60" t="s">
         <v>2203</v>
       </c>
       <c r="E346" s="6" t="s">
         <v>2204</v>
       </c>
       <c r="F346" s="81" t="s">
         <v>2205</v>
       </c>
       <c r="G346" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="H346" s="41" t="s">
         <v>2210</v>
       </c>
       <c r="I346" s="52" t="s">
         <v>2206</v>
       </c>
       <c r="J346" s="41" t="s">
         <v>2207</v>
       </c>
       <c r="K346" s="53" t="s">
         <v>2208</v>
       </c>
       <c r="L346" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M346" s="28" t="s">
         <v>2371</v>
       </c>
     </row>
-    <row r="347" spans="1:13" ht="54.75" customHeight="1">
+    <row r="347" spans="1:14" ht="54.75" customHeight="1">
       <c r="A347" s="28" t="s">
         <v>2211</v>
       </c>
       <c r="B347" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C347" s="67">
         <v>300</v>
       </c>
       <c r="D347" s="60" t="s">
         <v>2212</v>
       </c>
       <c r="E347" s="6" t="s">
         <v>2213</v>
       </c>
       <c r="F347" s="81" t="s">
         <v>2214</v>
       </c>
       <c r="G347" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="H347" s="41" t="s">
         <v>2215</v>
       </c>
       <c r="I347" s="52" t="s">
         <v>2206</v>
       </c>
       <c r="J347" s="41" t="s">
         <v>2216</v>
       </c>
       <c r="K347" s="53" t="s">
         <v>2208</v>
       </c>
       <c r="L347" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M347" s="6"/>
     </row>
-    <row r="348" spans="1:13" ht="54.75" customHeight="1">
+    <row r="348" spans="1:14" ht="54.75" customHeight="1">
       <c r="A348" s="28" t="s">
         <v>2217</v>
       </c>
       <c r="B348" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C348" s="67">
         <v>300</v>
       </c>
       <c r="D348" s="60" t="s">
         <v>2218</v>
       </c>
       <c r="E348" s="6" t="s">
         <v>2219</v>
       </c>
       <c r="F348" s="81" t="s">
         <v>2220</v>
       </c>
       <c r="G348" s="6" t="s">
         <v>229</v>
       </c>
       <c r="H348" s="41" t="s">
         <v>2221</v>
       </c>
       <c r="I348" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J348" s="41" t="s">
         <v>2222</v>
       </c>
       <c r="K348" s="53" t="s">
         <v>2208</v>
       </c>
       <c r="L348" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M348" s="6"/>
     </row>
-    <row r="349" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A349" s="28" t="s">
+    <row r="349" spans="1:14" ht="54.75" customHeight="1">
+      <c r="A349" s="139" t="s">
         <v>2248</v>
       </c>
       <c r="B349" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C349" s="67">
         <v>300</v>
       </c>
       <c r="D349" s="60" t="s">
         <v>2249</v>
       </c>
       <c r="E349" s="6" t="s">
         <v>2250</v>
       </c>
       <c r="F349" s="81" t="s">
         <v>1193</v>
       </c>
       <c r="G349" s="6" t="s">
         <v>1135</v>
       </c>
       <c r="H349" s="41" t="s">
         <v>2251</v>
       </c>
       <c r="I349" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J349" s="41" t="s">
         <v>2252</v>
       </c>
       <c r="K349" s="53" t="s">
         <v>2253</v>
       </c>
       <c r="L349" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M349" s="6"/>
-    </row>
-    <row r="350" spans="1:13" ht="54.75" customHeight="1">
+      <c r="N349" s="148" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="350" spans="1:14" ht="54.75" customHeight="1">
       <c r="A350" s="28" t="s">
         <v>2254</v>
       </c>
       <c r="B350" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="C350" s="67">
         <v>300</v>
       </c>
       <c r="D350" s="60" t="s">
         <v>2255</v>
       </c>
       <c r="E350" s="6" t="s">
         <v>1555</v>
       </c>
       <c r="F350" s="81" t="s">
         <v>1749</v>
       </c>
       <c r="G350" s="6" t="s">
         <v>133</v>
       </c>
       <c r="H350" s="41" t="s">
         <v>2256</v>
       </c>
       <c r="I350" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J350" s="41" t="s">
         <v>2257</v>
       </c>
       <c r="K350" s="53" t="s">
         <v>2253</v>
       </c>
       <c r="L350" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M350" s="28" t="s">
         <v>2791</v>
       </c>
     </row>
-    <row r="351" spans="1:13" ht="54.75" customHeight="1">
+    <row r="351" spans="1:14" ht="54.75" customHeight="1">
       <c r="A351" s="28" t="s">
         <v>2264</v>
       </c>
       <c r="B351" s="14" t="s">
         <v>2313</v>
       </c>
       <c r="C351" s="67">
         <v>310</v>
       </c>
       <c r="D351" s="60" t="s">
         <v>2265</v>
       </c>
       <c r="E351" s="6" t="s">
         <v>2266</v>
       </c>
       <c r="F351" s="81" t="s">
         <v>2267</v>
       </c>
       <c r="G351" s="6" t="s">
         <v>133</v>
       </c>
       <c r="H351" s="41" t="s">
         <v>2268</v>
       </c>
       <c r="I351" s="52" t="s">
         <v>1835</v>
       </c>
       <c r="J351" s="41" t="s">
         <v>2262</v>
       </c>
       <c r="K351" s="53" t="s">
         <v>2263</v>
       </c>
       <c r="L351" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M351" s="6"/>
     </row>
-    <row r="352" spans="1:13" ht="54.75" customHeight="1">
+    <row r="352" spans="1:14" ht="54.75" customHeight="1">
       <c r="A352" s="28" t="s">
         <v>2312</v>
       </c>
       <c r="B352" s="14" t="s">
         <v>2313</v>
       </c>
       <c r="C352" s="67">
         <v>310</v>
       </c>
       <c r="D352" s="60" t="s">
         <v>2314</v>
       </c>
       <c r="E352" s="6" t="s">
         <v>2315</v>
       </c>
       <c r="F352" s="81" t="s">
         <v>2316</v>
       </c>
       <c r="G352" s="6" t="s">
         <v>133</v>
       </c>
       <c r="H352" s="41" t="s">
         <v>2319</v>
       </c>
       <c r="I352" s="52" t="s">
@@ -29039,3902 +29155,3998 @@
       </c>
       <c r="F385" s="19" t="s">
         <v>1403</v>
       </c>
       <c r="G385" s="127" t="s">
         <v>314</v>
       </c>
       <c r="H385" s="41" t="s">
         <v>3071</v>
       </c>
       <c r="I385" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J385" s="19" t="s">
         <v>3072</v>
       </c>
       <c r="K385" s="10" t="s">
         <v>3073</v>
       </c>
       <c r="L385" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M385" s="28"/>
     </row>
     <row r="386" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A386" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B386" s="12" t="s">
+      <c r="A386" s="17" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B386" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C386" s="9">
-        <v>250</v>
-[...33 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="D386" s="17" t="s">
+        <v>3075</v>
+      </c>
+      <c r="E386" s="6" t="s">
+        <v>3076</v>
+      </c>
+      <c r="F386" s="157" t="s">
+        <v>2220</v>
+      </c>
+      <c r="G386" s="127" t="s">
+        <v>314</v>
+      </c>
+      <c r="H386" s="41" t="s">
+        <v>3079</v>
+      </c>
+      <c r="I386" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J386" s="19" t="s">
+        <v>3077</v>
+      </c>
+      <c r="K386" s="10" t="s">
+        <v>3078</v>
+      </c>
+      <c r="L386" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M386" s="28"/>
     </row>
     <row r="387" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A387" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B387" s="12" t="s">
+      <c r="A387" s="17" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B387" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C387" s="9">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1412</v>
+        <v>360</v>
+      </c>
+      <c r="D387" s="17" t="s">
+        <v>3083</v>
       </c>
       <c r="E387" s="6" t="s">
-        <v>978</v>
-[...27 lines deleted...]
-      </c>
+        <v>3084</v>
+      </c>
+      <c r="F387" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G387" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H387" s="41" t="s">
+        <v>3080</v>
+      </c>
+      <c r="I387" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J387" s="19" t="s">
+        <v>3081</v>
+      </c>
+      <c r="K387" s="10" t="s">
+        <v>3078</v>
+      </c>
+      <c r="L387" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M387" s="28"/>
     </row>
     <row r="388" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A388" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B388" s="12" t="s">
+      <c r="A388" s="17" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B388" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C388" s="9">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1413</v>
+        <v>360</v>
+      </c>
+      <c r="D388" s="17" t="s">
+        <v>3095</v>
       </c>
       <c r="E388" s="6" t="s">
-        <v>981</v>
-[...19 lines deleted...]
-      <c r="L388" s="13" t="s">
+        <v>3094</v>
+      </c>
+      <c r="F388" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G388" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H388" s="41" t="s">
+        <v>3096</v>
+      </c>
+      <c r="I388" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J388" s="19" t="s">
+        <v>3093</v>
+      </c>
+      <c r="K388" s="10" t="s">
+        <v>3092</v>
+      </c>
+      <c r="L388" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M388" s="30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M388" s="28"/>
     </row>
     <row r="389" spans="1:14" ht="54.75" customHeight="1">
       <c r="A389" s="123" t="s">
-        <v>1252</v>
-[...1 lines deleted...]
-      <c r="B389" s="19" t="s">
+        <v>973</v>
+      </c>
+      <c r="B389" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="9">
         <v>250</v>
       </c>
       <c r="D389" s="15" t="s">
-        <v>1414</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>1411</v>
+      </c>
+      <c r="E389" s="138" t="s">
+        <v>2178</v>
       </c>
       <c r="F389" s="12" t="s">
         <v>532</v>
       </c>
       <c r="G389" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H389" s="14" t="s">
-        <v>1253</v>
+        <v>974</v>
       </c>
       <c r="I389" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J389" s="12" t="s">
-        <v>1872</v>
-[...2 lines deleted...]
-        <v>1177</v>
+        <v>976</v>
+      </c>
+      <c r="K389" s="23" t="s">
+        <v>1844</v>
       </c>
       <c r="L389" s="13" t="s">
-        <v>1845</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>32</v>
+      </c>
+      <c r="M389" s="30" t="s">
+        <v>977</v>
       </c>
       <c r="N389" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="390" spans="1:14" ht="54.75" customHeight="1">
       <c r="A390" s="123" t="s">
-        <v>985</v>
+        <v>1174</v>
       </c>
       <c r="B390" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="9">
         <v>250</v>
       </c>
       <c r="D390" s="15" t="s">
-        <v>1415</v>
+        <v>1412</v>
       </c>
       <c r="E390" s="6" t="s">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="F390" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G390" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H390" s="14" t="s">
-        <v>987</v>
+        <v>974</v>
       </c>
       <c r="I390" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J390" s="12" t="s">
-        <v>988</v>
+        <v>979</v>
       </c>
       <c r="K390" s="23" t="s">
-        <v>1597</v>
-[...4 lines deleted...]
-      <c r="M390" s="31"/>
+        <v>1844</v>
+      </c>
+      <c r="L390" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M390" s="30" t="s">
+        <v>1429</v>
+      </c>
       <c r="N390" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="391" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A391" s="132" t="s">
-        <v>1101</v>
+      <c r="A391" s="123" t="s">
+        <v>980</v>
       </c>
       <c r="B391" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="9">
         <v>250</v>
       </c>
       <c r="D391" s="15" t="s">
-        <v>1102</v>
+        <v>1413</v>
       </c>
       <c r="E391" s="6" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="F391" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G391" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H391" s="14" t="s">
-        <v>987</v>
+        <v>1251</v>
       </c>
       <c r="I391" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J391" s="12" t="s">
-        <v>1103</v>
+        <v>982</v>
       </c>
       <c r="K391" s="23" t="s">
-        <v>1842</v>
-[...1 lines deleted...]
-      <c r="L391" s="12" t="s">
+        <v>1843</v>
+      </c>
+      <c r="L391" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M391" s="31"/>
+      <c r="M391" s="30" t="s">
+        <v>983</v>
+      </c>
       <c r="N391" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="392" spans="1:14" ht="54.75" customHeight="1">
       <c r="A392" s="123" t="s">
-        <v>989</v>
-[...1 lines deleted...]
-      <c r="B392" s="12" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B392" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="9">
         <v>250</v>
       </c>
       <c r="D392" s="15" t="s">
-        <v>990</v>
+        <v>1414</v>
       </c>
       <c r="E392" s="6" t="s">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="F392" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G392" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H392" s="14" t="s">
-        <v>987</v>
+        <v>1253</v>
       </c>
       <c r="I392" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J392" s="12" t="s">
-        <v>991</v>
-[...7 lines deleted...]
-      <c r="M392" s="30"/>
+        <v>1872</v>
+      </c>
+      <c r="K392" s="10" t="s">
+        <v>1177</v>
+      </c>
+      <c r="L392" s="13" t="s">
+        <v>1845</v>
+      </c>
+      <c r="M392" s="32" t="s">
+        <v>984</v>
+      </c>
       <c r="N392" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="393" spans="1:14" ht="54.75" customHeight="1">
       <c r="A393" s="123" t="s">
-        <v>992</v>
+        <v>985</v>
       </c>
       <c r="B393" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="9">
-        <v>429</v>
+        <v>250</v>
       </c>
       <c r="D393" s="15" t="s">
-        <v>993</v>
+        <v>1415</v>
       </c>
       <c r="E393" s="6" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="F393" s="12" t="s">
-        <v>995</v>
+        <v>395</v>
       </c>
       <c r="G393" s="20" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H393" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I393" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J393" s="12" t="s">
-        <v>997</v>
-[...7 lines deleted...]
-      <c r="M393" s="30"/>
+        <v>988</v>
+      </c>
+      <c r="K393" s="23" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L393" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M393" s="31"/>
+      <c r="N393" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="394" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A394" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B394" s="19" t="s">
+      <c r="A394" s="132" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B394" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="9">
-        <v>300</v>
+        <v>250</v>
       </c>
       <c r="D394" s="15" t="s">
-        <v>999</v>
+        <v>1102</v>
       </c>
       <c r="E394" s="6" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
       <c r="F394" s="12" t="s">
-        <v>1001</v>
+        <v>395</v>
       </c>
       <c r="G394" s="20" t="s">
-        <v>229</v>
+        <v>53</v>
       </c>
       <c r="H394" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I394" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J394" s="12" t="s">
-        <v>1002</v>
-[...4 lines deleted...]
-      <c r="L394" s="13" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K394" s="23" t="s">
+        <v>1842</v>
+      </c>
+      <c r="L394" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M394" s="30"/>
+      <c r="M394" s="31"/>
+      <c r="N394" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="395" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A395" s="15" t="s">
-        <v>1003</v>
+      <c r="A395" s="123" t="s">
+        <v>989</v>
       </c>
       <c r="B395" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C395" s="18">
-        <v>290</v>
+      <c r="C395" s="9">
+        <v>250</v>
       </c>
       <c r="D395" s="15" t="s">
-        <v>1004</v>
+        <v>990</v>
       </c>
       <c r="E395" s="6" t="s">
-        <v>1005</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>986</v>
+      </c>
+      <c r="F395" s="12" t="s">
+        <v>395</v>
       </c>
       <c r="G395" s="20" t="s">
-        <v>1006</v>
+        <v>53</v>
       </c>
       <c r="H395" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I395" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J395" s="12" t="s">
-        <v>1007</v>
-[...4 lines deleted...]
-      <c r="L395" s="13" t="s">
+        <v>991</v>
+      </c>
+      <c r="K395" s="23" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L395" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M395" s="30" t="s">
-        <v>1009</v>
+      <c r="M395" s="30"/>
+      <c r="N395" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="396" spans="1:14" ht="54.75" customHeight="1">
       <c r="A396" s="123" t="s">
-        <v>1010</v>
+        <v>992</v>
       </c>
       <c r="B396" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C396" s="18">
-        <v>290</v>
+      <c r="C396" s="9">
+        <v>429</v>
       </c>
       <c r="D396" s="15" t="s">
-        <v>1011</v>
+        <v>993</v>
       </c>
       <c r="E396" s="6" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>994</v>
+      </c>
+      <c r="F396" s="12" t="s">
+        <v>995</v>
       </c>
       <c r="G396" s="20" t="s">
-        <v>1006</v>
+        <v>48</v>
       </c>
       <c r="H396" s="14" t="s">
-        <v>1013</v>
+        <v>996</v>
       </c>
       <c r="I396" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J396" s="12" t="s">
-        <v>1014</v>
+        <v>997</v>
       </c>
       <c r="K396" s="10" t="s">
-        <v>1008</v>
+        <v>583</v>
       </c>
       <c r="L396" s="13" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="M396" s="30"/>
     </row>
     <row r="397" spans="1:14" ht="54.75" customHeight="1">
       <c r="A397" s="15" t="s">
-        <v>1016</v>
-[...1 lines deleted...]
-      <c r="B397" s="12" t="s">
+        <v>998</v>
+      </c>
+      <c r="B397" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D397" s="15" t="s">
-        <v>1017</v>
+        <v>999</v>
       </c>
       <c r="E397" s="6" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>1000</v>
+      </c>
+      <c r="F397" s="12" t="s">
+        <v>1001</v>
       </c>
       <c r="G397" s="20" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="H397" s="14" t="s">
-        <v>1019</v>
+        <v>996</v>
       </c>
       <c r="I397" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J397" s="12" t="s">
-        <v>1020</v>
+        <v>1002</v>
       </c>
       <c r="K397" s="10" t="s">
-        <v>732</v>
+        <v>591</v>
       </c>
       <c r="L397" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M397" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M397" s="30"/>
     </row>
     <row r="398" spans="1:14" ht="54.75" customHeight="1">
       <c r="A398" s="15" t="s">
-        <v>1021</v>
-[...4 lines deleted...]
-      <c r="C398" s="9">
+        <v>1003</v>
+      </c>
+      <c r="B398" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C398" s="18">
         <v>290</v>
       </c>
       <c r="D398" s="15" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1004</v>
+      </c>
+      <c r="E398" s="6" t="s">
+        <v>1005</v>
       </c>
       <c r="F398" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G398" s="20" t="s">
-        <v>248</v>
+        <v>1006</v>
       </c>
       <c r="H398" s="14" t="s">
-        <v>1024</v>
+        <v>996</v>
       </c>
       <c r="I398" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J398" s="12" t="s">
-        <v>1025</v>
+        <v>1007</v>
       </c>
       <c r="K398" s="10" t="s">
-        <v>1026</v>
+        <v>1008</v>
       </c>
       <c r="L398" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M398" s="30"/>
+      <c r="M398" s="30" t="s">
+        <v>1009</v>
+      </c>
     </row>
     <row r="399" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A399" s="15" t="s">
-        <v>1027</v>
+      <c r="A399" s="123" t="s">
+        <v>1010</v>
       </c>
       <c r="B399" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C399" s="18">
         <v>290</v>
       </c>
       <c r="D399" s="15" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1011</v>
+      </c>
+      <c r="E399" s="6" t="s">
+        <v>1012</v>
       </c>
       <c r="F399" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G399" s="20" t="s">
-        <v>248</v>
+        <v>1006</v>
       </c>
       <c r="H399" s="14" t="s">
-        <v>1029</v>
+        <v>1013</v>
       </c>
       <c r="I399" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J399" s="12" t="s">
-        <v>1030</v>
+        <v>1014</v>
       </c>
       <c r="K399" s="10" t="s">
-        <v>1026</v>
+        <v>1008</v>
       </c>
       <c r="L399" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M399" s="30"/>
+      <c r="M399" s="30" t="s">
+        <v>1015</v>
+      </c>
+      <c r="N399" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="400" spans="1:14" ht="54.75" customHeight="1">
       <c r="A400" s="15" t="s">
-        <v>1031</v>
+        <v>1016</v>
       </c>
       <c r="B400" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C400" s="18">
+      <c r="C400" s="9">
         <v>290</v>
       </c>
       <c r="D400" s="15" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1017</v>
+      </c>
+      <c r="E400" s="6" t="s">
+        <v>1018</v>
       </c>
       <c r="F400" s="19" t="s">
-        <v>648</v>
+        <v>210</v>
       </c>
       <c r="G400" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H400" s="14" t="s">
-        <v>1033</v>
+        <v>1019</v>
       </c>
       <c r="I400" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J400" s="12" t="s">
-        <v>1034</v>
+        <v>1020</v>
       </c>
       <c r="K400" s="10" t="s">
-        <v>1035</v>
+        <v>732</v>
       </c>
       <c r="L400" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M400" s="30"/>
+      <c r="M400" s="30" t="s">
+        <v>688</v>
+      </c>
     </row>
     <row r="401" spans="1:14" ht="54.75" customHeight="1">
       <c r="A401" s="15" t="s">
-        <v>1036</v>
-[...4 lines deleted...]
-      <c r="C401" s="18">
+        <v>1021</v>
+      </c>
+      <c r="B401" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C401" s="9">
         <v>290</v>
       </c>
       <c r="D401" s="15" t="s">
-        <v>1037</v>
+        <v>1022</v>
       </c>
       <c r="E401" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="F401" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G401" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H401" s="14" t="s">
-        <v>1038</v>
+        <v>1024</v>
       </c>
       <c r="I401" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J401" s="12" t="s">
-        <v>1039</v>
+        <v>1025</v>
       </c>
       <c r="K401" s="10" t="s">
-        <v>1040</v>
+        <v>1026</v>
       </c>
       <c r="L401" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M401" s="30"/>
     </row>
     <row r="402" spans="1:14" ht="54.75" customHeight="1">
       <c r="A402" s="15" t="s">
-        <v>1041</v>
+        <v>1027</v>
       </c>
       <c r="B402" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C402" s="9">
+      <c r="C402" s="18">
         <v>290</v>
       </c>
       <c r="D402" s="15" t="s">
-        <v>1042</v>
+        <v>1028</v>
       </c>
       <c r="E402" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="F402" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G402" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H402" s="14" t="s">
-        <v>1043</v>
+        <v>1029</v>
       </c>
       <c r="I402" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J402" s="12" t="s">
-        <v>1044</v>
+        <v>1030</v>
       </c>
       <c r="K402" s="10" t="s">
-        <v>738</v>
+        <v>1026</v>
       </c>
       <c r="L402" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M402" s="30"/>
     </row>
     <row r="403" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A403" s="123" t="s">
-[...5 lines deleted...]
-      <c r="C403" s="9">
+      <c r="A403" s="15" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B403" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C403" s="18">
         <v>290</v>
       </c>
       <c r="D403" s="15" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>1032</v>
+      </c>
+      <c r="E403" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F403" s="19" t="s">
-        <v>210</v>
+        <v>648</v>
       </c>
       <c r="G403" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H403" s="14" t="s">
-        <v>1048</v>
+        <v>1033</v>
       </c>
       <c r="I403" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J403" s="12" t="s">
-        <v>1049</v>
+        <v>1034</v>
       </c>
       <c r="K403" s="10" t="s">
-        <v>832</v>
+        <v>1035</v>
       </c>
       <c r="L403" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M403" s="30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M403" s="30"/>
     </row>
     <row r="404" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A404" s="123" t="s">
-[...5 lines deleted...]
-      <c r="C404" s="9">
+      <c r="A404" s="15" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B404" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C404" s="18">
         <v>290</v>
       </c>
       <c r="D404" s="15" t="s">
-        <v>1156</v>
-[...2 lines deleted...]
-        <v>1157</v>
+        <v>1037</v>
+      </c>
+      <c r="E404" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F404" s="19" t="s">
-        <v>1158</v>
+        <v>648</v>
       </c>
       <c r="G404" s="20" t="s">
-        <v>1159</v>
+        <v>248</v>
       </c>
       <c r="H404" s="14" t="s">
-        <v>1162</v>
+        <v>1038</v>
       </c>
       <c r="I404" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J404" s="12" t="s">
-        <v>1161</v>
+        <v>1039</v>
       </c>
       <c r="K404" s="10" t="s">
-        <v>1160</v>
+        <v>1040</v>
       </c>
       <c r="L404" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M404" s="30"/>
-      <c r="N404" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="405" spans="1:14" ht="54.75" customHeight="1">
       <c r="A405" s="15" t="s">
-        <v>1261</v>
-[...1 lines deleted...]
-      <c r="B405" s="19" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B405" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D405" s="15" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>1939</v>
+        <v>1042</v>
+      </c>
+      <c r="E405" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F405" s="19" t="s">
-        <v>1263</v>
+        <v>648</v>
       </c>
       <c r="G405" s="20" t="s">
-        <v>1264</v>
+        <v>248</v>
       </c>
       <c r="H405" s="14" t="s">
-        <v>1265</v>
+        <v>1043</v>
       </c>
       <c r="I405" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J405" s="12" t="s">
-        <v>1266</v>
+        <v>1044</v>
       </c>
       <c r="K405" s="10" t="s">
-        <v>1630</v>
+        <v>738</v>
       </c>
       <c r="L405" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M405" s="30"/>
     </row>
     <row r="406" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A406" s="15" t="s">
-        <v>1307</v>
+      <c r="A406" s="123" t="s">
+        <v>1045</v>
       </c>
       <c r="B406" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C406" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D406" s="15" t="s">
-        <v>1308</v>
+        <v>1046</v>
       </c>
       <c r="E406" s="6" t="s">
-        <v>1940</v>
+        <v>1047</v>
       </c>
       <c r="F406" s="19" t="s">
-        <v>60</v>
+        <v>210</v>
       </c>
       <c r="G406" s="20" t="s">
-        <v>48</v>
+        <v>248</v>
       </c>
       <c r="H406" s="14" t="s">
-        <v>1265</v>
+        <v>1048</v>
       </c>
       <c r="I406" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J406" s="12" t="s">
-        <v>1310</v>
+        <v>1049</v>
       </c>
       <c r="K406" s="10" t="s">
-        <v>1311</v>
+        <v>832</v>
       </c>
       <c r="L406" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M406" s="30"/>
+      <c r="M406" s="30" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N406" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="407" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A407" s="15" t="s">
-        <v>1313</v>
+      <c r="A407" s="123" t="s">
+        <v>1155</v>
       </c>
       <c r="B407" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C407" s="9">
         <v>290</v>
       </c>
       <c r="D407" s="15" t="s">
-        <v>1314</v>
+        <v>1156</v>
       </c>
       <c r="E407" s="6" t="s">
-        <v>1941</v>
+        <v>1157</v>
       </c>
       <c r="F407" s="19" t="s">
-        <v>1315</v>
+        <v>1158</v>
       </c>
       <c r="G407" s="20" t="s">
-        <v>1316</v>
+        <v>1159</v>
       </c>
       <c r="H407" s="14" t="s">
-        <v>1317</v>
+        <v>1162</v>
       </c>
       <c r="I407" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J407" s="12" t="s">
-        <v>1318</v>
+        <v>1161</v>
       </c>
       <c r="K407" s="10" t="s">
-        <v>1319</v>
+        <v>1160</v>
       </c>
       <c r="L407" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M407" s="30"/>
+      <c r="N407" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="408" spans="1:14" ht="54.75" customHeight="1">
       <c r="A408" s="15" t="s">
-        <v>1448</v>
+        <v>1261</v>
       </c>
       <c r="B408" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C408" s="9">
         <v>300</v>
       </c>
       <c r="D408" s="15" t="s">
-        <v>1449</v>
+        <v>1262</v>
       </c>
       <c r="E408" s="6" t="s">
-        <v>1972</v>
+        <v>1939</v>
       </c>
       <c r="F408" s="19" t="s">
-        <v>1450</v>
+        <v>1263</v>
       </c>
       <c r="G408" s="20" t="s">
-        <v>1451</v>
+        <v>1264</v>
       </c>
       <c r="H408" s="14" t="s">
-        <v>1489</v>
+        <v>1265</v>
       </c>
       <c r="I408" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J408" s="12" t="s">
-        <v>1453</v>
+        <v>1266</v>
       </c>
       <c r="K408" s="10" t="s">
-        <v>1452</v>
+        <v>1630</v>
       </c>
       <c r="L408" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M408" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M408" s="30"/>
     </row>
     <row r="409" spans="1:14" ht="54.75" customHeight="1">
       <c r="A409" s="15" t="s">
-        <v>1490</v>
+        <v>1307</v>
       </c>
       <c r="B409" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="9">
         <v>300</v>
       </c>
       <c r="D409" s="15" t="s">
-        <v>1492</v>
+        <v>1308</v>
       </c>
       <c r="E409" s="6" t="s">
-        <v>1505</v>
+        <v>1940</v>
       </c>
       <c r="F409" s="19" t="s">
-        <v>1493</v>
+        <v>60</v>
       </c>
       <c r="G409" s="20" t="s">
-        <v>1494</v>
+        <v>48</v>
       </c>
       <c r="H409" s="14" t="s">
-        <v>1497</v>
+        <v>1265</v>
       </c>
       <c r="I409" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J409" s="12" t="s">
-        <v>1495</v>
+        <v>1310</v>
       </c>
       <c r="K409" s="10" t="s">
-        <v>1496</v>
+        <v>1311</v>
       </c>
       <c r="L409" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M409" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M409" s="30"/>
     </row>
     <row r="410" spans="1:14" ht="54.75" customHeight="1">
       <c r="A410" s="15" t="s">
-        <v>1690</v>
+        <v>1313</v>
       </c>
       <c r="B410" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D410" s="15" t="s">
-        <v>1691</v>
+        <v>1314</v>
       </c>
       <c r="E410" s="6" t="s">
-        <v>1692</v>
+        <v>1941</v>
       </c>
       <c r="F410" s="19" t="s">
-        <v>1693</v>
+        <v>1315</v>
       </c>
       <c r="G410" s="20" t="s">
-        <v>1451</v>
+        <v>1316</v>
       </c>
       <c r="H410" s="14" t="s">
-        <v>1696</v>
+        <v>1317</v>
       </c>
       <c r="I410" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J410" s="12" t="s">
-        <v>1694</v>
+        <v>1318</v>
       </c>
       <c r="K410" s="10" t="s">
-        <v>1695</v>
+        <v>1319</v>
       </c>
       <c r="L410" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M410" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M410" s="30"/>
     </row>
     <row r="411" spans="1:14" ht="54.75" customHeight="1">
       <c r="A411" s="15" t="s">
-        <v>1754</v>
+        <v>1448</v>
       </c>
       <c r="B411" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="9">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D411" s="15" t="s">
-        <v>1755</v>
+        <v>1449</v>
       </c>
       <c r="E411" s="6" t="s">
-        <v>1756</v>
+        <v>1972</v>
       </c>
       <c r="F411" s="19" t="s">
-        <v>1757</v>
+        <v>1450</v>
       </c>
       <c r="G411" s="20" t="s">
-        <v>1758</v>
+        <v>1451</v>
       </c>
       <c r="H411" s="14" t="s">
-        <v>1761</v>
+        <v>1489</v>
       </c>
       <c r="I411" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J411" s="12" t="s">
-        <v>1759</v>
+        <v>1453</v>
       </c>
       <c r="K411" s="10" t="s">
-        <v>1760</v>
+        <v>1452</v>
       </c>
       <c r="L411" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M411" s="30" t="s">
-        <v>2078</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="412" spans="1:14" ht="54.75" customHeight="1">
       <c r="A412" s="15" t="s">
-        <v>1918</v>
+        <v>1490</v>
       </c>
       <c r="B412" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="9">
         <v>300</v>
       </c>
       <c r="D412" s="15" t="s">
-        <v>1919</v>
+        <v>1492</v>
       </c>
       <c r="E412" s="6" t="s">
-        <v>1920</v>
+        <v>1505</v>
       </c>
       <c r="F412" s="19" t="s">
-        <v>1921</v>
+        <v>1493</v>
       </c>
       <c r="G412" s="20" t="s">
-        <v>1922</v>
+        <v>1494</v>
       </c>
       <c r="H412" s="14" t="s">
-        <v>1925</v>
+        <v>1497</v>
       </c>
       <c r="I412" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J412" s="12" t="s">
-        <v>1923</v>
+        <v>1495</v>
       </c>
       <c r="K412" s="10" t="s">
-        <v>1924</v>
+        <v>1496</v>
       </c>
       <c r="L412" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M412" s="30"/>
+      <c r="M412" s="30" t="s">
+        <v>2663</v>
+      </c>
     </row>
     <row r="413" spans="1:14" ht="54.75" customHeight="1">
       <c r="A413" s="15" t="s">
-        <v>2086</v>
+        <v>1690</v>
       </c>
       <c r="B413" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D413" s="15" t="s">
-        <v>2087</v>
+        <v>1691</v>
       </c>
       <c r="E413" s="6" t="s">
-        <v>2088</v>
+        <v>1692</v>
       </c>
       <c r="F413" s="19" t="s">
-        <v>2089</v>
+        <v>1693</v>
       </c>
       <c r="G413" s="20" t="s">
-        <v>2090</v>
+        <v>1451</v>
       </c>
       <c r="H413" s="14" t="s">
-        <v>2093</v>
+        <v>1696</v>
       </c>
       <c r="I413" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J413" s="12" t="s">
-        <v>2091</v>
+        <v>1694</v>
       </c>
       <c r="K413" s="10" t="s">
-        <v>2092</v>
+        <v>1695</v>
       </c>
       <c r="L413" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M413" s="30" t="s">
-        <v>2664</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="414" spans="1:14" ht="54.75" customHeight="1">
       <c r="A414" s="15" t="s">
-        <v>2153</v>
+        <v>1754</v>
       </c>
       <c r="B414" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="9">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D414" s="15" t="s">
-        <v>2154</v>
-[...2 lines deleted...]
-        <v>2158</v>
+        <v>1755</v>
+      </c>
+      <c r="E414" s="6" t="s">
+        <v>1756</v>
       </c>
       <c r="F414" s="19" t="s">
-        <v>1707</v>
+        <v>1757</v>
       </c>
       <c r="G414" s="20" t="s">
-        <v>314</v>
+        <v>1758</v>
       </c>
       <c r="H414" s="14" t="s">
-        <v>2155</v>
+        <v>1761</v>
       </c>
       <c r="I414" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J414" s="12" t="s">
-        <v>2156</v>
+        <v>1759</v>
       </c>
       <c r="K414" s="10" t="s">
-        <v>2157</v>
+        <v>1760</v>
       </c>
       <c r="L414" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M414" s="30"/>
+      <c r="M414" s="30" t="s">
+        <v>2078</v>
+      </c>
     </row>
     <row r="415" spans="1:14" ht="54.75" customHeight="1">
       <c r="A415" s="15" t="s">
-        <v>2366</v>
+        <v>1918</v>
       </c>
       <c r="B415" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D415" s="15" t="s">
-        <v>2368</v>
-[...2 lines deleted...]
-        <v>2204</v>
+        <v>1919</v>
+      </c>
+      <c r="E415" s="6" t="s">
+        <v>1920</v>
       </c>
       <c r="F415" s="19" t="s">
-        <v>1735</v>
+        <v>1921</v>
       </c>
       <c r="G415" s="20" t="s">
-        <v>314</v>
+        <v>1922</v>
       </c>
       <c r="H415" s="14" t="s">
-        <v>2369</v>
+        <v>1925</v>
       </c>
       <c r="I415" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J415" s="12" t="s">
-        <v>2367</v>
+        <v>1923</v>
       </c>
       <c r="K415" s="10" t="s">
-        <v>2357</v>
+        <v>1924</v>
       </c>
       <c r="L415" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M415" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M415" s="30"/>
     </row>
     <row r="416" spans="1:14" ht="54.75" customHeight="1">
       <c r="A416" s="15" t="s">
-        <v>2385</v>
+        <v>2086</v>
       </c>
       <c r="B416" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="9">
         <v>320</v>
       </c>
       <c r="D416" s="15" t="s">
-        <v>2386</v>
-[...1 lines deleted...]
-      <c r="E416" s="20" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E416" s="6" t="s">
         <v>2088</v>
       </c>
       <c r="F416" s="19" t="s">
-        <v>1749</v>
+        <v>2089</v>
       </c>
       <c r="G416" s="20" t="s">
-        <v>314</v>
+        <v>2090</v>
       </c>
       <c r="H416" s="14" t="s">
-        <v>2387</v>
+        <v>2093</v>
       </c>
       <c r="I416" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J416" s="12" t="s">
-        <v>2388</v>
+        <v>2091</v>
       </c>
       <c r="K416" s="10" t="s">
-        <v>2378</v>
+        <v>2092</v>
       </c>
       <c r="L416" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M416" s="30" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="417" spans="1:14" ht="54.75" customHeight="1">
       <c r="A417" s="15" t="s">
-        <v>2512</v>
+        <v>2153</v>
       </c>
       <c r="B417" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="9">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D417" s="15" t="s">
-        <v>2513</v>
+        <v>2154</v>
       </c>
       <c r="E417" s="20" t="s">
-        <v>2514</v>
+        <v>2158</v>
       </c>
       <c r="F417" s="19" t="s">
-        <v>2515</v>
+        <v>1707</v>
       </c>
       <c r="G417" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H417" s="14" t="s">
-        <v>2516</v>
+        <v>2155</v>
       </c>
       <c r="I417" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J417" s="12" t="s">
-        <v>2517</v>
+        <v>2156</v>
       </c>
       <c r="K417" s="10" t="s">
-        <v>2518</v>
+        <v>2157</v>
       </c>
       <c r="L417" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M417" s="30"/>
     </row>
     <row r="418" spans="1:14" ht="54.75" customHeight="1">
       <c r="A418" s="15" t="s">
-        <v>2608</v>
+        <v>2366</v>
       </c>
       <c r="B418" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="9">
         <v>320</v>
       </c>
       <c r="D418" s="15" t="s">
-        <v>2609</v>
+        <v>2368</v>
       </c>
       <c r="E418" s="20" t="s">
-        <v>2610</v>
+        <v>2204</v>
       </c>
       <c r="F418" s="19" t="s">
         <v>1735</v>
       </c>
       <c r="G418" s="20" t="s">
-        <v>2611</v>
+        <v>314</v>
       </c>
       <c r="H418" s="14" t="s">
-        <v>2614</v>
+        <v>2369</v>
       </c>
       <c r="I418" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J418" s="12" t="s">
-        <v>2612</v>
+        <v>2367</v>
       </c>
       <c r="K418" s="10" t="s">
-        <v>2613</v>
+        <v>2357</v>
       </c>
       <c r="L418" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M418" s="30"/>
+      <c r="M418" s="30" t="s">
+        <v>2491</v>
+      </c>
     </row>
     <row r="419" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A419" s="121" t="s">
-        <v>1050</v>
+      <c r="A419" s="15" t="s">
+        <v>2385</v>
       </c>
       <c r="B419" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="9">
-        <v>280</v>
+        <v>320</v>
       </c>
       <c r="D419" s="15" t="s">
-        <v>1051</v>
-[...5 lines deleted...]
-        <v>1052</v>
+        <v>2386</v>
+      </c>
+      <c r="E419" s="20" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F419" s="19" t="s">
+        <v>1749</v>
       </c>
       <c r="G419" s="20" t="s">
-        <v>248</v>
+        <v>314</v>
       </c>
       <c r="H419" s="14" t="s">
-        <v>1309</v>
+        <v>2387</v>
       </c>
       <c r="I419" s="12" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-        <v>1054</v>
+        <v>975</v>
+      </c>
+      <c r="J419" s="12" t="s">
+        <v>2388</v>
       </c>
       <c r="K419" s="10" t="s">
-        <v>1055</v>
+        <v>2378</v>
       </c>
       <c r="L419" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M419" s="124"/>
-[...1 lines deleted...]
-        <v>2390</v>
+      <c r="M419" s="30" t="s">
+        <v>2662</v>
       </c>
     </row>
     <row r="420" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A420" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B420" s="12" t="s">
+      <c r="A420" s="15" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B420" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="9">
-        <v>210</v>
+        <v>330</v>
       </c>
       <c r="D420" s="15" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>2513</v>
+      </c>
+      <c r="E420" s="20" t="s">
+        <v>2514</v>
+      </c>
+      <c r="F420" s="19" t="s">
+        <v>2515</v>
       </c>
       <c r="G420" s="20" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H420" s="14" t="s">
-        <v>1057</v>
+        <v>2516</v>
       </c>
       <c r="I420" s="12" t="s">
-        <v>1053</v>
+        <v>975</v>
       </c>
       <c r="J420" s="12" t="s">
-        <v>1058</v>
-[...12 lines deleted...]
-      </c>
+        <v>2517</v>
+      </c>
+      <c r="K420" s="10" t="s">
+        <v>2518</v>
+      </c>
+      <c r="L420" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M420" s="30"/>
     </row>
     <row r="421" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A421" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B421" s="12" t="s">
+      <c r="A421" s="15" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B421" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="9">
-        <v>270</v>
-[...8 lines deleted...]
-        <v>417</v>
+        <v>320</v>
+      </c>
+      <c r="D421" s="15" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E421" s="20" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F421" s="19" t="s">
+        <v>1735</v>
       </c>
       <c r="G421" s="20" t="s">
-        <v>229</v>
+        <v>2611</v>
       </c>
       <c r="H421" s="14" t="s">
-        <v>1061</v>
+        <v>2614</v>
       </c>
       <c r="I421" s="12" t="s">
-        <v>1053</v>
+        <v>975</v>
       </c>
       <c r="J421" s="12" t="s">
-        <v>1062</v>
-[...4 lines deleted...]
-      <c r="L421" s="12" t="s">
+        <v>2612</v>
+      </c>
+      <c r="K421" s="10" t="s">
+        <v>2613</v>
+      </c>
+      <c r="L421" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M421" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M421" s="30"/>
     </row>
     <row r="422" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A422" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B422" s="12" t="s">
+      <c r="A422" s="121" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B422" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="9">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>1064</v>
+        <v>280</v>
+      </c>
+      <c r="D422" s="15" t="s">
+        <v>1051</v>
       </c>
       <c r="E422" s="6" t="s">
-        <v>1065</v>
+        <v>1926</v>
       </c>
       <c r="F422" s="12" t="s">
-        <v>395</v>
+        <v>1052</v>
       </c>
       <c r="G422" s="20" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="H422" s="14" t="s">
-        <v>1066</v>
+        <v>1309</v>
       </c>
       <c r="I422" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J422" s="12" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="J422" s="13" t="s">
+        <v>1054</v>
+      </c>
+      <c r="K422" s="10" t="s">
+        <v>1055</v>
+      </c>
+      <c r="L422" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M422" s="124"/>
       <c r="N422" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="423" spans="1:14" ht="54.75" customHeight="1">
       <c r="A423" s="123" t="s">
-        <v>1068</v>
+        <v>1491</v>
       </c>
       <c r="B423" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="9">
-        <v>240</v>
+        <v>210</v>
       </c>
       <c r="D423" s="15" t="s">
-        <v>1069</v>
+        <v>1056</v>
       </c>
       <c r="E423" s="6" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>359</v>
+      </c>
+      <c r="F423" s="12" t="s">
+        <v>388</v>
       </c>
       <c r="G423" s="20" t="s">
-        <v>1072</v>
+        <v>229</v>
       </c>
       <c r="H423" s="14" t="s">
-        <v>520</v>
+        <v>1057</v>
       </c>
       <c r="I423" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J423" s="12" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>1606</v>
+        <v>1058</v>
+      </c>
+      <c r="K423" s="22" t="s">
+        <v>1979</v>
       </c>
       <c r="L423" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="M423" s="31"/>
+      <c r="M423" s="30" t="s">
+        <v>983</v>
+      </c>
       <c r="N423" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="424" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A424" s="20" t="s">
-        <v>1289</v>
+      <c r="A424" s="123" t="s">
+        <v>1059</v>
       </c>
       <c r="B424" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="9">
-        <v>290</v>
-[...14 lines deleted...]
-        <v>1076</v>
+        <v>270</v>
+      </c>
+      <c r="D424" s="38" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E424" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="F424" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="G424" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="H424" s="14" t="s">
+        <v>1061</v>
       </c>
       <c r="I424" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J424" s="42" t="s">
-        <v>1077</v>
+      <c r="J424" s="12" t="s">
+        <v>1062</v>
       </c>
       <c r="K424" s="23" t="s">
-        <v>1619</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>155</v>
+      </c>
+      <c r="L424" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="M424" s="32" t="s">
-        <v>539</v>
+        <v>420</v>
+      </c>
+      <c r="N424" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="425" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A425" s="6" t="s">
-        <v>1522</v>
+      <c r="A425" s="123" t="s">
+        <v>1063</v>
       </c>
       <c r="B425" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="9">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>1523</v>
+        <v>230</v>
+      </c>
+      <c r="D425" s="38" t="s">
+        <v>1064</v>
       </c>
       <c r="E425" s="6" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-        <v>1525</v>
+        <v>1065</v>
+      </c>
+      <c r="F425" s="12" t="s">
+        <v>395</v>
       </c>
       <c r="G425" s="20" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>1530</v>
+        <v>229</v>
+      </c>
+      <c r="H425" s="14" t="s">
+        <v>1066</v>
       </c>
       <c r="I425" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J425" s="42" t="s">
-[...8 lines deleted...]
-      <c r="M425" s="32"/>
+      <c r="J425" s="12" t="s">
+        <v>1067</v>
+      </c>
+      <c r="K425" s="23" t="s">
+        <v>1604</v>
+      </c>
+      <c r="L425" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="M425" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="N425" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="426" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A426" s="6" t="s">
-        <v>1649</v>
+      <c r="A426" s="123" t="s">
+        <v>1068</v>
       </c>
       <c r="B426" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="9">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>240</v>
+      </c>
+      <c r="D426" s="15" t="s">
+        <v>1069</v>
       </c>
       <c r="E426" s="6" t="s">
-        <v>1651</v>
-[...2 lines deleted...]
-        <v>1231</v>
+        <v>1070</v>
+      </c>
+      <c r="F426" s="14" t="s">
+        <v>1071</v>
       </c>
       <c r="G426" s="20" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>1654</v>
+        <v>1072</v>
+      </c>
+      <c r="H426" s="14" t="s">
+        <v>520</v>
       </c>
       <c r="I426" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J426" s="42" t="s">
-[...8 lines deleted...]
-      <c r="M426" s="32"/>
+      <c r="J426" s="12" t="s">
+        <v>1073</v>
+      </c>
+      <c r="K426" s="23" t="s">
+        <v>1606</v>
+      </c>
+      <c r="L426" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="M426" s="31"/>
+      <c r="N426" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="427" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A427" s="6" t="s">
-        <v>1718</v>
+      <c r="A427" s="20" t="s">
+        <v>1289</v>
       </c>
       <c r="B427" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C427" s="9">
-        <v>300</v>
-[...9 lines deleted...]
-        <v>1476</v>
+        <v>290</v>
+      </c>
+      <c r="D427" s="36" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E427" s="16" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F427" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="G427" s="63" t="s">
+        <v>1072</v>
       </c>
       <c r="H427" s="24" t="s">
-        <v>1721</v>
+        <v>1076</v>
       </c>
       <c r="I427" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J427" s="42" t="s">
-        <v>1723</v>
-[...2 lines deleted...]
-        <v>1717</v>
+        <v>1077</v>
+      </c>
+      <c r="K427" s="23" t="s">
+        <v>1619</v>
       </c>
       <c r="L427" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M427" s="32"/>
+      <c r="M427" s="32" t="s">
+        <v>539</v>
+      </c>
     </row>
     <row r="428" spans="1:14" ht="54.75" customHeight="1">
       <c r="A428" s="6" t="s">
-        <v>1740</v>
+        <v>1522</v>
       </c>
       <c r="B428" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D428" s="60" t="s">
-        <v>1741</v>
+        <v>1523</v>
       </c>
       <c r="E428" s="6" t="s">
-        <v>1927</v>
+        <v>1524</v>
       </c>
       <c r="F428" s="19" t="s">
-        <v>1742</v>
+        <v>1525</v>
       </c>
       <c r="G428" s="20" t="s">
-        <v>1743</v>
+        <v>1526</v>
       </c>
       <c r="H428" s="24" t="s">
-        <v>1746</v>
+        <v>1530</v>
       </c>
       <c r="I428" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J428" s="42" t="s">
-        <v>1745</v>
+        <v>1527</v>
       </c>
       <c r="K428" s="10" t="s">
-        <v>1744</v>
+        <v>1528</v>
       </c>
       <c r="L428" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>1529</v>
+      </c>
+      <c r="M428" s="32"/>
     </row>
     <row r="429" spans="1:14" ht="54.75" customHeight="1">
       <c r="A429" s="6" t="s">
-        <v>1973</v>
+        <v>1649</v>
       </c>
       <c r="B429" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="9">
         <v>290</v>
       </c>
       <c r="D429" s="60" t="s">
-        <v>1974</v>
+        <v>1650</v>
       </c>
       <c r="E429" s="6" t="s">
-        <v>1975</v>
+        <v>1651</v>
       </c>
       <c r="F429" s="19" t="s">
-        <v>1742</v>
+        <v>1231</v>
       </c>
       <c r="G429" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H429" s="24" t="s">
-        <v>1976</v>
+        <v>1654</v>
       </c>
       <c r="I429" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J429" s="42" t="s">
-        <v>1977</v>
+        <v>1652</v>
       </c>
       <c r="K429" s="10" t="s">
-        <v>1978</v>
+        <v>1653</v>
       </c>
       <c r="L429" s="13" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="M429" s="32"/>
     </row>
     <row r="430" spans="1:14" ht="54.75" customHeight="1">
       <c r="A430" s="6" t="s">
-        <v>1989</v>
+        <v>1718</v>
       </c>
       <c r="B430" s="12" t="s">
-        <v>14</v>
+        <v>1711</v>
       </c>
       <c r="C430" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D430" s="60" t="s">
-        <v>1990</v>
+        <v>1719</v>
       </c>
       <c r="E430" s="6" t="s">
-        <v>1975</v>
-[...3 lines deleted...]
-      </c>
+        <v>1720</v>
+      </c>
+      <c r="F430" s="19"/>
       <c r="G430" s="20" t="s">
-        <v>1526</v>
+        <v>1476</v>
       </c>
       <c r="H430" s="24" t="s">
-        <v>1993</v>
+        <v>1721</v>
       </c>
       <c r="I430" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J430" s="42" t="s">
-        <v>1992</v>
+        <v>1723</v>
       </c>
       <c r="K430" s="10" t="s">
-        <v>2229</v>
+        <v>1717</v>
       </c>
       <c r="L430" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M430" s="32"/>
     </row>
     <row r="431" spans="1:14" ht="54.75" customHeight="1">
       <c r="A431" s="6" t="s">
-        <v>2224</v>
+        <v>1740</v>
       </c>
       <c r="B431" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D431" s="60" t="s">
-        <v>2225</v>
+        <v>1741</v>
       </c>
       <c r="E431" s="6" t="s">
-        <v>2226</v>
+        <v>1927</v>
       </c>
       <c r="F431" s="19" t="s">
-        <v>2227</v>
+        <v>1742</v>
       </c>
       <c r="G431" s="20" t="s">
-        <v>1526</v>
+        <v>1743</v>
       </c>
       <c r="H431" s="24" t="s">
-        <v>2231</v>
+        <v>1746</v>
       </c>
       <c r="I431" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J431" s="42" t="s">
-        <v>2228</v>
+        <v>1745</v>
       </c>
       <c r="K431" s="10" t="s">
-        <v>2230</v>
+        <v>1744</v>
       </c>
       <c r="L431" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M431" s="32"/>
+      <c r="M431" s="32" t="s">
+        <v>2785</v>
+      </c>
     </row>
     <row r="432" spans="1:14" ht="54.75" customHeight="1">
       <c r="A432" s="6" t="s">
-        <v>2244</v>
+        <v>1973</v>
       </c>
       <c r="B432" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C432" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D432" s="60" t="s">
-        <v>2245</v>
+        <v>1974</v>
       </c>
       <c r="E432" s="6" t="s">
-        <v>2226</v>
+        <v>1975</v>
       </c>
       <c r="F432" s="19" t="s">
-        <v>1707</v>
+        <v>1742</v>
       </c>
       <c r="G432" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H432" s="24" t="s">
-        <v>2247</v>
+        <v>1976</v>
       </c>
       <c r="I432" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J432" s="42" t="s">
-        <v>2246</v>
+        <v>1977</v>
       </c>
       <c r="K432" s="10" t="s">
-        <v>2232</v>
+        <v>1978</v>
       </c>
       <c r="L432" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M432" s="32"/>
     </row>
     <row r="433" spans="1:13" ht="54.75" customHeight="1">
       <c r="A433" s="6" t="s">
-        <v>2395</v>
+        <v>1989</v>
       </c>
       <c r="B433" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C433" s="9">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="D433" s="60" t="s">
-        <v>2396</v>
+        <v>1990</v>
       </c>
       <c r="E433" s="6" t="s">
-        <v>1932</v>
+        <v>1975</v>
       </c>
       <c r="F433" s="19" t="s">
-        <v>2397</v>
+        <v>1991</v>
       </c>
       <c r="G433" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H433" s="24" t="s">
-        <v>2398</v>
+        <v>1993</v>
       </c>
       <c r="I433" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J433" s="42" t="s">
-        <v>2391</v>
+        <v>1992</v>
       </c>
       <c r="K433" s="10" t="s">
-        <v>2394</v>
+        <v>2229</v>
       </c>
       <c r="L433" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M433" s="32"/>
     </row>
     <row r="434" spans="1:13" ht="54.75" customHeight="1">
       <c r="A434" s="6" t="s">
-        <v>2399</v>
+        <v>2224</v>
       </c>
       <c r="B434" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C434" s="9">
         <v>300</v>
       </c>
       <c r="D434" s="60" t="s">
-        <v>2400</v>
+        <v>2225</v>
       </c>
       <c r="E434" s="6" t="s">
-        <v>2401</v>
+        <v>2226</v>
       </c>
       <c r="F434" s="19" t="s">
-        <v>2402</v>
+        <v>2227</v>
       </c>
       <c r="G434" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H434" s="24" t="s">
-        <v>2403</v>
+        <v>2231</v>
       </c>
       <c r="I434" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J434" s="42" t="s">
-        <v>2392</v>
+        <v>2228</v>
       </c>
       <c r="K434" s="10" t="s">
-        <v>2394</v>
+        <v>2230</v>
       </c>
       <c r="L434" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M434" s="32"/>
     </row>
     <row r="435" spans="1:13" ht="54.75" customHeight="1">
       <c r="A435" s="6" t="s">
-        <v>2404</v>
+        <v>2244</v>
       </c>
       <c r="B435" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C435" s="9">
         <v>300</v>
       </c>
       <c r="D435" s="60" t="s">
-        <v>2405</v>
+        <v>2245</v>
       </c>
       <c r="E435" s="6" t="s">
-        <v>2406</v>
+        <v>2226</v>
       </c>
       <c r="F435" s="19" t="s">
-        <v>1231</v>
+        <v>1707</v>
       </c>
       <c r="G435" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H435" s="24" t="s">
-        <v>2403</v>
+        <v>2247</v>
       </c>
       <c r="I435" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J435" s="42" t="s">
-        <v>2393</v>
+        <v>2246</v>
       </c>
       <c r="K435" s="10" t="s">
-        <v>2394</v>
+        <v>2232</v>
       </c>
       <c r="L435" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M435" s="32"/>
     </row>
     <row r="436" spans="1:13" ht="54.75" customHeight="1">
       <c r="A436" s="6" t="s">
-        <v>2409</v>
+        <v>2395</v>
       </c>
       <c r="B436" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C436" s="9">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="D436" s="60" t="s">
-        <v>2410</v>
+        <v>2396</v>
       </c>
       <c r="E436" s="6" t="s">
-        <v>2411</v>
+        <v>1932</v>
       </c>
       <c r="F436" s="19" t="s">
-        <v>137</v>
+        <v>2397</v>
       </c>
       <c r="G436" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H436" s="24" t="s">
-        <v>2403</v>
+        <v>2398</v>
       </c>
       <c r="I436" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J436" s="42" t="s">
-        <v>2407</v>
+        <v>2391</v>
       </c>
       <c r="K436" s="10" t="s">
-        <v>2408</v>
+        <v>2394</v>
       </c>
       <c r="L436" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M436" s="32"/>
     </row>
     <row r="437" spans="1:13" ht="54.75" customHeight="1">
       <c r="A437" s="6" t="s">
-        <v>2429</v>
+        <v>2399</v>
       </c>
       <c r="B437" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="9">
         <v>300</v>
       </c>
       <c r="D437" s="60" t="s">
-        <v>2430</v>
+        <v>2400</v>
       </c>
       <c r="E437" s="6" t="s">
-        <v>2406</v>
+        <v>2401</v>
       </c>
       <c r="F437" s="19" t="s">
-        <v>1193</v>
+        <v>2402</v>
       </c>
       <c r="G437" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H437" s="24" t="s">
         <v>2403</v>
       </c>
       <c r="I437" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J437" s="42" t="s">
-        <v>2431</v>
+        <v>2392</v>
       </c>
       <c r="K437" s="10" t="s">
-        <v>2424</v>
+        <v>2394</v>
       </c>
       <c r="L437" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M437" s="32"/>
     </row>
     <row r="438" spans="1:13" ht="54.75" customHeight="1">
       <c r="A438" s="6" t="s">
-        <v>2432</v>
+        <v>2404</v>
       </c>
       <c r="B438" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="9">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D438" s="60" t="s">
-        <v>2433</v>
+        <v>2405</v>
       </c>
       <c r="E438" s="6" t="s">
-        <v>2434</v>
+        <v>2406</v>
       </c>
       <c r="F438" s="19" t="s">
-        <v>2316</v>
+        <v>1231</v>
       </c>
       <c r="G438" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H438" s="24" t="s">
         <v>2403</v>
       </c>
       <c r="I438" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J438" s="42" t="s">
-        <v>2435</v>
+        <v>2393</v>
       </c>
       <c r="K438" s="10" t="s">
-        <v>2436</v>
+        <v>2394</v>
       </c>
       <c r="L438" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M438" s="32"/>
     </row>
     <row r="439" spans="1:13" ht="54.75" customHeight="1">
       <c r="A439" s="6" t="s">
-        <v>2473</v>
+        <v>2409</v>
       </c>
       <c r="B439" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D439" s="60" t="s">
-        <v>2474</v>
+        <v>2410</v>
       </c>
       <c r="E439" s="6" t="s">
-        <v>2434</v>
+        <v>2411</v>
       </c>
       <c r="F439" s="19" t="s">
         <v>137</v>
       </c>
       <c r="G439" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H439" s="24" t="s">
-        <v>2475</v>
+        <v>2403</v>
       </c>
       <c r="I439" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J439" s="42" t="s">
-        <v>2476</v>
+        <v>2407</v>
       </c>
       <c r="K439" s="10" t="s">
-        <v>2477</v>
+        <v>2408</v>
       </c>
       <c r="L439" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M439" s="32"/>
     </row>
     <row r="440" spans="1:13" ht="54.75" customHeight="1">
       <c r="A440" s="6" t="s">
-        <v>2478</v>
+        <v>2429</v>
       </c>
       <c r="B440" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D440" s="60" t="s">
-        <v>2479</v>
+        <v>2430</v>
       </c>
       <c r="E440" s="6" t="s">
-        <v>2226</v>
+        <v>2406</v>
       </c>
       <c r="F440" s="19" t="s">
-        <v>2397</v>
+        <v>1193</v>
       </c>
       <c r="G440" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H440" s="24" t="s">
-        <v>2480</v>
+        <v>2403</v>
       </c>
       <c r="I440" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J440" s="42" t="s">
-        <v>2481</v>
+        <v>2431</v>
       </c>
       <c r="K440" s="10" t="s">
-        <v>2482</v>
+        <v>2424</v>
       </c>
       <c r="L440" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M440" s="32"/>
     </row>
     <row r="441" spans="1:13" ht="54.75" customHeight="1">
       <c r="A441" s="6" t="s">
-        <v>2500</v>
+        <v>2432</v>
       </c>
       <c r="B441" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="9">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D441" s="60" t="s">
-        <v>2501</v>
+        <v>2433</v>
       </c>
       <c r="E441" s="6" t="s">
-        <v>2528</v>
+        <v>2434</v>
       </c>
       <c r="F441" s="19" t="s">
-        <v>2397</v>
+        <v>2316</v>
       </c>
       <c r="G441" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H441" s="24" t="s">
-        <v>2502</v>
+        <v>2403</v>
       </c>
       <c r="I441" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J441" s="42" t="s">
-        <v>2503</v>
+        <v>2435</v>
       </c>
       <c r="K441" s="10" t="s">
-        <v>2499</v>
+        <v>2436</v>
       </c>
       <c r="L441" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M441" s="32"/>
     </row>
     <row r="442" spans="1:13" ht="54.75" customHeight="1">
       <c r="A442" s="6" t="s">
-        <v>2526</v>
+        <v>2473</v>
       </c>
       <c r="B442" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="9">
         <v>320</v>
       </c>
       <c r="D442" s="60" t="s">
-        <v>2527</v>
+        <v>2474</v>
       </c>
       <c r="E442" s="6" t="s">
-        <v>2529</v>
+        <v>2434</v>
       </c>
       <c r="F442" s="19" t="s">
-        <v>1735</v>
+        <v>137</v>
       </c>
       <c r="G442" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H442" s="24" t="s">
-        <v>2530</v>
+        <v>2475</v>
       </c>
       <c r="I442" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J442" s="42" t="s">
-        <v>2531</v>
+        <v>2476</v>
       </c>
       <c r="K442" s="10" t="s">
-        <v>2525</v>
+        <v>2477</v>
       </c>
       <c r="L442" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M442" s="32"/>
     </row>
     <row r="443" spans="1:13" ht="54.75" customHeight="1">
       <c r="A443" s="6" t="s">
-        <v>2532</v>
+        <v>2478</v>
       </c>
       <c r="B443" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C443" s="9">
         <v>320</v>
       </c>
       <c r="D443" s="60" t="s">
-        <v>2533</v>
+        <v>2479</v>
       </c>
       <c r="E443" s="6" t="s">
-        <v>2529</v>
+        <v>2226</v>
       </c>
       <c r="F443" s="19" t="s">
-        <v>1735</v>
+        <v>2397</v>
       </c>
       <c r="G443" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H443" s="24" t="s">
-        <v>2534</v>
+        <v>2480</v>
       </c>
       <c r="I443" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J443" s="42" t="s">
-        <v>2535</v>
+        <v>2481</v>
       </c>
       <c r="K443" s="10" t="s">
-        <v>2536</v>
+        <v>2482</v>
       </c>
       <c r="L443" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M443" s="32"/>
     </row>
     <row r="444" spans="1:13" ht="54.75" customHeight="1">
       <c r="A444" s="6" t="s">
-        <v>2538</v>
+        <v>2500</v>
       </c>
       <c r="B444" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C444" s="9">
         <v>320</v>
       </c>
       <c r="D444" s="60" t="s">
-        <v>2539</v>
+        <v>2501</v>
       </c>
       <c r="E444" s="6" t="s">
-        <v>2226</v>
+        <v>2528</v>
       </c>
       <c r="F444" s="19" t="s">
-        <v>1403</v>
+        <v>2397</v>
       </c>
       <c r="G444" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H444" s="24" t="s">
-        <v>2540</v>
+        <v>2502</v>
       </c>
       <c r="I444" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J444" s="42" t="s">
-        <v>2537</v>
+        <v>2503</v>
       </c>
       <c r="K444" s="10" t="s">
-        <v>2536</v>
+        <v>2499</v>
       </c>
       <c r="L444" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M444" s="32"/>
     </row>
     <row r="445" spans="1:13" ht="54.75" customHeight="1">
       <c r="A445" s="6" t="s">
-        <v>2547</v>
+        <v>2526</v>
       </c>
       <c r="B445" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C445" s="9">
         <v>320</v>
       </c>
       <c r="D445" s="60" t="s">
-        <v>2548</v>
+        <v>2527</v>
       </c>
       <c r="E445" s="6" t="s">
         <v>2529</v>
       </c>
       <c r="F445" s="19" t="s">
-        <v>1707</v>
+        <v>1735</v>
       </c>
       <c r="G445" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H445" s="24" t="s">
-        <v>2549</v>
+        <v>2530</v>
       </c>
       <c r="I445" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J445" s="42" t="s">
-        <v>2550</v>
+        <v>2531</v>
       </c>
       <c r="K445" s="10" t="s">
-        <v>2546</v>
+        <v>2525</v>
       </c>
       <c r="L445" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M445" s="32"/>
     </row>
     <row r="446" spans="1:13" ht="54.75" customHeight="1">
       <c r="A446" s="6" t="s">
-        <v>2571</v>
+        <v>2532</v>
       </c>
       <c r="B446" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C446" s="9">
         <v>320</v>
       </c>
       <c r="D446" s="60" t="s">
-        <v>2572</v>
+        <v>2533</v>
       </c>
       <c r="E446" s="6" t="s">
-        <v>2573</v>
+        <v>2529</v>
       </c>
       <c r="F446" s="19" t="s">
-        <v>137</v>
+        <v>1735</v>
       </c>
       <c r="G446" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H446" s="24" t="s">
-        <v>2574</v>
+        <v>2534</v>
       </c>
       <c r="I446" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J446" s="42" t="s">
-        <v>2575</v>
+        <v>2535</v>
       </c>
       <c r="K446" s="10" t="s">
-        <v>2570</v>
+        <v>2536</v>
       </c>
       <c r="L446" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M446" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M446" s="32"/>
     </row>
     <row r="447" spans="1:13" ht="54.75" customHeight="1">
       <c r="A447" s="6" t="s">
-        <v>2603</v>
+        <v>2538</v>
       </c>
       <c r="B447" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C447" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D447" s="60" t="s">
-        <v>2605</v>
+        <v>2539</v>
       </c>
       <c r="E447" s="6" t="s">
-        <v>2606</v>
+        <v>2226</v>
       </c>
       <c r="F447" s="19" t="s">
-        <v>2607</v>
+        <v>1403</v>
       </c>
       <c r="G447" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H447" s="24" t="s">
-        <v>2403</v>
+        <v>2540</v>
       </c>
       <c r="I447" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J447" s="42" t="s">
-        <v>2604</v>
+        <v>2537</v>
       </c>
       <c r="K447" s="10" t="s">
-        <v>2598</v>
+        <v>2536</v>
       </c>
       <c r="L447" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M447" s="32"/>
     </row>
     <row r="448" spans="1:13" ht="54.75" customHeight="1">
       <c r="A448" s="6" t="s">
-        <v>2643</v>
+        <v>2547</v>
       </c>
       <c r="B448" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C448" s="151">
-        <v>290</v>
+      <c r="C448" s="9">
+        <v>320</v>
       </c>
       <c r="D448" s="60" t="s">
-        <v>2644</v>
+        <v>2548</v>
       </c>
       <c r="E448" s="6" t="s">
-        <v>2645</v>
+        <v>2529</v>
       </c>
       <c r="F448" s="19" t="s">
-        <v>2602</v>
+        <v>1707</v>
       </c>
       <c r="G448" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H448" s="24" t="s">
-        <v>2646</v>
+        <v>2549</v>
       </c>
       <c r="I448" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J448" s="42" t="s">
-        <v>2641</v>
+        <v>2550</v>
       </c>
       <c r="K448" s="10" t="s">
-        <v>2642</v>
+        <v>2546</v>
       </c>
       <c r="L448" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M448" s="32"/>
     </row>
     <row r="449" spans="1:13" ht="54.75" customHeight="1">
       <c r="A449" s="6" t="s">
-        <v>2652</v>
+        <v>2571</v>
       </c>
       <c r="B449" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C449" s="9">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D449" s="60" t="s">
-        <v>2654</v>
+        <v>2572</v>
       </c>
       <c r="E449" s="6" t="s">
-        <v>2655</v>
+        <v>2573</v>
       </c>
       <c r="F449" s="19" t="s">
-        <v>2656</v>
+        <v>137</v>
       </c>
       <c r="G449" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H449" s="24" t="s">
-        <v>2657</v>
+        <v>2574</v>
       </c>
       <c r="I449" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J449" s="42" t="s">
-        <v>2693</v>
+        <v>2575</v>
       </c>
       <c r="K449" s="10" t="s">
-        <v>2653</v>
+        <v>2570</v>
       </c>
       <c r="L449" s="13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="M449" s="32"/>
+        <v>32</v>
+      </c>
+      <c r="M449" s="32" t="s">
+        <v>2786</v>
+      </c>
     </row>
     <row r="450" spans="1:13" ht="54.75" customHeight="1">
       <c r="A450" s="6" t="s">
-        <v>2690</v>
+        <v>2603</v>
       </c>
       <c r="B450" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="9">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>2692</v>
+        <v>300</v>
+      </c>
+      <c r="D450" s="60" t="s">
+        <v>2605</v>
       </c>
       <c r="E450" s="6" t="s">
-        <v>2691</v>
+        <v>2606</v>
       </c>
       <c r="F450" s="19" t="s">
-        <v>2695</v>
+        <v>2607</v>
       </c>
       <c r="G450" s="20" t="s">
-        <v>229</v>
+        <v>1526</v>
       </c>
       <c r="H450" s="24" t="s">
-        <v>2696</v>
+        <v>2403</v>
       </c>
       <c r="I450" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J450" s="42" t="s">
-        <v>2694</v>
+        <v>2604</v>
       </c>
       <c r="K450" s="10" t="s">
-        <v>2685</v>
+        <v>2598</v>
       </c>
       <c r="L450" s="13" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="M450" s="32"/>
     </row>
     <row r="451" spans="1:13" ht="54.75" customHeight="1">
       <c r="A451" s="6" t="s">
-        <v>2715</v>
+        <v>2643</v>
       </c>
       <c r="B451" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C451" s="9">
-[...3 lines deleted...]
-        <v>2716</v>
+      <c r="C451" s="151">
+        <v>290</v>
+      </c>
+      <c r="D451" s="60" t="s">
+        <v>2644</v>
       </c>
       <c r="E451" s="6" t="s">
-        <v>2717</v>
+        <v>2645</v>
       </c>
       <c r="F451" s="19" t="s">
-        <v>1403</v>
+        <v>2602</v>
       </c>
       <c r="G451" s="20" t="s">
-        <v>229</v>
+        <v>1526</v>
       </c>
       <c r="H451" s="24" t="s">
-        <v>2719</v>
+        <v>2646</v>
       </c>
       <c r="I451" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J451" s="42" t="s">
-        <v>2718</v>
+        <v>2641</v>
       </c>
       <c r="K451" s="10" t="s">
-        <v>2714</v>
+        <v>2642</v>
       </c>
       <c r="L451" s="13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M451" s="32"/>
     </row>
     <row r="452" spans="1:13" ht="54.75" customHeight="1">
       <c r="A452" s="6" t="s">
-        <v>2819</v>
+        <v>2652</v>
       </c>
       <c r="B452" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C452" s="9">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>2820</v>
+        <v>330</v>
+      </c>
+      <c r="D452" s="60" t="s">
+        <v>2654</v>
       </c>
       <c r="E452" s="6" t="s">
-        <v>2821</v>
+        <v>2655</v>
       </c>
       <c r="F452" s="19" t="s">
-        <v>137</v>
+        <v>2656</v>
       </c>
       <c r="G452" s="20" t="s">
-        <v>314</v>
+        <v>1526</v>
       </c>
       <c r="H452" s="24" t="s">
-        <v>2811</v>
+        <v>2657</v>
       </c>
       <c r="I452" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J452" s="42" t="s">
-        <v>2822</v>
+        <v>2693</v>
       </c>
       <c r="K452" s="10" t="s">
-        <v>2823</v>
+        <v>2653</v>
       </c>
       <c r="L452" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M452" s="32"/>
     </row>
     <row r="453" spans="1:13" ht="54.75" customHeight="1">
       <c r="A453" s="6" t="s">
-        <v>2904</v>
+        <v>2690</v>
       </c>
       <c r="B453" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C453" s="9">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="D453" s="152" t="s">
-        <v>2907</v>
+        <v>2692</v>
       </c>
       <c r="E453" s="6" t="s">
-        <v>2906</v>
+        <v>2691</v>
       </c>
       <c r="F453" s="19" t="s">
-        <v>1403</v>
+        <v>2695</v>
       </c>
       <c r="G453" s="20" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="H453" s="24" t="s">
-        <v>2811</v>
+        <v>2696</v>
       </c>
       <c r="I453" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J453" s="42" t="s">
-        <v>2905</v>
+        <v>2694</v>
       </c>
       <c r="K453" s="10" t="s">
-        <v>2901</v>
+        <v>2685</v>
       </c>
       <c r="L453" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M453" s="32"/>
+      <c r="M453" s="32" t="s">
+        <v>2787</v>
+      </c>
     </row>
     <row r="454" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A454" s="153" t="s">
-        <v>2914</v>
+      <c r="A454" s="6" t="s">
+        <v>2715</v>
       </c>
       <c r="B454" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C454" s="9">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="D454" s="152" t="s">
-        <v>2915</v>
+        <v>2716</v>
       </c>
       <c r="E454" s="6" t="s">
-        <v>2916</v>
+        <v>2717</v>
       </c>
       <c r="F454" s="19" t="s">
-        <v>210</v>
+        <v>1403</v>
       </c>
       <c r="G454" s="20" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="H454" s="24" t="s">
-        <v>2811</v>
+        <v>2719</v>
       </c>
       <c r="I454" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J454" s="42" t="s">
-        <v>2917</v>
+        <v>2718</v>
       </c>
       <c r="K454" s="10" t="s">
-        <v>2912</v>
+        <v>2714</v>
       </c>
       <c r="L454" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M454" s="32"/>
     </row>
     <row r="455" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A455" s="17" t="s">
-        <v>1059</v>
+      <c r="A455" s="6" t="s">
+        <v>2819</v>
       </c>
       <c r="B455" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C455" s="9">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>2945</v>
+        <v>340</v>
+      </c>
+      <c r="D455" s="152" t="s">
+        <v>2820</v>
       </c>
       <c r="E455" s="6" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>2821</v>
+      </c>
+      <c r="F455" s="19" t="s">
+        <v>137</v>
       </c>
       <c r="G455" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H455" s="14" t="s">
-        <v>2948</v>
+      <c r="H455" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I455" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J455" s="12" t="s">
-[...5 lines deleted...]
-      <c r="L455" s="12" t="s">
+      <c r="J455" s="42" t="s">
+        <v>2822</v>
+      </c>
+      <c r="K455" s="10" t="s">
+        <v>2823</v>
+      </c>
+      <c r="L455" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M455" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M455" s="32"/>
     </row>
     <row r="456" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A456" s="17" t="s">
-        <v>2972</v>
+      <c r="A456" s="6" t="s">
+        <v>2904</v>
       </c>
       <c r="B456" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="9">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>2973</v>
+        <v>340</v>
+      </c>
+      <c r="D456" s="152" t="s">
+        <v>2907</v>
       </c>
       <c r="E456" s="6" t="s">
-        <v>1113</v>
+        <v>2906</v>
       </c>
       <c r="F456" s="19" t="s">
-        <v>210</v>
+        <v>1403</v>
       </c>
       <c r="G456" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H456" s="14" t="s">
-        <v>2974</v>
+      <c r="H456" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I456" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J456" s="12" t="s">
-[...5 lines deleted...]
-      <c r="L456" s="12" t="s">
+      <c r="J456" s="42" t="s">
+        <v>2905</v>
+      </c>
+      <c r="K456" s="10" t="s">
+        <v>2901</v>
+      </c>
+      <c r="L456" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M456" s="32"/>
     </row>
     <row r="457" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A457" s="17" t="s">
-        <v>2996</v>
+      <c r="A457" s="153" t="s">
+        <v>2914</v>
       </c>
       <c r="B457" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C457" s="9">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>2997</v>
+        <v>340</v>
+      </c>
+      <c r="D457" s="152" t="s">
+        <v>2915</v>
       </c>
       <c r="E457" s="6" t="s">
-        <v>2998</v>
+        <v>2916</v>
       </c>
       <c r="F457" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G457" s="20" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>2935</v>
+        <v>314</v>
+      </c>
+      <c r="H457" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I457" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J457" s="12" t="s">
+      <c r="J457" s="42" t="s">
+        <v>2917</v>
+      </c>
+      <c r="K457" s="10" t="s">
+        <v>2912</v>
+      </c>
+      <c r="L457" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M457" s="32"/>
+    </row>
+    <row r="458" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A458" s="17" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B458" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C458" s="9">
+        <v>310</v>
+      </c>
+      <c r="D458" s="38" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E458" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="F458" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="G458" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H458" s="14" t="s">
+        <v>2948</v>
+      </c>
+      <c r="I458" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J458" s="12" t="s">
+        <v>2946</v>
+      </c>
+      <c r="K458" s="23" t="s">
+        <v>2947</v>
+      </c>
+      <c r="L458" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M458" s="32" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="459" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A459" s="17" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B459" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C459" s="9">
+        <v>350</v>
+      </c>
+      <c r="D459" s="38" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E459" s="6" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F459" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G459" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H459" s="14" t="s">
+        <v>2974</v>
+      </c>
+      <c r="I459" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J459" s="12" t="s">
+        <v>2971</v>
+      </c>
+      <c r="K459" s="23" t="s">
+        <v>2970</v>
+      </c>
+      <c r="L459" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M459" s="32"/>
+    </row>
+    <row r="460" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A460" s="17" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B460" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C460" s="9">
+        <v>350</v>
+      </c>
+      <c r="D460" s="38" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E460" s="6" t="s">
+        <v>2998</v>
+      </c>
+      <c r="F460" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G460" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="H460" s="14" t="s">
+        <v>2935</v>
+      </c>
+      <c r="I460" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J460" s="12" t="s">
         <v>2999</v>
       </c>
-      <c r="K457" s="23" t="s">
+      <c r="K460" s="23" t="s">
         <v>3000</v>
       </c>
-      <c r="L457" s="12" t="s">
+      <c r="L460" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M457" s="32"/>
-[...117 lines deleted...]
-      </c>
       <c r="M460" s="32"/>
     </row>
     <row r="461" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A461" s="6" t="s">
-        <v>2022</v>
+      <c r="A461" s="17" t="s">
+        <v>3085</v>
       </c>
       <c r="B461" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C461" s="9">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>2027</v>
+        <v>370</v>
+      </c>
+      <c r="D461" s="38" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E461" s="6" t="s">
+        <v>3087</v>
       </c>
       <c r="F461" s="19" t="s">
-        <v>2024</v>
+        <v>2980</v>
       </c>
       <c r="G461" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>229</v>
+      </c>
+      <c r="H461" s="14" t="s">
+        <v>3090</v>
       </c>
       <c r="I461" s="12" t="s">
-        <v>1906</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>1053</v>
+      </c>
+      <c r="J461" s="12" t="s">
+        <v>3088</v>
+      </c>
+      <c r="K461" s="23" t="s">
+        <v>3089</v>
+      </c>
+      <c r="L461" s="12" t="s">
+        <v>22</v>
       </c>
       <c r="M461" s="32"/>
     </row>
     <row r="462" spans="1:13" ht="54.75" customHeight="1">
       <c r="A462" s="6" t="s">
-        <v>2109</v>
+        <v>1900</v>
       </c>
       <c r="B462" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C462" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D462" s="60" t="s">
-        <v>2110</v>
-[...2 lines deleted...]
-        <v>2111</v>
+        <v>1901</v>
+      </c>
+      <c r="E462" s="6" t="s">
+        <v>1902</v>
       </c>
       <c r="F462" s="19" t="s">
-        <v>2112</v>
+        <v>1903</v>
       </c>
       <c r="G462" s="20" t="s">
-        <v>2113</v>
+        <v>1904</v>
       </c>
       <c r="H462" s="24" t="s">
-        <v>2114</v>
+        <v>1905</v>
       </c>
       <c r="I462" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J462" s="42" t="s">
-        <v>2115</v>
+        <v>1907</v>
       </c>
       <c r="K462" s="10" t="s">
-        <v>2108</v>
+        <v>1908</v>
       </c>
       <c r="L462" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M462" s="32" t="s">
-        <v>2370</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="463" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A463" s="28" t="s">
-        <v>2122</v>
+      <c r="A463" s="6" t="s">
+        <v>1910</v>
       </c>
       <c r="B463" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C463" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D463" s="60" t="s">
-        <v>2123</v>
-[...2 lines deleted...]
-        <v>2124</v>
+        <v>1911</v>
+      </c>
+      <c r="E463" s="6" t="s">
+        <v>1912</v>
       </c>
       <c r="F463" s="19" t="s">
-        <v>210</v>
+        <v>1913</v>
       </c>
       <c r="G463" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2125</v>
+        <v>1914</v>
+      </c>
+      <c r="H463" s="24" t="s">
+        <v>1917</v>
       </c>
       <c r="I463" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J463" s="42" t="s">
-        <v>2126</v>
+        <v>1915</v>
       </c>
       <c r="K463" s="10" t="s">
-        <v>2121</v>
+        <v>1916</v>
       </c>
       <c r="L463" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M463" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M463" s="32"/>
     </row>
     <row r="464" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A464" s="84" t="s">
-        <v>2143</v>
+      <c r="A464" s="6" t="s">
+        <v>1994</v>
       </c>
       <c r="B464" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C464" s="9">
         <v>300</v>
       </c>
       <c r="D464" s="60" t="s">
-        <v>2144</v>
+        <v>1995</v>
       </c>
       <c r="E464" s="28" t="s">
-        <v>2145</v>
+        <v>1996</v>
       </c>
       <c r="F464" s="19" t="s">
-        <v>210</v>
+        <v>1997</v>
       </c>
       <c r="G464" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2147</v>
+        <v>1998</v>
+      </c>
+      <c r="H464" s="24" t="s">
+        <v>1999</v>
       </c>
       <c r="I464" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J464" s="42" t="s">
-        <v>2146</v>
+        <v>2000</v>
       </c>
       <c r="K464" s="10" t="s">
-        <v>2138</v>
+        <v>2001</v>
       </c>
       <c r="L464" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M464" s="32"/>
     </row>
     <row r="465" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A465" s="84" t="s">
-        <v>2167</v>
+      <c r="A465" s="6" t="s">
+        <v>2022</v>
       </c>
       <c r="B465" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C465" s="9">
         <v>300</v>
       </c>
       <c r="D465" s="60" t="s">
-        <v>2168</v>
+        <v>2023</v>
       </c>
       <c r="E465" s="28" t="s">
-        <v>2169</v>
+        <v>2027</v>
       </c>
       <c r="F465" s="19" t="s">
-        <v>210</v>
+        <v>2024</v>
       </c>
       <c r="G465" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H465" s="86" t="s">
-        <v>2170</v>
+      <c r="H465" s="24" t="s">
+        <v>2026</v>
       </c>
       <c r="I465" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J465" s="42" t="s">
-        <v>2171</v>
+        <v>2025</v>
       </c>
       <c r="K465" s="10" t="s">
-        <v>2166</v>
+        <v>2018</v>
       </c>
       <c r="L465" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M465" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M465" s="32"/>
     </row>
     <row r="466" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A466" s="84" t="s">
-        <v>2292</v>
+      <c r="A466" s="6" t="s">
+        <v>2109</v>
       </c>
       <c r="B466" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C466" s="9">
         <v>300</v>
       </c>
       <c r="D466" s="60" t="s">
-        <v>2296</v>
-[...2 lines deleted...]
-        <v>2306</v>
+        <v>2110</v>
+      </c>
+      <c r="E466" s="28" t="s">
+        <v>2111</v>
       </c>
       <c r="F466" s="19" t="s">
-        <v>210</v>
+        <v>2112</v>
       </c>
       <c r="G466" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2293</v>
+        <v>2113</v>
+      </c>
+      <c r="H466" s="24" t="s">
+        <v>2114</v>
       </c>
       <c r="I466" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J466" s="42" t="s">
-        <v>2294</v>
+        <v>2115</v>
       </c>
       <c r="K466" s="10" t="s">
-        <v>2295</v>
+        <v>2108</v>
       </c>
       <c r="L466" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M466" s="32"/>
+      <c r="M466" s="32" t="s">
+        <v>2370</v>
+      </c>
     </row>
     <row r="467" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A467" s="84" t="s">
-        <v>2304</v>
+      <c r="A467" s="28" t="s">
+        <v>2122</v>
       </c>
       <c r="B467" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C467" s="9">
         <v>300</v>
       </c>
-      <c r="D467" s="116" t="s">
-        <v>2305</v>
+      <c r="D467" s="60" t="s">
+        <v>2123</v>
       </c>
       <c r="E467" s="28" t="s">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>2308</v>
+        <v>2124</v>
+      </c>
+      <c r="F467" s="19" t="s">
+        <v>210</v>
       </c>
       <c r="G467" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H467" s="86" t="s">
-        <v>2311</v>
+      <c r="H467" s="85" t="s">
+        <v>2125</v>
       </c>
       <c r="I467" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J467" s="42" t="s">
-        <v>2309</v>
+        <v>2126</v>
       </c>
       <c r="K467" s="10" t="s">
-        <v>2310</v>
+        <v>2121</v>
       </c>
       <c r="L467" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M467" s="32"/>
+      <c r="M467" s="32" t="s">
+        <v>2493</v>
+      </c>
     </row>
     <row r="468" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A468" s="144" t="s">
-        <v>2350</v>
+      <c r="A468" s="84" t="s">
+        <v>2143</v>
       </c>
       <c r="B468" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C468" s="9">
-        <v>320</v>
-[...8 lines deleted...]
-        <v>1749</v>
+        <v>300</v>
+      </c>
+      <c r="D468" s="60" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E468" s="28" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F468" s="19" t="s">
+        <v>210</v>
       </c>
       <c r="G468" s="20" t="s">
         <v>314</v>
       </c>
       <c r="H468" s="86" t="s">
-        <v>2353</v>
+        <v>2147</v>
       </c>
       <c r="I468" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J468" s="42" t="s">
-        <v>2354</v>
+        <v>2146</v>
       </c>
       <c r="K468" s="10" t="s">
-        <v>2342</v>
+        <v>2138</v>
       </c>
       <c r="L468" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M468" s="32"/>
     </row>
     <row r="469" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A469" s="28" t="s">
-[...30 lines deleted...]
-      <c r="L469" s="54" t="s">
+      <c r="A469" s="84" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B469" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C469" s="9">
+        <v>300</v>
+      </c>
+      <c r="D469" s="60" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E469" s="28" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F469" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G469" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H469" s="86" t="s">
+        <v>2170</v>
+      </c>
+      <c r="I469" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J469" s="42" t="s">
+        <v>2171</v>
+      </c>
+      <c r="K469" s="10" t="s">
+        <v>2166</v>
+      </c>
+      <c r="L469" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M469" s="28"/>
+      <c r="M469" s="32" t="s">
+        <v>2372</v>
+      </c>
     </row>
     <row r="470" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A470" s="28" t="s">
-[...33 lines deleted...]
-      <c r="M470" s="55"/>
+      <c r="A470" s="84" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B470" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C470" s="9">
+        <v>300</v>
+      </c>
+      <c r="D470" s="60" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E470" s="118" t="s">
+        <v>2306</v>
+      </c>
+      <c r="F470" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G470" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H470" s="86" t="s">
+        <v>2293</v>
+      </c>
+      <c r="I470" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J470" s="42" t="s">
+        <v>2294</v>
+      </c>
+      <c r="K470" s="10" t="s">
+        <v>2295</v>
+      </c>
+      <c r="L470" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M470" s="32"/>
     </row>
     <row r="471" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A471" s="28" t="s">
-[...30 lines deleted...]
-      <c r="L471" s="54" t="s">
+      <c r="A471" s="84" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B471" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C471" s="9">
+        <v>300</v>
+      </c>
+      <c r="D471" s="116" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E471" s="28" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F471" s="117" t="s">
+        <v>2308</v>
+      </c>
+      <c r="G471" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H471" s="86" t="s">
+        <v>2311</v>
+      </c>
+      <c r="I471" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J471" s="42" t="s">
+        <v>2309</v>
+      </c>
+      <c r="K471" s="10" t="s">
+        <v>2310</v>
+      </c>
+      <c r="L471" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M471" s="28"/>
+      <c r="M471" s="32"/>
     </row>
     <row r="472" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A472" s="28" t="s">
-[...28 lines deleted...]
-      <c r="L472" s="54" t="s">
+      <c r="A472" s="144" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B472" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C472" s="9">
+        <v>320</v>
+      </c>
+      <c r="D472" s="116" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E472" s="120" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F472" s="117" t="s">
+        <v>1749</v>
+      </c>
+      <c r="G472" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H472" s="86" t="s">
+        <v>2353</v>
+      </c>
+      <c r="I472" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J472" s="42" t="s">
+        <v>2354</v>
+      </c>
+      <c r="K472" s="10" t="s">
+        <v>2342</v>
+      </c>
+      <c r="L472" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M472" s="28"/>
+      <c r="M472" s="32"/>
     </row>
     <row r="473" spans="1:13" ht="54.75" customHeight="1">
       <c r="A473" s="28" t="s">
-        <v>2002</v>
+        <v>1481</v>
       </c>
       <c r="B473" s="14" t="s">
-        <v>1468</v>
-[...7 lines deleted...]
-      <c r="E473" s="6" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C473" s="72">
+        <v>1040</v>
+      </c>
+      <c r="D473" s="56" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E473" s="119" t="s">
         <v>1470</v>
       </c>
       <c r="F473" s="52"/>
-      <c r="G473" s="6" t="s">
-        <v>2004</v>
+      <c r="G473" s="55" t="s">
+        <v>1486</v>
       </c>
       <c r="H473" s="54" t="s">
-        <v>2006</v>
+        <v>1487</v>
       </c>
       <c r="I473" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J473" s="41"/>
-[...1 lines deleted...]
-        <v>2005</v>
+      <c r="J473" s="41" t="s">
+        <v>1484</v>
+      </c>
+      <c r="K473" s="41" t="s">
+        <v>1485</v>
       </c>
       <c r="L473" s="54" t="s">
         <v>32</v>
       </c>
       <c r="M473" s="28"/>
     </row>
     <row r="474" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A474" s="105" t="s">
-[...2 lines deleted...]
-      <c r="B474" s="106" t="s">
+      <c r="A474" s="28" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B474" s="14" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C474" s="72">
+        <v>1460</v>
+      </c>
+      <c r="D474" s="51" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E474" s="6" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F474" s="52"/>
+      <c r="G474" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H474" s="52" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I474" s="52" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J474" s="52" t="s">
+        <v>1472</v>
+      </c>
+      <c r="K474" s="53" t="s">
+        <v>1639</v>
+      </c>
+      <c r="L474" s="54" t="s">
+        <v>1473</v>
+      </c>
+      <c r="M474" s="55"/>
+    </row>
+    <row r="475" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A475" s="28" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B475" s="14" t="s">
         <v>1468</v>
       </c>
-      <c r="C474" s="67">
+      <c r="C475" s="67">
         <v>1480</v>
       </c>
-      <c r="D474" s="107" t="s">
-[...2 lines deleted...]
-      <c r="E474" s="108" t="s">
+      <c r="D475" s="51" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E475" s="6" t="s">
         <v>1470</v>
       </c>
-      <c r="F474" s="109"/>
-[...6 lines deleted...]
-      <c r="I474" s="111" t="s">
+      <c r="F475" s="52"/>
+      <c r="G475" s="6" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H475" s="54" t="s">
+        <v>1480</v>
+      </c>
+      <c r="I475" s="52" t="s">
+        <v>1477</v>
+      </c>
+      <c r="J475" s="41" t="s">
+        <v>1478</v>
+      </c>
+      <c r="K475" s="53" t="s">
+        <v>1595</v>
+      </c>
+      <c r="L475" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="M475" s="28"/>
+    </row>
+    <row r="476" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A476" s="28" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B476" s="14" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C476" s="67">
+        <v>840</v>
+      </c>
+      <c r="D476" s="51" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E476" s="6" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F476" s="52"/>
+      <c r="G476" s="6" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H476" s="54" t="s">
+        <v>2009</v>
+      </c>
+      <c r="I476" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J474" s="109"/>
-[...3 lines deleted...]
-      <c r="L474" s="113" t="s">
+      <c r="J476" s="41"/>
+      <c r="K476" s="53" t="s">
+        <v>2010</v>
+      </c>
+      <c r="L476" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M474" s="114"/>
-[...5 lines deleted...]
-      <c r="B475" s="106" t="s">
+      <c r="M476" s="28"/>
+    </row>
+    <row r="477" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A477" s="28" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B477" s="14" t="s">
         <v>1468</v>
       </c>
-      <c r="C475" s="67">
-[...5 lines deleted...]
-      <c r="E475" s="108" t="s">
+      <c r="C477" s="67">
+        <v>1450</v>
+      </c>
+      <c r="D477" s="51" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E477" s="6" t="s">
         <v>1470</v>
       </c>
-      <c r="F475" s="109"/>
-[...6 lines deleted...]
-      <c r="I475" s="111" t="s">
+      <c r="F477" s="52"/>
+      <c r="G477" s="6" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H477" s="54" t="s">
+        <v>2006</v>
+      </c>
+      <c r="I477" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J475" s="109"/>
-[...3 lines deleted...]
-      <c r="L475" s="113" t="s">
+      <c r="J477" s="41"/>
+      <c r="K477" s="53" t="s">
+        <v>2005</v>
+      </c>
+      <c r="L477" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M475" s="108"/>
-[...69 lines deleted...]
-      <c r="M477" s="108"/>
+      <c r="M477" s="28"/>
     </row>
     <row r="478" spans="1:13" ht="54.75" customHeight="1">
       <c r="A478" s="105" t="s">
-        <v>2720</v>
+        <v>2258</v>
       </c>
       <c r="B478" s="106" t="s">
-        <v>14</v>
+        <v>1468</v>
       </c>
       <c r="C478" s="67">
+        <v>1480</v>
+      </c>
+      <c r="D478" s="107" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E478" s="108" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F478" s="109"/>
+      <c r="G478" s="108" t="s">
+        <v>314</v>
+      </c>
+      <c r="H478" s="110" t="s">
+        <v>2260</v>
+      </c>
+      <c r="I478" s="111" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J478" s="109"/>
+      <c r="K478" s="112" t="s">
+        <v>2261</v>
+      </c>
+      <c r="L478" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="M478" s="114"/>
+    </row>
+    <row r="479" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A479" s="105" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B479" s="106" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C479" s="67">
+        <v>1200</v>
+      </c>
+      <c r="D479" s="107" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E479" s="108" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F479" s="109"/>
+      <c r="G479" s="108" t="s">
+        <v>314</v>
+      </c>
+      <c r="H479" s="110" t="s">
+        <v>2460</v>
+      </c>
+      <c r="I479" s="111" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J479" s="109"/>
+      <c r="K479" s="112" t="s">
+        <v>2461</v>
+      </c>
+      <c r="L479" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="M479" s="108"/>
+    </row>
+    <row r="480" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A480" s="105" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B480" s="106" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C480" s="67">
+        <v>1500</v>
+      </c>
+      <c r="D480" s="107" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E480" s="108" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F480" s="109"/>
+      <c r="G480" s="108" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H480" s="110" t="s">
+        <v>2464</v>
+      </c>
+      <c r="I480" s="111" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J480" s="109"/>
+      <c r="K480" s="112" t="s">
+        <v>2465</v>
+      </c>
+      <c r="L480" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="M480" s="108"/>
+    </row>
+    <row r="481" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A481" s="105" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B481" s="106" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C481" s="67">
         <v>1240</v>
       </c>
-      <c r="D478" s="60" t="s">
-[...105 lines deleted...]
-        <v>3043</v>
+      <c r="D481" s="107" t="s">
+        <v>2593</v>
       </c>
       <c r="E481" s="108" t="s">
         <v>2722</v>
       </c>
-      <c r="F481" s="6"/>
-[...4 lines deleted...]
-        <v>3045</v>
+      <c r="F481" s="109"/>
+      <c r="G481" s="108" t="s">
+        <v>314</v>
+      </c>
+      <c r="H481" s="110" t="s">
+        <v>2594</v>
       </c>
       <c r="I481" s="111" t="s">
-        <v>2723</v>
-[...3 lines deleted...]
-        <v>3044</v>
+        <v>1471</v>
+      </c>
+      <c r="J481" s="109"/>
+      <c r="K481" s="112" t="s">
+        <v>2595</v>
       </c>
       <c r="L481" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="M481" s="6"/>
+      <c r="M481" s="108"/>
     </row>
     <row r="482" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A482" s="6"/>
-[...3 lines deleted...]
-      <c r="E482" s="6"/>
+      <c r="A482" s="105" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B482" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C482" s="67">
+        <v>1240</v>
+      </c>
+      <c r="D482" s="60" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E482" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F482" s="6"/>
-      <c r="G482" s="6"/>
-[...1 lines deleted...]
-      <c r="I482" s="6"/>
+      <c r="G482" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H482" s="41" t="s">
+        <v>2719</v>
+      </c>
+      <c r="I482" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J482" s="6"/>
-      <c r="K482" s="6"/>
-      <c r="L482" s="6"/>
+      <c r="K482" s="111" t="s">
+        <v>2724</v>
+      </c>
+      <c r="L482" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M482" s="6"/>
     </row>
     <row r="483" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A483" s="6"/>
-[...3 lines deleted...]
-      <c r="E483" s="6"/>
+      <c r="A483" s="6" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B483" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C483" s="67">
+        <v>960</v>
+      </c>
+      <c r="D483" s="60" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E483" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F483" s="6"/>
-      <c r="G483" s="6"/>
-[...1 lines deleted...]
-      <c r="I483" s="6"/>
+      <c r="G483" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H483" s="54" t="s">
+        <v>2818</v>
+      </c>
+      <c r="I483" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J483" s="6"/>
-      <c r="K483" s="6"/>
-      <c r="L483" s="6"/>
+      <c r="K483" s="111" t="s">
+        <v>2841</v>
+      </c>
+      <c r="L483" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M483" s="6"/>
     </row>
     <row r="484" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A484" s="6"/>
-[...3 lines deleted...]
-      <c r="E484" s="6"/>
+      <c r="A484" s="6" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B484" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C484" s="6" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D484" s="60" t="s">
+        <v>2838</v>
+      </c>
+      <c r="E484" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F484" s="6"/>
-      <c r="G484" s="6"/>
-[...1 lines deleted...]
-      <c r="I484" s="6"/>
+      <c r="G484" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H484" s="54" t="s">
+        <v>2839</v>
+      </c>
+      <c r="I484" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J484" s="6"/>
-      <c r="K484" s="6"/>
-      <c r="L484" s="6"/>
+      <c r="K484" s="111" t="s">
+        <v>2842</v>
+      </c>
+      <c r="L484" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M484" s="6"/>
     </row>
     <row r="485" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A485" s="6"/>
-[...3 lines deleted...]
-      <c r="E485" s="6"/>
+      <c r="A485" s="6" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B485" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C485" s="6" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D485" s="60" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E485" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F485" s="6"/>
-      <c r="G485" s="6"/>
-[...1 lines deleted...]
-      <c r="I485" s="6"/>
+      <c r="G485" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H485" s="54" t="s">
+        <v>3045</v>
+      </c>
+      <c r="I485" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J485" s="6"/>
-      <c r="K485" s="6"/>
-      <c r="L485" s="6"/>
+      <c r="K485" s="111" t="s">
+        <v>3044</v>
+      </c>
+      <c r="L485" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M485" s="6"/>
     </row>
     <row r="486" spans="1:13" ht="54.75" customHeight="1">
       <c r="A486" s="6"/>
       <c r="B486" s="6"/>
       <c r="C486" s="6"/>
       <c r="D486" s="60"/>
       <c r="E486" s="6"/>
       <c r="F486" s="6"/>
       <c r="G486" s="6"/>
       <c r="H486" s="41"/>
       <c r="I486" s="6"/>
       <c r="J486" s="6"/>
       <c r="K486" s="6"/>
       <c r="L486" s="6"/>
       <c r="M486" s="6"/>
     </row>
     <row r="487" spans="1:13" ht="54.75" customHeight="1">
       <c r="A487" s="6"/>
       <c r="B487" s="6"/>
       <c r="C487" s="6"/>
       <c r="D487" s="60"/>
       <c r="E487" s="6"/>
       <c r="F487" s="6"/>
       <c r="G487" s="6"/>
@@ -33521,276 +33733,280 @@
       <c r="C526" s="6"/>
       <c r="D526" s="60"/>
       <c r="E526" s="6"/>
       <c r="F526" s="6"/>
       <c r="G526" s="6"/>
       <c r="H526" s="41"/>
       <c r="I526" s="6"/>
       <c r="J526" s="6"/>
       <c r="K526" s="6"/>
       <c r="L526" s="6"/>
       <c r="M526" s="6"/>
     </row>
     <row r="527" spans="1:13" ht="54.75" customHeight="1">
       <c r="A527" s="6"/>
       <c r="B527" s="6"/>
       <c r="C527" s="6"/>
       <c r="D527" s="60"/>
       <c r="E527" s="6"/>
       <c r="F527" s="6"/>
       <c r="G527" s="6"/>
       <c r="H527" s="41"/>
       <c r="I527" s="6"/>
       <c r="J527" s="6"/>
       <c r="K527" s="6"/>
       <c r="L527" s="6"/>
+      <c r="M527" s="6"/>
     </row>
     <row r="528" spans="1:13" ht="54.75" customHeight="1">
       <c r="A528" s="6"/>
       <c r="B528" s="6"/>
       <c r="C528" s="6"/>
       <c r="D528" s="60"/>
       <c r="E528" s="6"/>
       <c r="F528" s="6"/>
       <c r="G528" s="6"/>
       <c r="H528" s="41"/>
       <c r="I528" s="6"/>
       <c r="J528" s="6"/>
       <c r="K528" s="6"/>
       <c r="L528" s="6"/>
-    </row>
-    <row r="529" spans="1:12" ht="54.75" customHeight="1">
+      <c r="M528" s="6"/>
+    </row>
+    <row r="529" spans="1:13" ht="54.75" customHeight="1">
       <c r="A529" s="6"/>
       <c r="B529" s="6"/>
       <c r="C529" s="6"/>
       <c r="D529" s="60"/>
       <c r="E529" s="6"/>
       <c r="F529" s="6"/>
       <c r="G529" s="6"/>
       <c r="H529" s="41"/>
       <c r="I529" s="6"/>
       <c r="J529" s="6"/>
       <c r="K529" s="6"/>
       <c r="L529" s="6"/>
-    </row>
-    <row r="530" spans="1:12" ht="54.75" customHeight="1">
+      <c r="M529" s="6"/>
+    </row>
+    <row r="530" spans="1:13" ht="54.75" customHeight="1">
       <c r="A530" s="6"/>
       <c r="B530" s="6"/>
       <c r="C530" s="6"/>
       <c r="D530" s="60"/>
       <c r="E530" s="6"/>
       <c r="F530" s="6"/>
       <c r="G530" s="6"/>
       <c r="H530" s="41"/>
       <c r="I530" s="6"/>
       <c r="J530" s="6"/>
       <c r="K530" s="6"/>
       <c r="L530" s="6"/>
-    </row>
-    <row r="531" spans="1:12" ht="54.75" customHeight="1">
+      <c r="M530" s="6"/>
+    </row>
+    <row r="531" spans="1:13" ht="54.75" customHeight="1">
       <c r="A531" s="6"/>
       <c r="B531" s="6"/>
       <c r="C531" s="6"/>
       <c r="D531" s="60"/>
       <c r="E531" s="6"/>
       <c r="F531" s="6"/>
       <c r="G531" s="6"/>
       <c r="H531" s="41"/>
       <c r="I531" s="6"/>
       <c r="J531" s="6"/>
       <c r="K531" s="6"/>
       <c r="L531" s="6"/>
     </row>
-    <row r="532" spans="1:12" ht="54.75" customHeight="1">
+    <row r="532" spans="1:13" ht="54.75" customHeight="1">
       <c r="A532" s="6"/>
       <c r="B532" s="6"/>
       <c r="C532" s="6"/>
       <c r="D532" s="60"/>
       <c r="E532" s="6"/>
       <c r="F532" s="6"/>
       <c r="G532" s="6"/>
       <c r="H532" s="41"/>
       <c r="I532" s="6"/>
       <c r="J532" s="6"/>
       <c r="K532" s="6"/>
       <c r="L532" s="6"/>
     </row>
-    <row r="533" spans="1:12" ht="54.75" customHeight="1">
+    <row r="533" spans="1:13" ht="54.75" customHeight="1">
       <c r="A533" s="6"/>
       <c r="B533" s="6"/>
       <c r="C533" s="6"/>
       <c r="D533" s="60"/>
       <c r="E533" s="6"/>
       <c r="F533" s="6"/>
       <c r="G533" s="6"/>
       <c r="H533" s="41"/>
       <c r="I533" s="6"/>
       <c r="J533" s="6"/>
       <c r="K533" s="6"/>
       <c r="L533" s="6"/>
     </row>
-    <row r="534" spans="1:12" ht="54.75" customHeight="1">
+    <row r="534" spans="1:13" ht="54.75" customHeight="1">
       <c r="A534" s="6"/>
       <c r="B534" s="6"/>
       <c r="C534" s="6"/>
       <c r="D534" s="60"/>
       <c r="E534" s="6"/>
       <c r="F534" s="6"/>
       <c r="G534" s="6"/>
       <c r="H534" s="41"/>
       <c r="I534" s="6"/>
       <c r="J534" s="6"/>
       <c r="K534" s="6"/>
       <c r="L534" s="6"/>
     </row>
-    <row r="535" spans="1:12" ht="54.75" customHeight="1">
+    <row r="535" spans="1:13" ht="54.75" customHeight="1">
       <c r="A535" s="6"/>
       <c r="B535" s="6"/>
       <c r="C535" s="6"/>
       <c r="D535" s="60"/>
       <c r="E535" s="6"/>
       <c r="F535" s="6"/>
       <c r="G535" s="6"/>
       <c r="H535" s="41"/>
       <c r="I535" s="6"/>
       <c r="J535" s="6"/>
       <c r="K535" s="6"/>
       <c r="L535" s="6"/>
     </row>
-    <row r="536" spans="1:12" ht="54.75" customHeight="1">
+    <row r="536" spans="1:13" ht="54.75" customHeight="1">
       <c r="A536" s="6"/>
       <c r="B536" s="6"/>
       <c r="C536" s="6"/>
       <c r="D536" s="60"/>
       <c r="E536" s="6"/>
       <c r="F536" s="6"/>
       <c r="G536" s="6"/>
       <c r="H536" s="41"/>
       <c r="I536" s="6"/>
       <c r="J536" s="6"/>
       <c r="K536" s="6"/>
       <c r="L536" s="6"/>
     </row>
-    <row r="537" spans="1:12" ht="54.75" customHeight="1">
+    <row r="537" spans="1:13" ht="54.75" customHeight="1">
       <c r="A537" s="6"/>
       <c r="B537" s="6"/>
       <c r="C537" s="6"/>
       <c r="D537" s="60"/>
       <c r="E537" s="6"/>
       <c r="F537" s="6"/>
       <c r="G537" s="6"/>
       <c r="H537" s="41"/>
       <c r="I537" s="6"/>
       <c r="J537" s="6"/>
       <c r="K537" s="6"/>
       <c r="L537" s="6"/>
     </row>
-    <row r="538" spans="1:12" ht="54.75" customHeight="1">
+    <row r="538" spans="1:13" ht="54.75" customHeight="1">
       <c r="A538" s="6"/>
       <c r="B538" s="6"/>
       <c r="C538" s="6"/>
       <c r="D538" s="60"/>
       <c r="E538" s="6"/>
       <c r="F538" s="6"/>
       <c r="G538" s="6"/>
       <c r="H538" s="41"/>
       <c r="I538" s="6"/>
       <c r="J538" s="6"/>
       <c r="K538" s="6"/>
       <c r="L538" s="6"/>
     </row>
-    <row r="539" spans="1:12" ht="54.75" customHeight="1">
+    <row r="539" spans="1:13" ht="54.75" customHeight="1">
       <c r="A539" s="6"/>
       <c r="B539" s="6"/>
       <c r="C539" s="6"/>
       <c r="D539" s="60"/>
       <c r="E539" s="6"/>
       <c r="F539" s="6"/>
       <c r="G539" s="6"/>
       <c r="H539" s="41"/>
       <c r="I539" s="6"/>
       <c r="J539" s="6"/>
       <c r="K539" s="6"/>
       <c r="L539" s="6"/>
     </row>
-    <row r="540" spans="1:12" ht="54.75" customHeight="1">
+    <row r="540" spans="1:13" ht="54.75" customHeight="1">
       <c r="A540" s="6"/>
       <c r="B540" s="6"/>
       <c r="C540" s="6"/>
       <c r="D540" s="60"/>
       <c r="E540" s="6"/>
       <c r="F540" s="6"/>
       <c r="G540" s="6"/>
       <c r="H540" s="41"/>
       <c r="I540" s="6"/>
       <c r="J540" s="6"/>
       <c r="K540" s="6"/>
       <c r="L540" s="6"/>
     </row>
-    <row r="541" spans="1:12" ht="54.75" customHeight="1">
+    <row r="541" spans="1:13" ht="54.75" customHeight="1">
       <c r="A541" s="6"/>
       <c r="B541" s="6"/>
       <c r="C541" s="6"/>
       <c r="D541" s="60"/>
       <c r="E541" s="6"/>
       <c r="F541" s="6"/>
       <c r="G541" s="6"/>
       <c r="H541" s="41"/>
       <c r="I541" s="6"/>
       <c r="J541" s="6"/>
       <c r="K541" s="6"/>
       <c r="L541" s="6"/>
     </row>
-    <row r="542" spans="1:12" ht="54.75" customHeight="1">
+    <row r="542" spans="1:13" ht="54.75" customHeight="1">
       <c r="A542" s="6"/>
       <c r="B542" s="6"/>
       <c r="C542" s="6"/>
       <c r="D542" s="60"/>
       <c r="E542" s="6"/>
       <c r="F542" s="6"/>
       <c r="G542" s="6"/>
       <c r="H542" s="41"/>
       <c r="I542" s="6"/>
       <c r="J542" s="6"/>
       <c r="K542" s="6"/>
       <c r="L542" s="6"/>
     </row>
-    <row r="543" spans="1:12" ht="54.75" customHeight="1">
+    <row r="543" spans="1:13" ht="54.75" customHeight="1">
       <c r="A543" s="6"/>
       <c r="B543" s="6"/>
       <c r="C543" s="6"/>
       <c r="D543" s="60"/>
       <c r="E543" s="6"/>
       <c r="F543" s="6"/>
       <c r="G543" s="6"/>
       <c r="H543" s="41"/>
       <c r="I543" s="6"/>
       <c r="J543" s="6"/>
       <c r="K543" s="6"/>
       <c r="L543" s="6"/>
     </row>
-    <row r="544" spans="1:12" ht="54.75" customHeight="1">
+    <row r="544" spans="1:13" ht="54.75" customHeight="1">
       <c r="A544" s="6"/>
       <c r="B544" s="6"/>
       <c r="C544" s="6"/>
       <c r="D544" s="60"/>
       <c r="E544" s="6"/>
       <c r="F544" s="6"/>
       <c r="G544" s="6"/>
       <c r="H544" s="41"/>
       <c r="I544" s="6"/>
       <c r="J544" s="6"/>
       <c r="K544" s="6"/>
       <c r="L544" s="6"/>
     </row>
     <row r="545" spans="1:12" ht="54.75" customHeight="1">
       <c r="A545" s="6"/>
       <c r="B545" s="6"/>
       <c r="C545" s="6"/>
       <c r="D545" s="60"/>
       <c r="E545" s="6"/>
       <c r="F545" s="6"/>
       <c r="G545" s="6"/>
       <c r="H545" s="41"/>
       <c r="I545" s="6"/>
       <c r="J545" s="6"/>
       <c r="K545" s="6"/>
@@ -33969,50 +34185,106 @@
       <c r="B558" s="6"/>
       <c r="C558" s="6"/>
       <c r="D558" s="60"/>
       <c r="E558" s="6"/>
       <c r="F558" s="6"/>
       <c r="G558" s="6"/>
       <c r="H558" s="41"/>
       <c r="I558" s="6"/>
       <c r="J558" s="6"/>
       <c r="K558" s="6"/>
       <c r="L558" s="6"/>
     </row>
     <row r="559" spans="1:12" ht="54.75" customHeight="1">
       <c r="A559" s="6"/>
       <c r="B559" s="6"/>
       <c r="C559" s="6"/>
       <c r="D559" s="60"/>
       <c r="E559" s="6"/>
       <c r="F559" s="6"/>
       <c r="G559" s="6"/>
       <c r="H559" s="41"/>
       <c r="I559" s="6"/>
       <c r="J559" s="6"/>
       <c r="K559" s="6"/>
       <c r="L559" s="6"/>
+    </row>
+    <row r="560" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A560" s="6"/>
+      <c r="B560" s="6"/>
+      <c r="C560" s="6"/>
+      <c r="D560" s="60"/>
+      <c r="E560" s="6"/>
+      <c r="F560" s="6"/>
+      <c r="G560" s="6"/>
+      <c r="H560" s="41"/>
+      <c r="I560" s="6"/>
+      <c r="J560" s="6"/>
+      <c r="K560" s="6"/>
+      <c r="L560" s="6"/>
+    </row>
+    <row r="561" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A561" s="6"/>
+      <c r="B561" s="6"/>
+      <c r="C561" s="6"/>
+      <c r="D561" s="60"/>
+      <c r="E561" s="6"/>
+      <c r="F561" s="6"/>
+      <c r="G561" s="6"/>
+      <c r="H561" s="41"/>
+      <c r="I561" s="6"/>
+      <c r="J561" s="6"/>
+      <c r="K561" s="6"/>
+      <c r="L561" s="6"/>
+    </row>
+    <row r="562" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A562" s="6"/>
+      <c r="B562" s="6"/>
+      <c r="C562" s="6"/>
+      <c r="D562" s="60"/>
+      <c r="E562" s="6"/>
+      <c r="F562" s="6"/>
+      <c r="G562" s="6"/>
+      <c r="H562" s="41"/>
+      <c r="I562" s="6"/>
+      <c r="J562" s="6"/>
+      <c r="K562" s="6"/>
+      <c r="L562" s="6"/>
+    </row>
+    <row r="563" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A563" s="6"/>
+      <c r="B563" s="6"/>
+      <c r="C563" s="6"/>
+      <c r="D563" s="60"/>
+      <c r="E563" s="6"/>
+      <c r="F563" s="6"/>
+      <c r="G563" s="6"/>
+      <c r="H563" s="41"/>
+      <c r="I563" s="6"/>
+      <c r="J563" s="6"/>
+      <c r="K563" s="6"/>
+      <c r="L563" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
   <sheetData/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>