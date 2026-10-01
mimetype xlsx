--- v1 (2026-07-02)
+++ v2 (2026-10-01)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\大穎奧林目錄_每月更新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{573B0513-067F-461C-B4BF-094A1BCA0380}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C730F41A-B10B-4D31-9608-302ABAEAC112}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2415" yWindow="315" windowWidth="26730" windowHeight="14955" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4890" yWindow="465" windowWidth="23295" windowHeight="14220" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk81995206" localSheetId="0">Sheet1!$F$436</definedName>
+    <definedName name="_Hlk81995206" localSheetId="0">Sheet1!$F$440</definedName>
   </definedNames>
   <calcPr calcId="140001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5605" uniqueCount="3097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5684" uniqueCount="3137">
   <si>
     <t>書籍名稱</t>
   </si>
   <si>
     <t>出版社名稱</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>定價</t>
   </si>
   <si>
     <t>ＩＳＢＮ</t>
   </si>
   <si>
     <t>作  者</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>譯  者</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>閱讀年級</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
@@ -12336,50 +12336,224 @@
     <t>親情、生活學習、成長</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>到鼴鼠小鎮探險</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>2026年 07月 10 日</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>PL163</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>江川智穗</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>978-626-7781-52-4</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <t>友誼、生活學習、自然知識</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL164</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL165</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 08月 10 日</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>蔬菜的理髮店</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-62-3</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>山田町 山田マチ</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>幽默趣味、生活學習、生活知識</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>小狐狸的帽子</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>林菜摘子  林なつこ</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-63-0</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>友誼、生活學習、分享</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>桑尼的行動餐車——去草莓園做外燴</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-65-4</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL166</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 09月 10 日</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 分享、生活學習、飲食教育、友誼</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>小象的生日驚喜</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-64-7</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>世李子 serico</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>分離焦慮、生活學習、情緒教育、親情</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>YS050</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 09 月10 日</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>1340</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="新細明體"/>
+        <family val="1"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(特價1099)</t>
+    </r>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>我可以保護好我自己</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-66-1</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026 年 09 月 10日</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>生活教育、安全教育</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-76-0</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>山田町 山田マチ</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 10月 10 日</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>PL167</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>幽默趣味、生活學習、生活知識</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>水果的美容院</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7781-75-3</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>瑪爾塔‧卡布羅爾 Marta Cabrol</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>賴潔林</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>快快快，上學要遲到了！</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>YS051</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026年 10 月10 日</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>幽默趣味、生活學習、親情</t>
     <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="42" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="新細明體"/>
       <family val="1"/>
@@ -13507,55 +13681,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N563"/>
+  <dimension ref="A1:N569"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="80" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H388" sqref="H388"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="80" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A459" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H467" sqref="H467"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="54.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="37.25" customWidth="1"/>
     <col min="2" max="2" width="12.5" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="19" style="39" customWidth="1"/>
     <col min="5" max="5" width="61.875" customWidth="1"/>
     <col min="6" max="6" width="11.625" customWidth="1"/>
     <col min="7" max="7" width="17.375" customWidth="1"/>
     <col min="8" max="8" width="32" style="50" customWidth="1"/>
     <col min="9" max="9" width="15.875" customWidth="1"/>
     <col min="10" max="10" width="16.625" customWidth="1"/>
     <col min="11" max="11" width="18.75" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="13" max="13" width="37.125" customWidth="1"/>
     <col min="14" max="14" width="15" style="147" customWidth="1"/>
     <col min="31" max="31" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="54.75" customHeight="1" thickBot="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -18336,88 +18510,91 @@
         <v>45</v>
       </c>
       <c r="G115" s="63" t="s">
         <v>211</v>
       </c>
       <c r="H115" s="24" t="s">
         <v>509</v>
       </c>
       <c r="I115" s="12" t="s">
         <v>277</v>
       </c>
       <c r="J115" s="40" t="s">
         <v>510</v>
       </c>
       <c r="K115" s="23" t="s">
         <v>1613</v>
       </c>
       <c r="L115" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M115" s="32" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="116" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A116" s="20" t="s">
+      <c r="A116" s="122" t="s">
         <v>511</v>
       </c>
       <c r="B116" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="9">
         <v>280</v>
       </c>
       <c r="D116" s="36" t="s">
         <v>512</v>
       </c>
       <c r="E116" s="16" t="s">
         <v>1963</v>
       </c>
       <c r="F116" s="14" t="s">
         <v>395</v>
       </c>
       <c r="G116" s="63" t="s">
         <v>489</v>
       </c>
       <c r="H116" s="24" t="s">
         <v>513</v>
       </c>
       <c r="I116" s="12" t="s">
         <v>277</v>
       </c>
       <c r="J116" s="40" t="s">
         <v>514</v>
       </c>
       <c r="K116" s="23" t="s">
         <v>1616</v>
       </c>
       <c r="L116" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M116" s="32" t="s">
         <v>224</v>
+      </c>
+      <c r="N116" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="117" spans="1:14" ht="54.75" customHeight="1">
       <c r="A117" s="20" t="s">
         <v>515</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="9">
         <v>280</v>
       </c>
       <c r="D117" s="36" t="s">
         <v>516</v>
       </c>
       <c r="E117" s="16" t="s">
         <v>1964</v>
       </c>
       <c r="F117" s="14" t="s">
         <v>45</v>
       </c>
       <c r="G117" s="63" t="s">
         <v>229</v>
       </c>
       <c r="H117" s="24" t="s">
@@ -20457,88 +20634,91 @@
       </c>
       <c r="F167" s="44" t="s">
         <v>1231</v>
       </c>
       <c r="G167" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H167" s="86" t="s">
         <v>2136</v>
       </c>
       <c r="I167" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J167" s="19" t="s">
         <v>2137</v>
       </c>
       <c r="K167" s="10" t="s">
         <v>2138</v>
       </c>
       <c r="L167" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M167" s="28"/>
     </row>
     <row r="168" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A168" s="84" t="s">
+      <c r="A168" s="160" t="s">
         <v>2159</v>
       </c>
       <c r="B168" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C168" s="45">
         <v>310</v>
       </c>
       <c r="D168" s="103" t="s">
         <v>2161</v>
       </c>
       <c r="E168" s="59" t="s">
         <v>2163</v>
       </c>
       <c r="F168" s="44" t="s">
         <v>1158</v>
       </c>
       <c r="G168" s="66" t="s">
         <v>314</v>
       </c>
       <c r="H168" s="86" t="s">
         <v>2164</v>
       </c>
       <c r="I168" s="19" t="s">
         <v>277</v>
       </c>
       <c r="J168" s="19" t="s">
         <v>2165</v>
       </c>
       <c r="K168" s="10" t="s">
         <v>2166</v>
       </c>
       <c r="L168" s="46" t="s">
         <v>32</v>
       </c>
       <c r="M168" s="28" t="s">
         <v>2491</v>
+      </c>
+      <c r="N168" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="169" spans="1:14" ht="54.75" customHeight="1">
       <c r="A169" s="84" t="s">
         <v>2239</v>
       </c>
       <c r="B169" s="44" t="s">
         <v>1711</v>
       </c>
       <c r="C169" s="45">
         <v>300</v>
       </c>
       <c r="D169" s="103" t="s">
         <v>2240</v>
       </c>
       <c r="E169" s="59" t="s">
         <v>2241</v>
       </c>
       <c r="F169" s="44" t="s">
         <v>1231</v>
       </c>
       <c r="G169" s="66" t="s">
         <v>1135</v>
       </c>
       <c r="H169" s="86" t="s">
@@ -29272,3986 +29452,4153 @@
       </c>
       <c r="F388" s="19" t="s">
         <v>210</v>
       </c>
       <c r="G388" s="127" t="s">
         <v>229</v>
       </c>
       <c r="H388" s="41" t="s">
         <v>3096</v>
       </c>
       <c r="I388" s="19" t="s">
         <v>670</v>
       </c>
       <c r="J388" s="19" t="s">
         <v>3093</v>
       </c>
       <c r="K388" s="10" t="s">
         <v>3092</v>
       </c>
       <c r="L388" s="21" t="s">
         <v>22</v>
       </c>
       <c r="M388" s="28"/>
     </row>
     <row r="389" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A389" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B389" s="12" t="s">
+      <c r="A389" s="17" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B389" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C389" s="9">
-        <v>250</v>
-[...33 lines deleted...]
-      </c>
+        <v>370</v>
+      </c>
+      <c r="D389" s="17" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E389" s="6" t="s">
+        <v>3102</v>
+      </c>
+      <c r="F389" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G389" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H389" s="41" t="s">
+        <v>3103</v>
+      </c>
+      <c r="I389" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J389" s="19" t="s">
+        <v>3097</v>
+      </c>
+      <c r="K389" s="10" t="s">
+        <v>3099</v>
+      </c>
+      <c r="L389" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M389" s="28"/>
     </row>
     <row r="390" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A390" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B390" s="12" t="s">
+      <c r="A390" s="17" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B390" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C390" s="9">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1412</v>
+        <v>370</v>
+      </c>
+      <c r="D390" s="17" t="s">
+        <v>3106</v>
       </c>
       <c r="E390" s="6" t="s">
-        <v>978</v>
-[...27 lines deleted...]
-      </c>
+        <v>3105</v>
+      </c>
+      <c r="F390" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G390" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H390" s="41" t="s">
+        <v>3107</v>
+      </c>
+      <c r="I390" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J390" s="19" t="s">
+        <v>3098</v>
+      </c>
+      <c r="K390" s="10" t="s">
+        <v>3099</v>
+      </c>
+      <c r="L390" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M390" s="28"/>
     </row>
     <row r="391" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A391" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B391" s="12" t="s">
+      <c r="A391" s="17" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B391" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C391" s="9">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1413</v>
+        <v>370</v>
+      </c>
+      <c r="D391" s="17" t="s">
+        <v>3109</v>
       </c>
       <c r="E391" s="6" t="s">
-        <v>981</v>
-[...19 lines deleted...]
-      <c r="L391" s="13" t="s">
+        <v>2998</v>
+      </c>
+      <c r="F391" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G391" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H391" s="41" t="s">
+        <v>3112</v>
+      </c>
+      <c r="I391" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J391" s="19" t="s">
+        <v>3110</v>
+      </c>
+      <c r="K391" s="10" t="s">
+        <v>3111</v>
+      </c>
+      <c r="L391" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="M391" s="30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M391" s="28"/>
     </row>
     <row r="392" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A392" s="123" t="s">
-        <v>1252</v>
+      <c r="A392" s="17" t="s">
+        <v>3129</v>
       </c>
       <c r="B392" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C392" s="9">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1414</v>
+        <v>370</v>
+      </c>
+      <c r="D392" s="17" t="s">
+        <v>3124</v>
       </c>
       <c r="E392" s="6" t="s">
-        <v>978</v>
-[...14 lines deleted...]
-        <v>1872</v>
+        <v>3125</v>
+      </c>
+      <c r="F392" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G392" s="127" t="s">
+        <v>229</v>
+      </c>
+      <c r="H392" s="41" t="s">
+        <v>3128</v>
+      </c>
+      <c r="I392" s="19" t="s">
+        <v>670</v>
+      </c>
+      <c r="J392" s="19" t="s">
+        <v>3127</v>
       </c>
       <c r="K392" s="10" t="s">
-        <v>1177</v>
-[...9 lines deleted...]
-      </c>
+        <v>3126</v>
+      </c>
+      <c r="L392" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M392" s="28"/>
     </row>
     <row r="393" spans="1:14" ht="54.75" customHeight="1">
       <c r="A393" s="123" t="s">
-        <v>985</v>
+        <v>973</v>
       </c>
       <c r="B393" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C393" s="9">
         <v>250</v>
       </c>
       <c r="D393" s="15" t="s">
-        <v>1415</v>
-[...2 lines deleted...]
-        <v>986</v>
+        <v>1411</v>
+      </c>
+      <c r="E393" s="138" t="s">
+        <v>2178</v>
       </c>
       <c r="F393" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G393" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H393" s="14" t="s">
-        <v>987</v>
+        <v>974</v>
       </c>
       <c r="I393" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J393" s="12" t="s">
-        <v>988</v>
+        <v>976</v>
       </c>
       <c r="K393" s="23" t="s">
-        <v>1597</v>
-[...4 lines deleted...]
-      <c r="M393" s="31"/>
+        <v>1844</v>
+      </c>
+      <c r="L393" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M393" s="30" t="s">
+        <v>977</v>
+      </c>
       <c r="N393" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="394" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A394" s="132" t="s">
-        <v>1101</v>
+      <c r="A394" s="123" t="s">
+        <v>1174</v>
       </c>
       <c r="B394" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C394" s="9">
         <v>250</v>
       </c>
       <c r="D394" s="15" t="s">
-        <v>1102</v>
+        <v>1412</v>
       </c>
       <c r="E394" s="6" t="s">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="F394" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G394" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H394" s="14" t="s">
-        <v>987</v>
+        <v>974</v>
       </c>
       <c r="I394" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J394" s="12" t="s">
-        <v>1103</v>
+        <v>979</v>
       </c>
       <c r="K394" s="23" t="s">
-        <v>1842</v>
-[...4 lines deleted...]
-      <c r="M394" s="31"/>
+        <v>1844</v>
+      </c>
+      <c r="L394" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M394" s="30" t="s">
+        <v>1429</v>
+      </c>
       <c r="N394" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="395" spans="1:14" ht="54.75" customHeight="1">
       <c r="A395" s="123" t="s">
-        <v>989</v>
+        <v>980</v>
       </c>
       <c r="B395" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C395" s="9">
         <v>250</v>
       </c>
       <c r="D395" s="15" t="s">
-        <v>990</v>
+        <v>1413</v>
       </c>
       <c r="E395" s="6" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="F395" s="12" t="s">
-        <v>395</v>
+        <v>532</v>
       </c>
       <c r="G395" s="20" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H395" s="14" t="s">
-        <v>987</v>
+        <v>1251</v>
       </c>
       <c r="I395" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J395" s="12" t="s">
-        <v>991</v>
+        <v>982</v>
       </c>
       <c r="K395" s="23" t="s">
-        <v>1597</v>
-[...1 lines deleted...]
-      <c r="L395" s="12" t="s">
+        <v>1843</v>
+      </c>
+      <c r="L395" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M395" s="30"/>
+      <c r="M395" s="30" t="s">
+        <v>983</v>
+      </c>
       <c r="N395" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="396" spans="1:14" ht="54.75" customHeight="1">
       <c r="A396" s="123" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="B396" s="12" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B396" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C396" s="9">
-        <v>429</v>
+        <v>250</v>
       </c>
       <c r="D396" s="15" t="s">
-        <v>993</v>
+        <v>1414</v>
       </c>
       <c r="E396" s="6" t="s">
-        <v>994</v>
+        <v>978</v>
       </c>
       <c r="F396" s="12" t="s">
-        <v>995</v>
+        <v>532</v>
       </c>
       <c r="G396" s="20" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H396" s="14" t="s">
-        <v>996</v>
+        <v>1253</v>
       </c>
       <c r="I396" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J396" s="12" t="s">
-        <v>997</v>
+        <v>1872</v>
       </c>
       <c r="K396" s="10" t="s">
-        <v>583</v>
+        <v>1177</v>
       </c>
       <c r="L396" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="M396" s="30"/>
+        <v>1845</v>
+      </c>
+      <c r="M396" s="32" t="s">
+        <v>984</v>
+      </c>
+      <c r="N396" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="397" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A397" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B397" s="19" t="s">
+      <c r="A397" s="123" t="s">
+        <v>985</v>
+      </c>
+      <c r="B397" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C397" s="9">
-        <v>300</v>
+        <v>250</v>
       </c>
       <c r="D397" s="15" t="s">
-        <v>999</v>
+        <v>1415</v>
       </c>
       <c r="E397" s="6" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
       <c r="F397" s="12" t="s">
-        <v>1001</v>
+        <v>395</v>
       </c>
       <c r="G397" s="20" t="s">
-        <v>229</v>
+        <v>53</v>
       </c>
       <c r="H397" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I397" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J397" s="12" t="s">
-        <v>1002</v>
-[...4 lines deleted...]
-      <c r="L397" s="13" t="s">
+        <v>988</v>
+      </c>
+      <c r="K397" s="23" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L397" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M397" s="30"/>
+      <c r="M397" s="31"/>
+      <c r="N397" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="398" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A398" s="15" t="s">
-        <v>1003</v>
+      <c r="A398" s="132" t="s">
+        <v>1101</v>
       </c>
       <c r="B398" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C398" s="18">
-        <v>290</v>
+      <c r="C398" s="9">
+        <v>250</v>
       </c>
       <c r="D398" s="15" t="s">
-        <v>1004</v>
+        <v>1102</v>
       </c>
       <c r="E398" s="6" t="s">
-        <v>1005</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>986</v>
+      </c>
+      <c r="F398" s="12" t="s">
+        <v>395</v>
       </c>
       <c r="G398" s="20" t="s">
-        <v>1006</v>
+        <v>53</v>
       </c>
       <c r="H398" s="14" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="I398" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J398" s="12" t="s">
-        <v>1007</v>
-[...4 lines deleted...]
-      <c r="L398" s="13" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K398" s="23" t="s">
+        <v>1842</v>
+      </c>
+      <c r="L398" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M398" s="30" t="s">
-        <v>1009</v>
+      <c r="M398" s="31"/>
+      <c r="N398" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="399" spans="1:14" ht="54.75" customHeight="1">
       <c r="A399" s="123" t="s">
-        <v>1010</v>
+        <v>989</v>
       </c>
       <c r="B399" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C399" s="18">
-        <v>290</v>
+      <c r="C399" s="9">
+        <v>250</v>
       </c>
       <c r="D399" s="15" t="s">
-        <v>1011</v>
+        <v>990</v>
       </c>
       <c r="E399" s="6" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>986</v>
+      </c>
+      <c r="F399" s="12" t="s">
+        <v>395</v>
       </c>
       <c r="G399" s="20" t="s">
-        <v>1006</v>
+        <v>53</v>
       </c>
       <c r="H399" s="14" t="s">
-        <v>1013</v>
+        <v>987</v>
       </c>
       <c r="I399" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J399" s="12" t="s">
-        <v>1014</v>
-[...4 lines deleted...]
-      <c r="L399" s="13" t="s">
+        <v>991</v>
+      </c>
+      <c r="K399" s="23" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L399" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M399" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M399" s="30"/>
       <c r="N399" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="400" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A400" s="15" t="s">
-        <v>1016</v>
+      <c r="A400" s="123" t="s">
+        <v>992</v>
       </c>
       <c r="B400" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C400" s="9">
-        <v>290</v>
+        <v>429</v>
       </c>
       <c r="D400" s="15" t="s">
-        <v>1017</v>
+        <v>993</v>
       </c>
       <c r="E400" s="6" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>994</v>
+      </c>
+      <c r="F400" s="12" t="s">
+        <v>995</v>
       </c>
       <c r="G400" s="20" t="s">
-        <v>248</v>
+        <v>48</v>
       </c>
       <c r="H400" s="14" t="s">
-        <v>1019</v>
+        <v>996</v>
       </c>
       <c r="I400" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J400" s="12" t="s">
-        <v>1020</v>
+        <v>997</v>
       </c>
       <c r="K400" s="10" t="s">
-        <v>732</v>
+        <v>583</v>
       </c>
       <c r="L400" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>32</v>
+      </c>
+      <c r="M400" s="30"/>
+      <c r="N400" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="401" spans="1:14" ht="54.75" customHeight="1">
       <c r="A401" s="15" t="s">
-        <v>1021</v>
+        <v>998</v>
       </c>
       <c r="B401" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C401" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D401" s="15" t="s">
-        <v>1022</v>
-[...5 lines deleted...]
-        <v>648</v>
+        <v>999</v>
+      </c>
+      <c r="E401" s="6" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F401" s="12" t="s">
+        <v>1001</v>
       </c>
       <c r="G401" s="20" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="H401" s="14" t="s">
-        <v>1024</v>
+        <v>996</v>
       </c>
       <c r="I401" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J401" s="12" t="s">
-        <v>1025</v>
+        <v>1002</v>
       </c>
       <c r="K401" s="10" t="s">
-        <v>1026</v>
+        <v>591</v>
       </c>
       <c r="L401" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M401" s="30"/>
     </row>
     <row r="402" spans="1:14" ht="54.75" customHeight="1">
       <c r="A402" s="15" t="s">
-        <v>1027</v>
+        <v>1003</v>
       </c>
       <c r="B402" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C402" s="18">
         <v>290</v>
       </c>
       <c r="D402" s="15" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1004</v>
+      </c>
+      <c r="E402" s="6" t="s">
+        <v>1005</v>
       </c>
       <c r="F402" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G402" s="20" t="s">
-        <v>248</v>
+        <v>1006</v>
       </c>
       <c r="H402" s="14" t="s">
-        <v>1029</v>
+        <v>996</v>
       </c>
       <c r="I402" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J402" s="12" t="s">
-        <v>1030</v>
+        <v>1007</v>
       </c>
       <c r="K402" s="10" t="s">
-        <v>1026</v>
+        <v>1008</v>
       </c>
       <c r="L402" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M402" s="30"/>
+      <c r="M402" s="30" t="s">
+        <v>1009</v>
+      </c>
     </row>
     <row r="403" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A403" s="15" t="s">
-        <v>1031</v>
+      <c r="A403" s="123" t="s">
+        <v>1010</v>
       </c>
       <c r="B403" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C403" s="18">
         <v>290</v>
       </c>
       <c r="D403" s="15" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1011</v>
+      </c>
+      <c r="E403" s="6" t="s">
+        <v>1012</v>
       </c>
       <c r="F403" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G403" s="20" t="s">
-        <v>248</v>
+        <v>1006</v>
       </c>
       <c r="H403" s="14" t="s">
-        <v>1033</v>
+        <v>1013</v>
       </c>
       <c r="I403" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J403" s="12" t="s">
-        <v>1034</v>
+        <v>1014</v>
       </c>
       <c r="K403" s="10" t="s">
-        <v>1035</v>
+        <v>1008</v>
       </c>
       <c r="L403" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M403" s="30"/>
+      <c r="M403" s="30" t="s">
+        <v>1015</v>
+      </c>
+      <c r="N403" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="404" spans="1:14" ht="54.75" customHeight="1">
       <c r="A404" s="15" t="s">
-        <v>1036</v>
+        <v>1016</v>
       </c>
       <c r="B404" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C404" s="18">
+      <c r="C404" s="9">
         <v>290</v>
       </c>
       <c r="D404" s="15" t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1017</v>
+      </c>
+      <c r="E404" s="6" t="s">
+        <v>1018</v>
       </c>
       <c r="F404" s="19" t="s">
-        <v>648</v>
+        <v>210</v>
       </c>
       <c r="G404" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H404" s="14" t="s">
-        <v>1038</v>
+        <v>1019</v>
       </c>
       <c r="I404" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J404" s="12" t="s">
-        <v>1039</v>
+        <v>1020</v>
       </c>
       <c r="K404" s="10" t="s">
-        <v>1040</v>
+        <v>732</v>
       </c>
       <c r="L404" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M404" s="30"/>
+      <c r="M404" s="30" t="s">
+        <v>688</v>
+      </c>
     </row>
     <row r="405" spans="1:14" ht="54.75" customHeight="1">
       <c r="A405" s="15" t="s">
-        <v>1041</v>
-[...1 lines deleted...]
-      <c r="B405" s="12" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B405" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C405" s="9">
         <v>290</v>
       </c>
       <c r="D405" s="15" t="s">
-        <v>1042</v>
+        <v>1022</v>
       </c>
       <c r="E405" s="17" t="s">
         <v>1023</v>
       </c>
       <c r="F405" s="19" t="s">
         <v>648</v>
       </c>
       <c r="G405" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H405" s="14" t="s">
-        <v>1043</v>
+        <v>1024</v>
       </c>
       <c r="I405" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J405" s="12" t="s">
-        <v>1044</v>
+        <v>1025</v>
       </c>
       <c r="K405" s="10" t="s">
-        <v>738</v>
+        <v>1026</v>
       </c>
       <c r="L405" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M405" s="30"/>
     </row>
     <row r="406" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A406" s="123" t="s">
-[...5 lines deleted...]
-      <c r="C406" s="9">
+      <c r="A406" s="15" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B406" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C406" s="18">
         <v>290</v>
       </c>
       <c r="D406" s="15" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>1028</v>
+      </c>
+      <c r="E406" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F406" s="19" t="s">
-        <v>210</v>
+        <v>648</v>
       </c>
       <c r="G406" s="20" t="s">
         <v>248</v>
       </c>
       <c r="H406" s="14" t="s">
-        <v>1048</v>
+        <v>1029</v>
       </c>
       <c r="I406" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J406" s="12" t="s">
-        <v>1049</v>
+        <v>1030</v>
       </c>
       <c r="K406" s="10" t="s">
-        <v>832</v>
+        <v>1026</v>
       </c>
       <c r="L406" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M406" s="30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M406" s="30"/>
     </row>
     <row r="407" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A407" s="123" t="s">
-[...5 lines deleted...]
-      <c r="C407" s="9">
+      <c r="A407" s="15" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B407" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C407" s="18">
         <v>290</v>
       </c>
       <c r="D407" s="15" t="s">
-        <v>1156</v>
-[...2 lines deleted...]
-        <v>1157</v>
+        <v>1032</v>
+      </c>
+      <c r="E407" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F407" s="19" t="s">
-        <v>1158</v>
+        <v>648</v>
       </c>
       <c r="G407" s="20" t="s">
-        <v>1159</v>
+        <v>248</v>
       </c>
       <c r="H407" s="14" t="s">
-        <v>1162</v>
+        <v>1033</v>
       </c>
       <c r="I407" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J407" s="12" t="s">
-        <v>1161</v>
+        <v>1034</v>
       </c>
       <c r="K407" s="10" t="s">
-        <v>1160</v>
+        <v>1035</v>
       </c>
       <c r="L407" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M407" s="30"/>
-      <c r="N407" s="148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="408" spans="1:14" ht="54.75" customHeight="1">
       <c r="A408" s="15" t="s">
-        <v>1261</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>1036</v>
+      </c>
+      <c r="B408" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C408" s="18">
+        <v>290</v>
       </c>
       <c r="D408" s="15" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>1939</v>
+        <v>1037</v>
+      </c>
+      <c r="E408" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F408" s="19" t="s">
-        <v>1263</v>
+        <v>648</v>
       </c>
       <c r="G408" s="20" t="s">
-        <v>1264</v>
+        <v>248</v>
       </c>
       <c r="H408" s="14" t="s">
-        <v>1265</v>
+        <v>1038</v>
       </c>
       <c r="I408" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J408" s="12" t="s">
-        <v>1266</v>
+        <v>1039</v>
       </c>
       <c r="K408" s="10" t="s">
-        <v>1630</v>
+        <v>1040</v>
       </c>
       <c r="L408" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M408" s="30"/>
     </row>
     <row r="409" spans="1:14" ht="54.75" customHeight="1">
       <c r="A409" s="15" t="s">
-        <v>1307</v>
-[...1 lines deleted...]
-      <c r="B409" s="19" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B409" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C409" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D409" s="15" t="s">
-        <v>1308</v>
-[...2 lines deleted...]
-        <v>1940</v>
+        <v>1042</v>
+      </c>
+      <c r="E409" s="17" t="s">
+        <v>1023</v>
       </c>
       <c r="F409" s="19" t="s">
-        <v>60</v>
+        <v>648</v>
       </c>
       <c r="G409" s="20" t="s">
-        <v>48</v>
+        <v>248</v>
       </c>
       <c r="H409" s="14" t="s">
-        <v>1265</v>
+        <v>1043</v>
       </c>
       <c r="I409" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J409" s="12" t="s">
-        <v>1310</v>
+        <v>1044</v>
       </c>
       <c r="K409" s="10" t="s">
-        <v>1311</v>
+        <v>738</v>
       </c>
       <c r="L409" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M409" s="30"/>
     </row>
     <row r="410" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A410" s="15" t="s">
-        <v>1313</v>
+      <c r="A410" s="123" t="s">
+        <v>1045</v>
       </c>
       <c r="B410" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C410" s="9">
         <v>290</v>
       </c>
       <c r="D410" s="15" t="s">
-        <v>1314</v>
+        <v>1046</v>
       </c>
       <c r="E410" s="6" t="s">
-        <v>1941</v>
+        <v>1047</v>
       </c>
       <c r="F410" s="19" t="s">
-        <v>1315</v>
+        <v>210</v>
       </c>
       <c r="G410" s="20" t="s">
-        <v>1316</v>
+        <v>248</v>
       </c>
       <c r="H410" s="14" t="s">
-        <v>1317</v>
+        <v>1048</v>
       </c>
       <c r="I410" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J410" s="12" t="s">
-        <v>1318</v>
+        <v>1049</v>
       </c>
       <c r="K410" s="10" t="s">
-        <v>1319</v>
+        <v>832</v>
       </c>
       <c r="L410" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M410" s="30"/>
+      <c r="M410" s="30" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N410" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="411" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A411" s="15" t="s">
-        <v>1448</v>
+      <c r="A411" s="123" t="s">
+        <v>1155</v>
       </c>
       <c r="B411" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C411" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D411" s="15" t="s">
-        <v>1449</v>
+        <v>1156</v>
       </c>
       <c r="E411" s="6" t="s">
-        <v>1972</v>
+        <v>1157</v>
       </c>
       <c r="F411" s="19" t="s">
-        <v>1450</v>
+        <v>1158</v>
       </c>
       <c r="G411" s="20" t="s">
-        <v>1451</v>
+        <v>1159</v>
       </c>
       <c r="H411" s="14" t="s">
-        <v>1489</v>
+        <v>1162</v>
       </c>
       <c r="I411" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J411" s="12" t="s">
-        <v>1453</v>
+        <v>1161</v>
       </c>
       <c r="K411" s="10" t="s">
-        <v>1452</v>
+        <v>1160</v>
       </c>
       <c r="L411" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M411" s="30" t="s">
-        <v>1806</v>
+      <c r="M411" s="30"/>
+      <c r="N411" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="412" spans="1:14" ht="54.75" customHeight="1">
       <c r="A412" s="15" t="s">
-        <v>1490</v>
+        <v>1261</v>
       </c>
       <c r="B412" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C412" s="9">
         <v>300</v>
       </c>
       <c r="D412" s="15" t="s">
-        <v>1492</v>
+        <v>1262</v>
       </c>
       <c r="E412" s="6" t="s">
-        <v>1505</v>
+        <v>1939</v>
       </c>
       <c r="F412" s="19" t="s">
-        <v>1493</v>
+        <v>1263</v>
       </c>
       <c r="G412" s="20" t="s">
-        <v>1494</v>
+        <v>1264</v>
       </c>
       <c r="H412" s="14" t="s">
-        <v>1497</v>
+        <v>1265</v>
       </c>
       <c r="I412" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J412" s="12" t="s">
-        <v>1495</v>
+        <v>1266</v>
       </c>
       <c r="K412" s="10" t="s">
-        <v>1496</v>
+        <v>1630</v>
       </c>
       <c r="L412" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M412" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M412" s="30"/>
     </row>
     <row r="413" spans="1:14" ht="54.75" customHeight="1">
       <c r="A413" s="15" t="s">
-        <v>1690</v>
+        <v>1307</v>
       </c>
       <c r="B413" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C413" s="9">
         <v>300</v>
       </c>
       <c r="D413" s="15" t="s">
-        <v>1691</v>
+        <v>1308</v>
       </c>
       <c r="E413" s="6" t="s">
-        <v>1692</v>
+        <v>1940</v>
       </c>
       <c r="F413" s="19" t="s">
-        <v>1693</v>
+        <v>60</v>
       </c>
       <c r="G413" s="20" t="s">
-        <v>1451</v>
+        <v>48</v>
       </c>
       <c r="H413" s="14" t="s">
-        <v>1696</v>
+        <v>1265</v>
       </c>
       <c r="I413" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J413" s="12" t="s">
-        <v>1694</v>
+        <v>1310</v>
       </c>
       <c r="K413" s="10" t="s">
-        <v>1695</v>
+        <v>1311</v>
       </c>
       <c r="L413" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M413" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M413" s="30"/>
     </row>
     <row r="414" spans="1:14" ht="54.75" customHeight="1">
       <c r="A414" s="15" t="s">
-        <v>1754</v>
+        <v>1313</v>
       </c>
       <c r="B414" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C414" s="9">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="D414" s="15" t="s">
-        <v>1755</v>
+        <v>1314</v>
       </c>
       <c r="E414" s="6" t="s">
-        <v>1756</v>
+        <v>1941</v>
       </c>
       <c r="F414" s="19" t="s">
-        <v>1757</v>
+        <v>1315</v>
       </c>
       <c r="G414" s="20" t="s">
-        <v>1758</v>
+        <v>1316</v>
       </c>
       <c r="H414" s="14" t="s">
-        <v>1761</v>
+        <v>1317</v>
       </c>
       <c r="I414" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J414" s="12" t="s">
-        <v>1759</v>
+        <v>1318</v>
       </c>
       <c r="K414" s="10" t="s">
-        <v>1760</v>
+        <v>1319</v>
       </c>
       <c r="L414" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M414" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M414" s="30"/>
     </row>
     <row r="415" spans="1:14" ht="54.75" customHeight="1">
       <c r="A415" s="15" t="s">
-        <v>1918</v>
+        <v>1448</v>
       </c>
       <c r="B415" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C415" s="9">
         <v>300</v>
       </c>
       <c r="D415" s="15" t="s">
-        <v>1919</v>
+        <v>1449</v>
       </c>
       <c r="E415" s="6" t="s">
-        <v>1920</v>
+        <v>1972</v>
       </c>
       <c r="F415" s="19" t="s">
-        <v>1921</v>
+        <v>1450</v>
       </c>
       <c r="G415" s="20" t="s">
-        <v>1922</v>
+        <v>1451</v>
       </c>
       <c r="H415" s="14" t="s">
-        <v>1925</v>
+        <v>1489</v>
       </c>
       <c r="I415" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J415" s="12" t="s">
-        <v>1923</v>
+        <v>1453</v>
       </c>
       <c r="K415" s="10" t="s">
-        <v>1924</v>
+        <v>1452</v>
       </c>
       <c r="L415" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M415" s="30"/>
+      <c r="M415" s="30" t="s">
+        <v>1806</v>
+      </c>
     </row>
     <row r="416" spans="1:14" ht="54.75" customHeight="1">
       <c r="A416" s="15" t="s">
-        <v>2086</v>
+        <v>1490</v>
       </c>
       <c r="B416" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C416" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D416" s="15" t="s">
-        <v>2087</v>
+        <v>1492</v>
       </c>
       <c r="E416" s="6" t="s">
-        <v>2088</v>
+        <v>1505</v>
       </c>
       <c r="F416" s="19" t="s">
-        <v>2089</v>
+        <v>1493</v>
       </c>
       <c r="G416" s="20" t="s">
-        <v>2090</v>
+        <v>1494</v>
       </c>
       <c r="H416" s="14" t="s">
-        <v>2093</v>
+        <v>1497</v>
       </c>
       <c r="I416" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J416" s="12" t="s">
-        <v>2091</v>
+        <v>1495</v>
       </c>
       <c r="K416" s="10" t="s">
-        <v>2092</v>
+        <v>1496</v>
       </c>
       <c r="L416" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M416" s="30" t="s">
-        <v>2664</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="417" spans="1:14" ht="54.75" customHeight="1">
       <c r="A417" s="15" t="s">
-        <v>2153</v>
+        <v>1690</v>
       </c>
       <c r="B417" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C417" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D417" s="15" t="s">
-        <v>2154</v>
-[...2 lines deleted...]
-        <v>2158</v>
+        <v>1691</v>
+      </c>
+      <c r="E417" s="6" t="s">
+        <v>1692</v>
       </c>
       <c r="F417" s="19" t="s">
-        <v>1707</v>
+        <v>1693</v>
       </c>
       <c r="G417" s="20" t="s">
-        <v>314</v>
+        <v>1451</v>
       </c>
       <c r="H417" s="14" t="s">
-        <v>2155</v>
+        <v>1696</v>
       </c>
       <c r="I417" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J417" s="12" t="s">
-        <v>2156</v>
+        <v>1694</v>
       </c>
       <c r="K417" s="10" t="s">
-        <v>2157</v>
+        <v>1695</v>
       </c>
       <c r="L417" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M417" s="30"/>
+      <c r="M417" s="30" t="s">
+        <v>2149</v>
+      </c>
     </row>
     <row r="418" spans="1:14" ht="54.75" customHeight="1">
       <c r="A418" s="15" t="s">
-        <v>2366</v>
+        <v>1754</v>
       </c>
       <c r="B418" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C418" s="9">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D418" s="15" t="s">
-        <v>2368</v>
-[...2 lines deleted...]
-        <v>2204</v>
+        <v>1755</v>
+      </c>
+      <c r="E418" s="6" t="s">
+        <v>1756</v>
       </c>
       <c r="F418" s="19" t="s">
-        <v>1735</v>
+        <v>1757</v>
       </c>
       <c r="G418" s="20" t="s">
-        <v>314</v>
+        <v>1758</v>
       </c>
       <c r="H418" s="14" t="s">
-        <v>2369</v>
+        <v>1761</v>
       </c>
       <c r="I418" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J418" s="12" t="s">
-        <v>2367</v>
+        <v>1759</v>
       </c>
       <c r="K418" s="10" t="s">
-        <v>2357</v>
+        <v>1760</v>
       </c>
       <c r="L418" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M418" s="30" t="s">
-        <v>2491</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="419" spans="1:14" ht="54.75" customHeight="1">
       <c r="A419" s="15" t="s">
-        <v>2385</v>
+        <v>1918</v>
       </c>
       <c r="B419" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C419" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D419" s="15" t="s">
-        <v>2386</v>
-[...2 lines deleted...]
-        <v>2088</v>
+        <v>1919</v>
+      </c>
+      <c r="E419" s="6" t="s">
+        <v>1920</v>
       </c>
       <c r="F419" s="19" t="s">
-        <v>1749</v>
+        <v>1921</v>
       </c>
       <c r="G419" s="20" t="s">
-        <v>314</v>
+        <v>1922</v>
       </c>
       <c r="H419" s="14" t="s">
-        <v>2387</v>
+        <v>1925</v>
       </c>
       <c r="I419" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J419" s="12" t="s">
-        <v>2388</v>
+        <v>1923</v>
       </c>
       <c r="K419" s="10" t="s">
-        <v>2378</v>
+        <v>1924</v>
       </c>
       <c r="L419" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M419" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M419" s="30"/>
     </row>
     <row r="420" spans="1:14" ht="54.75" customHeight="1">
       <c r="A420" s="15" t="s">
-        <v>2512</v>
+        <v>2086</v>
       </c>
       <c r="B420" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C420" s="9">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D420" s="15" t="s">
-        <v>2513</v>
-[...2 lines deleted...]
-        <v>2514</v>
+        <v>2087</v>
+      </c>
+      <c r="E420" s="6" t="s">
+        <v>2088</v>
       </c>
       <c r="F420" s="19" t="s">
-        <v>2515</v>
+        <v>2089</v>
       </c>
       <c r="G420" s="20" t="s">
-        <v>314</v>
+        <v>2090</v>
       </c>
       <c r="H420" s="14" t="s">
-        <v>2516</v>
+        <v>2093</v>
       </c>
       <c r="I420" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J420" s="12" t="s">
-        <v>2517</v>
+        <v>2091</v>
       </c>
       <c r="K420" s="10" t="s">
-        <v>2518</v>
+        <v>2092</v>
       </c>
       <c r="L420" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M420" s="30"/>
+      <c r="M420" s="30" t="s">
+        <v>2664</v>
+      </c>
     </row>
     <row r="421" spans="1:14" ht="54.75" customHeight="1">
       <c r="A421" s="15" t="s">
-        <v>2608</v>
+        <v>2153</v>
       </c>
       <c r="B421" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C421" s="9">
         <v>320</v>
       </c>
       <c r="D421" s="15" t="s">
-        <v>2609</v>
+        <v>2154</v>
       </c>
       <c r="E421" s="20" t="s">
-        <v>2610</v>
+        <v>2158</v>
       </c>
       <c r="F421" s="19" t="s">
-        <v>1735</v>
+        <v>1707</v>
       </c>
       <c r="G421" s="20" t="s">
-        <v>2611</v>
+        <v>314</v>
       </c>
       <c r="H421" s="14" t="s">
-        <v>2614</v>
+        <v>2155</v>
       </c>
       <c r="I421" s="12" t="s">
         <v>975</v>
       </c>
       <c r="J421" s="12" t="s">
-        <v>2612</v>
+        <v>2156</v>
       </c>
       <c r="K421" s="10" t="s">
-        <v>2613</v>
+        <v>2157</v>
       </c>
       <c r="L421" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M421" s="30"/>
     </row>
     <row r="422" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A422" s="121" t="s">
-        <v>1050</v>
+      <c r="A422" s="15" t="s">
+        <v>2366</v>
       </c>
       <c r="B422" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C422" s="9">
-        <v>280</v>
+        <v>320</v>
       </c>
       <c r="D422" s="15" t="s">
-        <v>1051</v>
-[...5 lines deleted...]
-        <v>1052</v>
+        <v>2368</v>
+      </c>
+      <c r="E422" s="20" t="s">
+        <v>2204</v>
+      </c>
+      <c r="F422" s="19" t="s">
+        <v>1735</v>
       </c>
       <c r="G422" s="20" t="s">
-        <v>248</v>
+        <v>314</v>
       </c>
       <c r="H422" s="14" t="s">
-        <v>1309</v>
+        <v>2369</v>
       </c>
       <c r="I422" s="12" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-        <v>1054</v>
+        <v>975</v>
+      </c>
+      <c r="J422" s="12" t="s">
+        <v>2367</v>
       </c>
       <c r="K422" s="10" t="s">
-        <v>1055</v>
+        <v>2357</v>
       </c>
       <c r="L422" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M422" s="124"/>
-[...1 lines deleted...]
-        <v>2390</v>
+      <c r="M422" s="30" t="s">
+        <v>2491</v>
       </c>
     </row>
     <row r="423" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A423" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B423" s="12" t="s">
+      <c r="A423" s="15" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B423" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C423" s="9">
-        <v>210</v>
+        <v>320</v>
       </c>
       <c r="D423" s="15" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>2386</v>
+      </c>
+      <c r="E423" s="20" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F423" s="19" t="s">
+        <v>1749</v>
       </c>
       <c r="G423" s="20" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H423" s="14" t="s">
-        <v>1057</v>
+        <v>2387</v>
       </c>
       <c r="I423" s="12" t="s">
-        <v>1053</v>
+        <v>975</v>
       </c>
       <c r="J423" s="12" t="s">
-        <v>1058</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>2388</v>
+      </c>
+      <c r="K423" s="10" t="s">
+        <v>2378</v>
+      </c>
+      <c r="L423" s="13" t="s">
+        <v>22</v>
       </c>
       <c r="M423" s="30" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-        <v>2390</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="424" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A424" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B424" s="12" t="s">
+      <c r="A424" s="15" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B424" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C424" s="9">
-        <v>270</v>
-[...8 lines deleted...]
-        <v>417</v>
+        <v>330</v>
+      </c>
+      <c r="D424" s="15" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E424" s="20" t="s">
+        <v>2514</v>
+      </c>
+      <c r="F424" s="19" t="s">
+        <v>2515</v>
       </c>
       <c r="G424" s="20" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="H424" s="14" t="s">
-        <v>1061</v>
+        <v>2516</v>
       </c>
       <c r="I424" s="12" t="s">
-        <v>1053</v>
+        <v>975</v>
       </c>
       <c r="J424" s="12" t="s">
-        <v>1062</v>
-[...4 lines deleted...]
-      <c r="L424" s="12" t="s">
+        <v>2517</v>
+      </c>
+      <c r="K424" s="10" t="s">
+        <v>2518</v>
+      </c>
+      <c r="L424" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M424" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M424" s="30"/>
     </row>
     <row r="425" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A425" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B425" s="12" t="s">
+      <c r="A425" s="15" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B425" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C425" s="9">
-        <v>230</v>
-[...8 lines deleted...]
-        <v>395</v>
+        <v>320</v>
+      </c>
+      <c r="D425" s="15" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E425" s="20" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F425" s="19" t="s">
+        <v>1735</v>
       </c>
       <c r="G425" s="20" t="s">
-        <v>229</v>
+        <v>2611</v>
       </c>
       <c r="H425" s="14" t="s">
-        <v>1066</v>
+        <v>2614</v>
       </c>
       <c r="I425" s="12" t="s">
-        <v>1053</v>
+        <v>975</v>
       </c>
       <c r="J425" s="12" t="s">
-        <v>1067</v>
-[...12 lines deleted...]
-      </c>
+        <v>2612</v>
+      </c>
+      <c r="K425" s="10" t="s">
+        <v>2613</v>
+      </c>
+      <c r="L425" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M425" s="30"/>
     </row>
     <row r="426" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A426" s="123" t="s">
-[...2 lines deleted...]
-      <c r="B426" s="12" t="s">
+      <c r="A426" s="121" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B426" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C426" s="9">
-        <v>240</v>
+        <v>280</v>
       </c>
       <c r="D426" s="15" t="s">
-        <v>1069</v>
+        <v>1051</v>
       </c>
       <c r="E426" s="6" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>1926</v>
+      </c>
+      <c r="F426" s="12" t="s">
+        <v>1052</v>
       </c>
       <c r="G426" s="20" t="s">
-        <v>1072</v>
+        <v>248</v>
       </c>
       <c r="H426" s="14" t="s">
-        <v>520</v>
+        <v>1309</v>
       </c>
       <c r="I426" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J426" s="12" t="s">
-[...8 lines deleted...]
-      <c r="M426" s="31"/>
+      <c r="J426" s="13" t="s">
+        <v>1054</v>
+      </c>
+      <c r="K426" s="10" t="s">
+        <v>1055</v>
+      </c>
+      <c r="L426" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M426" s="124"/>
       <c r="N426" s="148" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="427" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A427" s="20" t="s">
-        <v>1289</v>
+      <c r="A427" s="123" t="s">
+        <v>1491</v>
       </c>
       <c r="B427" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C427" s="9">
-        <v>290</v>
-[...14 lines deleted...]
-        <v>1076</v>
+        <v>210</v>
+      </c>
+      <c r="D427" s="15" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E427" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="F427" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="G427" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="H427" s="14" t="s">
+        <v>1057</v>
       </c>
       <c r="I427" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J427" s="42" t="s">
-[...9 lines deleted...]
-        <v>539</v>
+      <c r="J427" s="12" t="s">
+        <v>1058</v>
+      </c>
+      <c r="K427" s="22" t="s">
+        <v>1979</v>
+      </c>
+      <c r="L427" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="M427" s="30" t="s">
+        <v>983</v>
+      </c>
+      <c r="N427" s="148" t="s">
+        <v>2390</v>
       </c>
     </row>
     <row r="428" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A428" s="6" t="s">
-        <v>1522</v>
+      <c r="A428" s="123" t="s">
+        <v>1059</v>
       </c>
       <c r="B428" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C428" s="9">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>1523</v>
+        <v>270</v>
+      </c>
+      <c r="D428" s="38" t="s">
+        <v>1060</v>
       </c>
       <c r="E428" s="6" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-        <v>1525</v>
+        <v>748</v>
+      </c>
+      <c r="F428" s="12" t="s">
+        <v>417</v>
       </c>
       <c r="G428" s="20" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>1530</v>
+        <v>229</v>
+      </c>
+      <c r="H428" s="14" t="s">
+        <v>1061</v>
       </c>
       <c r="I428" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J428" s="42" t="s">
-[...8 lines deleted...]
-      <c r="M428" s="32"/>
+      <c r="J428" s="12" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K428" s="23" t="s">
+        <v>155</v>
+      </c>
+      <c r="L428" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M428" s="32" t="s">
+        <v>420</v>
+      </c>
+      <c r="N428" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="429" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A429" s="6" t="s">
-        <v>1649</v>
+      <c r="A429" s="123" t="s">
+        <v>1063</v>
       </c>
       <c r="B429" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C429" s="9">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>230</v>
+      </c>
+      <c r="D429" s="38" t="s">
+        <v>1064</v>
       </c>
       <c r="E429" s="6" t="s">
-        <v>1651</v>
-[...2 lines deleted...]
-        <v>1231</v>
+        <v>1065</v>
+      </c>
+      <c r="F429" s="12" t="s">
+        <v>395</v>
       </c>
       <c r="G429" s="20" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>1654</v>
+        <v>229</v>
+      </c>
+      <c r="H429" s="14" t="s">
+        <v>1066</v>
       </c>
       <c r="I429" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J429" s="42" t="s">
-[...8 lines deleted...]
-      <c r="M429" s="32"/>
+      <c r="J429" s="12" t="s">
+        <v>1067</v>
+      </c>
+      <c r="K429" s="23" t="s">
+        <v>1604</v>
+      </c>
+      <c r="L429" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="M429" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="N429" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="430" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A430" s="6" t="s">
-        <v>1718</v>
+      <c r="A430" s="123" t="s">
+        <v>1068</v>
       </c>
       <c r="B430" s="12" t="s">
-        <v>1711</v>
+        <v>14</v>
       </c>
       <c r="C430" s="9">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>1719</v>
+        <v>240</v>
+      </c>
+      <c r="D430" s="15" t="s">
+        <v>1069</v>
       </c>
       <c r="E430" s="6" t="s">
-        <v>1720</v>
-[...1 lines deleted...]
-      <c r="F430" s="19"/>
+        <v>1070</v>
+      </c>
+      <c r="F430" s="14" t="s">
+        <v>1071</v>
+      </c>
       <c r="G430" s="20" t="s">
-        <v>1476</v>
-[...2 lines deleted...]
-        <v>1721</v>
+        <v>1072</v>
+      </c>
+      <c r="H430" s="14" t="s">
+        <v>520</v>
       </c>
       <c r="I430" s="12" t="s">
-        <v>1722</v>
-[...10 lines deleted...]
-      <c r="M430" s="32"/>
+        <v>1053</v>
+      </c>
+      <c r="J430" s="12" t="s">
+        <v>1073</v>
+      </c>
+      <c r="K430" s="23" t="s">
+        <v>1606</v>
+      </c>
+      <c r="L430" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="M430" s="31"/>
+      <c r="N430" s="148" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="431" spans="1:14" ht="54.75" customHeight="1">
-      <c r="A431" s="6" t="s">
-        <v>1740</v>
+      <c r="A431" s="20" t="s">
+        <v>1289</v>
       </c>
       <c r="B431" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C431" s="9">
         <v>290</v>
       </c>
-      <c r="D431" s="60" t="s">
-[...9 lines deleted...]
-        <v>1743</v>
+      <c r="D431" s="36" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E431" s="16" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F431" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="G431" s="63" t="s">
+        <v>1072</v>
       </c>
       <c r="H431" s="24" t="s">
-        <v>1746</v>
+        <v>1076</v>
       </c>
       <c r="I431" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J431" s="42" t="s">
-        <v>1745</v>
-[...2 lines deleted...]
-        <v>1744</v>
+        <v>1077</v>
+      </c>
+      <c r="K431" s="23" t="s">
+        <v>1619</v>
       </c>
       <c r="L431" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M431" s="32" t="s">
-        <v>2785</v>
+        <v>539</v>
       </c>
     </row>
     <row r="432" spans="1:14" ht="54.75" customHeight="1">
       <c r="A432" s="6" t="s">
-        <v>1973</v>
+        <v>1522</v>
       </c>
       <c r="B432" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C432" s="9">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="D432" s="60" t="s">
-        <v>1974</v>
+        <v>1523</v>
       </c>
       <c r="E432" s="6" t="s">
-        <v>1975</v>
+        <v>1524</v>
       </c>
       <c r="F432" s="19" t="s">
-        <v>1742</v>
+        <v>1525</v>
       </c>
       <c r="G432" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H432" s="24" t="s">
-        <v>1976</v>
+        <v>1530</v>
       </c>
       <c r="I432" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J432" s="42" t="s">
-        <v>1977</v>
+        <v>1527</v>
       </c>
       <c r="K432" s="10" t="s">
-        <v>1978</v>
+        <v>1528</v>
       </c>
       <c r="L432" s="13" t="s">
-        <v>32</v>
+        <v>1529</v>
       </c>
       <c r="M432" s="32"/>
     </row>
     <row r="433" spans="1:13" ht="54.75" customHeight="1">
       <c r="A433" s="6" t="s">
-        <v>1989</v>
+        <v>1649</v>
       </c>
       <c r="B433" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C433" s="9">
         <v>290</v>
       </c>
       <c r="D433" s="60" t="s">
-        <v>1990</v>
+        <v>1650</v>
       </c>
       <c r="E433" s="6" t="s">
-        <v>1975</v>
+        <v>1651</v>
       </c>
       <c r="F433" s="19" t="s">
-        <v>1991</v>
+        <v>1231</v>
       </c>
       <c r="G433" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H433" s="24" t="s">
-        <v>1993</v>
+        <v>1654</v>
       </c>
       <c r="I433" s="12" t="s">
-        <v>1722</v>
+        <v>1053</v>
       </c>
       <c r="J433" s="42" t="s">
-        <v>1992</v>
+        <v>1652</v>
       </c>
       <c r="K433" s="10" t="s">
-        <v>2229</v>
+        <v>1653</v>
       </c>
       <c r="L433" s="13" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="M433" s="32"/>
     </row>
     <row r="434" spans="1:13" ht="54.75" customHeight="1">
       <c r="A434" s="6" t="s">
-        <v>2224</v>
+        <v>1718</v>
       </c>
       <c r="B434" s="12" t="s">
-        <v>14</v>
+        <v>1711</v>
       </c>
       <c r="C434" s="9">
         <v>300</v>
       </c>
       <c r="D434" s="60" t="s">
-        <v>2225</v>
+        <v>1719</v>
       </c>
       <c r="E434" s="6" t="s">
-        <v>2226</v>
-[...3 lines deleted...]
-      </c>
+        <v>1720</v>
+      </c>
+      <c r="F434" s="19"/>
       <c r="G434" s="20" t="s">
-        <v>1526</v>
+        <v>1476</v>
       </c>
       <c r="H434" s="24" t="s">
-        <v>2231</v>
+        <v>1721</v>
       </c>
       <c r="I434" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J434" s="42" t="s">
-        <v>2228</v>
+        <v>1723</v>
       </c>
       <c r="K434" s="10" t="s">
-        <v>2230</v>
+        <v>1717</v>
       </c>
       <c r="L434" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M434" s="32"/>
     </row>
     <row r="435" spans="1:13" ht="54.75" customHeight="1">
       <c r="A435" s="6" t="s">
-        <v>2244</v>
+        <v>1740</v>
       </c>
       <c r="B435" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C435" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D435" s="60" t="s">
-        <v>2245</v>
+        <v>1741</v>
       </c>
       <c r="E435" s="6" t="s">
-        <v>2226</v>
+        <v>1927</v>
       </c>
       <c r="F435" s="19" t="s">
-        <v>1707</v>
+        <v>1742</v>
       </c>
       <c r="G435" s="20" t="s">
-        <v>1526</v>
+        <v>1743</v>
       </c>
       <c r="H435" s="24" t="s">
-        <v>2247</v>
+        <v>1746</v>
       </c>
       <c r="I435" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J435" s="42" t="s">
-        <v>2246</v>
+        <v>1745</v>
       </c>
       <c r="K435" s="10" t="s">
-        <v>2232</v>
+        <v>1744</v>
       </c>
       <c r="L435" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M435" s="32"/>
+      <c r="M435" s="32" t="s">
+        <v>2785</v>
+      </c>
     </row>
     <row r="436" spans="1:13" ht="54.75" customHeight="1">
       <c r="A436" s="6" t="s">
-        <v>2395</v>
+        <v>1973</v>
       </c>
       <c r="B436" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C436" s="9">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="D436" s="60" t="s">
-        <v>2396</v>
+        <v>1974</v>
       </c>
       <c r="E436" s="6" t="s">
-        <v>1932</v>
+        <v>1975</v>
       </c>
       <c r="F436" s="19" t="s">
-        <v>2397</v>
+        <v>1742</v>
       </c>
       <c r="G436" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H436" s="24" t="s">
-        <v>2398</v>
+        <v>1976</v>
       </c>
       <c r="I436" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J436" s="42" t="s">
-        <v>2391</v>
+        <v>1977</v>
       </c>
       <c r="K436" s="10" t="s">
-        <v>2394</v>
+        <v>1978</v>
       </c>
       <c r="L436" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M436" s="32"/>
     </row>
     <row r="437" spans="1:13" ht="54.75" customHeight="1">
       <c r="A437" s="6" t="s">
-        <v>2399</v>
+        <v>1989</v>
       </c>
       <c r="B437" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C437" s="9">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D437" s="60" t="s">
-        <v>2400</v>
+        <v>1990</v>
       </c>
       <c r="E437" s="6" t="s">
-        <v>2401</v>
+        <v>1975</v>
       </c>
       <c r="F437" s="19" t="s">
-        <v>2402</v>
+        <v>1991</v>
       </c>
       <c r="G437" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H437" s="24" t="s">
-        <v>2403</v>
+        <v>1993</v>
       </c>
       <c r="I437" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J437" s="42" t="s">
-        <v>2392</v>
+        <v>1992</v>
       </c>
       <c r="K437" s="10" t="s">
-        <v>2394</v>
+        <v>2229</v>
       </c>
       <c r="L437" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M437" s="32"/>
     </row>
     <row r="438" spans="1:13" ht="54.75" customHeight="1">
       <c r="A438" s="6" t="s">
-        <v>2404</v>
+        <v>2224</v>
       </c>
       <c r="B438" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C438" s="9">
         <v>300</v>
       </c>
       <c r="D438" s="60" t="s">
-        <v>2405</v>
+        <v>2225</v>
       </c>
       <c r="E438" s="6" t="s">
-        <v>2406</v>
+        <v>2226</v>
       </c>
       <c r="F438" s="19" t="s">
-        <v>1231</v>
+        <v>2227</v>
       </c>
       <c r="G438" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H438" s="24" t="s">
-        <v>2403</v>
+        <v>2231</v>
       </c>
       <c r="I438" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J438" s="42" t="s">
-        <v>2393</v>
+        <v>2228</v>
       </c>
       <c r="K438" s="10" t="s">
-        <v>2394</v>
+        <v>2230</v>
       </c>
       <c r="L438" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M438" s="32"/>
     </row>
     <row r="439" spans="1:13" ht="54.75" customHeight="1">
       <c r="A439" s="6" t="s">
-        <v>2409</v>
+        <v>2244</v>
       </c>
       <c r="B439" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C439" s="9">
         <v>300</v>
       </c>
       <c r="D439" s="60" t="s">
-        <v>2410</v>
+        <v>2245</v>
       </c>
       <c r="E439" s="6" t="s">
-        <v>2411</v>
+        <v>2226</v>
       </c>
       <c r="F439" s="19" t="s">
-        <v>137</v>
+        <v>1707</v>
       </c>
       <c r="G439" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H439" s="24" t="s">
-        <v>2403</v>
+        <v>2247</v>
       </c>
       <c r="I439" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J439" s="42" t="s">
-        <v>2407</v>
+        <v>2246</v>
       </c>
       <c r="K439" s="10" t="s">
-        <v>2408</v>
+        <v>2232</v>
       </c>
       <c r="L439" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M439" s="32"/>
     </row>
     <row r="440" spans="1:13" ht="54.75" customHeight="1">
       <c r="A440" s="6" t="s">
-        <v>2429</v>
+        <v>2395</v>
       </c>
       <c r="B440" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C440" s="9">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="D440" s="60" t="s">
-        <v>2430</v>
+        <v>2396</v>
       </c>
       <c r="E440" s="6" t="s">
-        <v>2406</v>
+        <v>1932</v>
       </c>
       <c r="F440" s="19" t="s">
-        <v>1193</v>
+        <v>2397</v>
       </c>
       <c r="G440" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H440" s="24" t="s">
-        <v>2403</v>
+        <v>2398</v>
       </c>
       <c r="I440" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J440" s="42" t="s">
-        <v>2431</v>
+        <v>2391</v>
       </c>
       <c r="K440" s="10" t="s">
-        <v>2424</v>
+        <v>2394</v>
       </c>
       <c r="L440" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M440" s="32"/>
     </row>
     <row r="441" spans="1:13" ht="54.75" customHeight="1">
       <c r="A441" s="6" t="s">
-        <v>2432</v>
+        <v>2399</v>
       </c>
       <c r="B441" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C441" s="9">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D441" s="60" t="s">
-        <v>2433</v>
+        <v>2400</v>
       </c>
       <c r="E441" s="6" t="s">
-        <v>2434</v>
+        <v>2401</v>
       </c>
       <c r="F441" s="19" t="s">
-        <v>2316</v>
+        <v>2402</v>
       </c>
       <c r="G441" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H441" s="24" t="s">
         <v>2403</v>
       </c>
       <c r="I441" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J441" s="42" t="s">
-        <v>2435</v>
+        <v>2392</v>
       </c>
       <c r="K441" s="10" t="s">
-        <v>2436</v>
+        <v>2394</v>
       </c>
       <c r="L441" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M441" s="32"/>
     </row>
     <row r="442" spans="1:13" ht="54.75" customHeight="1">
       <c r="A442" s="6" t="s">
-        <v>2473</v>
+        <v>2404</v>
       </c>
       <c r="B442" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C442" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D442" s="60" t="s">
-        <v>2474</v>
+        <v>2405</v>
       </c>
       <c r="E442" s="6" t="s">
-        <v>2434</v>
+        <v>2406</v>
       </c>
       <c r="F442" s="19" t="s">
-        <v>137</v>
+        <v>1231</v>
       </c>
       <c r="G442" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H442" s="24" t="s">
-        <v>2475</v>
+        <v>2403</v>
       </c>
       <c r="I442" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J442" s="42" t="s">
-        <v>2476</v>
+        <v>2393</v>
       </c>
       <c r="K442" s="10" t="s">
-        <v>2477</v>
+        <v>2394</v>
       </c>
       <c r="L442" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M442" s="32"/>
     </row>
     <row r="443" spans="1:13" ht="54.75" customHeight="1">
       <c r="A443" s="6" t="s">
-        <v>2478</v>
+        <v>2409</v>
       </c>
       <c r="B443" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C443" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D443" s="60" t="s">
-        <v>2479</v>
+        <v>2410</v>
       </c>
       <c r="E443" s="6" t="s">
-        <v>2226</v>
+        <v>2411</v>
       </c>
       <c r="F443" s="19" t="s">
-        <v>2397</v>
+        <v>137</v>
       </c>
       <c r="G443" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H443" s="24" t="s">
-        <v>2480</v>
+        <v>2403</v>
       </c>
       <c r="I443" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J443" s="42" t="s">
-        <v>2481</v>
+        <v>2407</v>
       </c>
       <c r="K443" s="10" t="s">
-        <v>2482</v>
+        <v>2408</v>
       </c>
       <c r="L443" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M443" s="32"/>
     </row>
     <row r="444" spans="1:13" ht="54.75" customHeight="1">
       <c r="A444" s="6" t="s">
-        <v>2500</v>
+        <v>2429</v>
       </c>
       <c r="B444" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C444" s="9">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="D444" s="60" t="s">
-        <v>2501</v>
+        <v>2430</v>
       </c>
       <c r="E444" s="6" t="s">
-        <v>2528</v>
+        <v>2406</v>
       </c>
       <c r="F444" s="19" t="s">
-        <v>2397</v>
+        <v>1193</v>
       </c>
       <c r="G444" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H444" s="24" t="s">
-        <v>2502</v>
+        <v>2403</v>
       </c>
       <c r="I444" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J444" s="42" t="s">
-        <v>2503</v>
+        <v>2431</v>
       </c>
       <c r="K444" s="10" t="s">
-        <v>2499</v>
+        <v>2424</v>
       </c>
       <c r="L444" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M444" s="32"/>
     </row>
     <row r="445" spans="1:13" ht="54.75" customHeight="1">
       <c r="A445" s="6" t="s">
-        <v>2526</v>
+        <v>2432</v>
       </c>
       <c r="B445" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C445" s="9">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="D445" s="60" t="s">
-        <v>2527</v>
+        <v>2433</v>
       </c>
       <c r="E445" s="6" t="s">
-        <v>2529</v>
+        <v>2434</v>
       </c>
       <c r="F445" s="19" t="s">
-        <v>1735</v>
+        <v>2316</v>
       </c>
       <c r="G445" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H445" s="24" t="s">
-        <v>2530</v>
+        <v>2403</v>
       </c>
       <c r="I445" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J445" s="42" t="s">
-        <v>2531</v>
+        <v>2435</v>
       </c>
       <c r="K445" s="10" t="s">
-        <v>2525</v>
+        <v>2436</v>
       </c>
       <c r="L445" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M445" s="32"/>
     </row>
     <row r="446" spans="1:13" ht="54.75" customHeight="1">
       <c r="A446" s="6" t="s">
-        <v>2532</v>
+        <v>2473</v>
       </c>
       <c r="B446" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C446" s="9">
         <v>320</v>
       </c>
       <c r="D446" s="60" t="s">
-        <v>2533</v>
+        <v>2474</v>
       </c>
       <c r="E446" s="6" t="s">
-        <v>2529</v>
+        <v>2434</v>
       </c>
       <c r="F446" s="19" t="s">
-        <v>1735</v>
+        <v>137</v>
       </c>
       <c r="G446" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H446" s="24" t="s">
-        <v>2534</v>
+        <v>2475</v>
       </c>
       <c r="I446" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J446" s="42" t="s">
-        <v>2535</v>
+        <v>2476</v>
       </c>
       <c r="K446" s="10" t="s">
-        <v>2536</v>
+        <v>2477</v>
       </c>
       <c r="L446" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M446" s="32"/>
     </row>
     <row r="447" spans="1:13" ht="54.75" customHeight="1">
       <c r="A447" s="6" t="s">
-        <v>2538</v>
+        <v>2478</v>
       </c>
       <c r="B447" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C447" s="9">
         <v>320</v>
       </c>
       <c r="D447" s="60" t="s">
-        <v>2539</v>
+        <v>2479</v>
       </c>
       <c r="E447" s="6" t="s">
         <v>2226</v>
       </c>
       <c r="F447" s="19" t="s">
-        <v>1403</v>
+        <v>2397</v>
       </c>
       <c r="G447" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H447" s="24" t="s">
-        <v>2540</v>
+        <v>2480</v>
       </c>
       <c r="I447" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J447" s="42" t="s">
-        <v>2537</v>
+        <v>2481</v>
       </c>
       <c r="K447" s="10" t="s">
-        <v>2536</v>
+        <v>2482</v>
       </c>
       <c r="L447" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M447" s="32"/>
     </row>
     <row r="448" spans="1:13" ht="54.75" customHeight="1">
       <c r="A448" s="6" t="s">
-        <v>2547</v>
+        <v>2500</v>
       </c>
       <c r="B448" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C448" s="9">
         <v>320</v>
       </c>
       <c r="D448" s="60" t="s">
-        <v>2548</v>
+        <v>2501</v>
       </c>
       <c r="E448" s="6" t="s">
-        <v>2529</v>
+        <v>2528</v>
       </c>
       <c r="F448" s="19" t="s">
-        <v>1707</v>
+        <v>2397</v>
       </c>
       <c r="G448" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H448" s="24" t="s">
-        <v>2549</v>
+        <v>2502</v>
       </c>
       <c r="I448" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J448" s="42" t="s">
-        <v>2550</v>
+        <v>2503</v>
       </c>
       <c r="K448" s="10" t="s">
-        <v>2546</v>
+        <v>2499</v>
       </c>
       <c r="L448" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M448" s="32"/>
     </row>
     <row r="449" spans="1:13" ht="54.75" customHeight="1">
       <c r="A449" s="6" t="s">
-        <v>2571</v>
+        <v>2526</v>
       </c>
       <c r="B449" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C449" s="9">
         <v>320</v>
       </c>
       <c r="D449" s="60" t="s">
-        <v>2572</v>
+        <v>2527</v>
       </c>
       <c r="E449" s="6" t="s">
-        <v>2573</v>
+        <v>2529</v>
       </c>
       <c r="F449" s="19" t="s">
-        <v>137</v>
+        <v>1735</v>
       </c>
       <c r="G449" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H449" s="24" t="s">
-        <v>2574</v>
+        <v>2530</v>
       </c>
       <c r="I449" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J449" s="42" t="s">
-        <v>2575</v>
+        <v>2531</v>
       </c>
       <c r="K449" s="10" t="s">
-        <v>2570</v>
+        <v>2525</v>
       </c>
       <c r="L449" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M449" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M449" s="32"/>
     </row>
     <row r="450" spans="1:13" ht="54.75" customHeight="1">
       <c r="A450" s="6" t="s">
-        <v>2603</v>
+        <v>2532</v>
       </c>
       <c r="B450" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C450" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D450" s="60" t="s">
-        <v>2605</v>
+        <v>2533</v>
       </c>
       <c r="E450" s="6" t="s">
-        <v>2606</v>
+        <v>2529</v>
       </c>
       <c r="F450" s="19" t="s">
-        <v>2607</v>
+        <v>1735</v>
       </c>
       <c r="G450" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H450" s="24" t="s">
-        <v>2403</v>
+        <v>2534</v>
       </c>
       <c r="I450" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J450" s="42" t="s">
-        <v>2604</v>
+        <v>2535</v>
       </c>
       <c r="K450" s="10" t="s">
-        <v>2598</v>
+        <v>2536</v>
       </c>
       <c r="L450" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M450" s="32"/>
     </row>
     <row r="451" spans="1:13" ht="54.75" customHeight="1">
       <c r="A451" s="6" t="s">
-        <v>2643</v>
+        <v>2538</v>
       </c>
       <c r="B451" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C451" s="151">
-        <v>290</v>
+      <c r="C451" s="9">
+        <v>320</v>
       </c>
       <c r="D451" s="60" t="s">
-        <v>2644</v>
+        <v>2539</v>
       </c>
       <c r="E451" s="6" t="s">
-        <v>2645</v>
+        <v>2226</v>
       </c>
       <c r="F451" s="19" t="s">
-        <v>2602</v>
+        <v>1403</v>
       </c>
       <c r="G451" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H451" s="24" t="s">
-        <v>2646</v>
+        <v>2540</v>
       </c>
       <c r="I451" s="12" t="s">
         <v>1722</v>
       </c>
       <c r="J451" s="42" t="s">
-        <v>2641</v>
+        <v>2537</v>
       </c>
       <c r="K451" s="10" t="s">
-        <v>2642</v>
+        <v>2536</v>
       </c>
       <c r="L451" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M451" s="32"/>
     </row>
     <row r="452" spans="1:13" ht="54.75" customHeight="1">
       <c r="A452" s="6" t="s">
-        <v>2652</v>
+        <v>2547</v>
       </c>
       <c r="B452" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C452" s="9">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D452" s="60" t="s">
-        <v>2654</v>
+        <v>2548</v>
       </c>
       <c r="E452" s="6" t="s">
-        <v>2655</v>
+        <v>2529</v>
       </c>
       <c r="F452" s="19" t="s">
-        <v>2656</v>
+        <v>1707</v>
       </c>
       <c r="G452" s="20" t="s">
         <v>1526</v>
       </c>
       <c r="H452" s="24" t="s">
-        <v>2657</v>
+        <v>2549</v>
       </c>
       <c r="I452" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J452" s="42" t="s">
-        <v>2693</v>
+        <v>2550</v>
       </c>
       <c r="K452" s="10" t="s">
-        <v>2653</v>
+        <v>2546</v>
       </c>
       <c r="L452" s="13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M452" s="32"/>
     </row>
     <row r="453" spans="1:13" ht="54.75" customHeight="1">
       <c r="A453" s="6" t="s">
-        <v>2690</v>
+        <v>2571</v>
       </c>
       <c r="B453" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C453" s="9">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>2692</v>
+        <v>320</v>
+      </c>
+      <c r="D453" s="60" t="s">
+        <v>2572</v>
       </c>
       <c r="E453" s="6" t="s">
-        <v>2691</v>
+        <v>2573</v>
       </c>
       <c r="F453" s="19" t="s">
-        <v>2695</v>
+        <v>137</v>
       </c>
       <c r="G453" s="20" t="s">
-        <v>229</v>
+        <v>1526</v>
       </c>
       <c r="H453" s="24" t="s">
-        <v>2696</v>
+        <v>2574</v>
       </c>
       <c r="I453" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J453" s="42" t="s">
-        <v>2694</v>
+        <v>2575</v>
       </c>
       <c r="K453" s="10" t="s">
-        <v>2685</v>
+        <v>2570</v>
       </c>
       <c r="L453" s="13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M453" s="32" t="s">
-        <v>2787</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="454" spans="1:13" ht="54.75" customHeight="1">
       <c r="A454" s="6" t="s">
-        <v>2715</v>
+        <v>2603</v>
       </c>
       <c r="B454" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C454" s="9">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>2716</v>
+        <v>300</v>
+      </c>
+      <c r="D454" s="60" t="s">
+        <v>2605</v>
       </c>
       <c r="E454" s="6" t="s">
-        <v>2717</v>
+        <v>2606</v>
       </c>
       <c r="F454" s="19" t="s">
-        <v>1403</v>
+        <v>2607</v>
       </c>
       <c r="G454" s="20" t="s">
-        <v>229</v>
+        <v>1526</v>
       </c>
       <c r="H454" s="24" t="s">
-        <v>2719</v>
+        <v>2403</v>
       </c>
       <c r="I454" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J454" s="42" t="s">
-        <v>2718</v>
+        <v>2604</v>
       </c>
       <c r="K454" s="10" t="s">
-        <v>2714</v>
+        <v>2598</v>
       </c>
       <c r="L454" s="13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M454" s="32"/>
     </row>
     <row r="455" spans="1:13" ht="54.75" customHeight="1">
       <c r="A455" s="6" t="s">
-        <v>2819</v>
+        <v>2643</v>
       </c>
       <c r="B455" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C455" s="9">
-[...3 lines deleted...]
-        <v>2820</v>
+      <c r="C455" s="151">
+        <v>290</v>
+      </c>
+      <c r="D455" s="60" t="s">
+        <v>2644</v>
       </c>
       <c r="E455" s="6" t="s">
-        <v>2821</v>
+        <v>2645</v>
       </c>
       <c r="F455" s="19" t="s">
-        <v>137</v>
+        <v>2602</v>
       </c>
       <c r="G455" s="20" t="s">
-        <v>314</v>
+        <v>1526</v>
       </c>
       <c r="H455" s="24" t="s">
-        <v>2811</v>
+        <v>2646</v>
       </c>
       <c r="I455" s="12" t="s">
-        <v>1053</v>
+        <v>1722</v>
       </c>
       <c r="J455" s="42" t="s">
-        <v>2822</v>
+        <v>2641</v>
       </c>
       <c r="K455" s="10" t="s">
-        <v>2823</v>
+        <v>2642</v>
       </c>
       <c r="L455" s="13" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M455" s="32"/>
     </row>
     <row r="456" spans="1:13" ht="54.75" customHeight="1">
       <c r="A456" s="6" t="s">
-        <v>2904</v>
+        <v>2652</v>
       </c>
       <c r="B456" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C456" s="9">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>2907</v>
+        <v>330</v>
+      </c>
+      <c r="D456" s="60" t="s">
+        <v>2654</v>
       </c>
       <c r="E456" s="6" t="s">
-        <v>2906</v>
+        <v>2655</v>
       </c>
       <c r="F456" s="19" t="s">
-        <v>1403</v>
+        <v>2656</v>
       </c>
       <c r="G456" s="20" t="s">
-        <v>314</v>
+        <v>1526</v>
       </c>
       <c r="H456" s="24" t="s">
-        <v>2811</v>
+        <v>2657</v>
       </c>
       <c r="I456" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J456" s="42" t="s">
-        <v>2905</v>
+        <v>2693</v>
       </c>
       <c r="K456" s="10" t="s">
-        <v>2901</v>
+        <v>2653</v>
       </c>
       <c r="L456" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M456" s="32"/>
     </row>
     <row r="457" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A457" s="153" t="s">
-        <v>2914</v>
+      <c r="A457" s="6" t="s">
+        <v>2690</v>
       </c>
       <c r="B457" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C457" s="9">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="D457" s="152" t="s">
-        <v>2915</v>
+        <v>2692</v>
       </c>
       <c r="E457" s="6" t="s">
-        <v>2916</v>
+        <v>2691</v>
       </c>
       <c r="F457" s="19" t="s">
-        <v>210</v>
+        <v>2695</v>
       </c>
       <c r="G457" s="20" t="s">
-        <v>314</v>
+        <v>229</v>
       </c>
       <c r="H457" s="24" t="s">
-        <v>2811</v>
+        <v>2696</v>
       </c>
       <c r="I457" s="12" t="s">
         <v>1053</v>
       </c>
       <c r="J457" s="42" t="s">
-        <v>2917</v>
+        <v>2694</v>
       </c>
       <c r="K457" s="10" t="s">
-        <v>2912</v>
+        <v>2685</v>
       </c>
       <c r="L457" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M457" s="32"/>
+      <c r="M457" s="32" t="s">
+        <v>2787</v>
+      </c>
     </row>
     <row r="458" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A458" s="17" t="s">
-        <v>1059</v>
+      <c r="A458" s="6" t="s">
+        <v>2715</v>
       </c>
       <c r="B458" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C458" s="9">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>2945</v>
+        <v>330</v>
+      </c>
+      <c r="D458" s="152" t="s">
+        <v>2716</v>
       </c>
       <c r="E458" s="6" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>2717</v>
+      </c>
+      <c r="F458" s="19" t="s">
+        <v>1403</v>
       </c>
       <c r="G458" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2948</v>
+        <v>229</v>
+      </c>
+      <c r="H458" s="24" t="s">
+        <v>2719</v>
       </c>
       <c r="I458" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J458" s="12" t="s">
-[...5 lines deleted...]
-      <c r="L458" s="12" t="s">
+      <c r="J458" s="42" t="s">
+        <v>2718</v>
+      </c>
+      <c r="K458" s="10" t="s">
+        <v>2714</v>
+      </c>
+      <c r="L458" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M458" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M458" s="32"/>
     </row>
     <row r="459" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A459" s="17" t="s">
-        <v>2972</v>
+      <c r="A459" s="6" t="s">
+        <v>2819</v>
       </c>
       <c r="B459" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C459" s="9">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>2973</v>
+        <v>340</v>
+      </c>
+      <c r="D459" s="152" t="s">
+        <v>2820</v>
       </c>
       <c r="E459" s="6" t="s">
-        <v>1113</v>
+        <v>2821</v>
       </c>
       <c r="F459" s="19" t="s">
-        <v>210</v>
+        <v>137</v>
       </c>
       <c r="G459" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H459" s="14" t="s">
-        <v>2974</v>
+      <c r="H459" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I459" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J459" s="12" t="s">
-[...5 lines deleted...]
-      <c r="L459" s="12" t="s">
+      <c r="J459" s="42" t="s">
+        <v>2822</v>
+      </c>
+      <c r="K459" s="10" t="s">
+        <v>2823</v>
+      </c>
+      <c r="L459" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M459" s="32"/>
     </row>
     <row r="460" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A460" s="17" t="s">
-        <v>2996</v>
+      <c r="A460" s="6" t="s">
+        <v>2904</v>
       </c>
       <c r="B460" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C460" s="9">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>2997</v>
+        <v>340</v>
+      </c>
+      <c r="D460" s="152" t="s">
+        <v>2907</v>
       </c>
       <c r="E460" s="6" t="s">
-        <v>2998</v>
+        <v>2906</v>
       </c>
       <c r="F460" s="19" t="s">
-        <v>210</v>
+        <v>1403</v>
       </c>
       <c r="G460" s="20" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>2935</v>
+        <v>314</v>
+      </c>
+      <c r="H460" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I460" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J460" s="12" t="s">
-[...5 lines deleted...]
-      <c r="L460" s="12" t="s">
+      <c r="J460" s="42" t="s">
+        <v>2905</v>
+      </c>
+      <c r="K460" s="10" t="s">
+        <v>2901</v>
+      </c>
+      <c r="L460" s="13" t="s">
         <v>22</v>
       </c>
       <c r="M460" s="32"/>
     </row>
     <row r="461" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A461" s="17" t="s">
-        <v>3085</v>
+      <c r="A461" s="153" t="s">
+        <v>2914</v>
       </c>
       <c r="B461" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C461" s="9">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>3086</v>
+        <v>340</v>
+      </c>
+      <c r="D461" s="152" t="s">
+        <v>2915</v>
       </c>
       <c r="E461" s="6" t="s">
-        <v>3087</v>
+        <v>2916</v>
       </c>
       <c r="F461" s="19" t="s">
-        <v>2980</v>
+        <v>210</v>
       </c>
       <c r="G461" s="20" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>3090</v>
+        <v>314</v>
+      </c>
+      <c r="H461" s="24" t="s">
+        <v>2811</v>
       </c>
       <c r="I461" s="12" t="s">
         <v>1053</v>
       </c>
-      <c r="J461" s="12" t="s">
+      <c r="J461" s="42" t="s">
+        <v>2917</v>
+      </c>
+      <c r="K461" s="10" t="s">
+        <v>2912</v>
+      </c>
+      <c r="L461" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M461" s="32"/>
+    </row>
+    <row r="462" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A462" s="17" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B462" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C462" s="9">
+        <v>310</v>
+      </c>
+      <c r="D462" s="38" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E462" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="F462" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="G462" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H462" s="14" t="s">
+        <v>2948</v>
+      </c>
+      <c r="I462" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J462" s="12" t="s">
+        <v>2946</v>
+      </c>
+      <c r="K462" s="23" t="s">
+        <v>2947</v>
+      </c>
+      <c r="L462" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M462" s="32" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="463" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A463" s="17" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B463" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C463" s="9">
+        <v>350</v>
+      </c>
+      <c r="D463" s="38" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E463" s="6" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F463" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G463" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H463" s="14" t="s">
+        <v>2974</v>
+      </c>
+      <c r="I463" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J463" s="12" t="s">
+        <v>2971</v>
+      </c>
+      <c r="K463" s="23" t="s">
+        <v>2970</v>
+      </c>
+      <c r="L463" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M463" s="32"/>
+    </row>
+    <row r="464" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A464" s="17" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B464" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C464" s="9">
+        <v>350</v>
+      </c>
+      <c r="D464" s="38" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E464" s="6" t="s">
+        <v>2998</v>
+      </c>
+      <c r="F464" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G464" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="H464" s="14" t="s">
+        <v>2935</v>
+      </c>
+      <c r="I464" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J464" s="12" t="s">
+        <v>2999</v>
+      </c>
+      <c r="K464" s="23" t="s">
+        <v>3000</v>
+      </c>
+      <c r="L464" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M464" s="32"/>
+    </row>
+    <row r="465" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A465" s="17" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B465" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C465" s="9">
+        <v>370</v>
+      </c>
+      <c r="D465" s="38" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E465" s="6" t="s">
+        <v>3087</v>
+      </c>
+      <c r="F465" s="19" t="s">
+        <v>2980</v>
+      </c>
+      <c r="G465" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="H465" s="14" t="s">
+        <v>3090</v>
+      </c>
+      <c r="I465" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J465" s="12" t="s">
         <v>3088</v>
       </c>
-      <c r="K461" s="23" t="s">
+      <c r="K465" s="23" t="s">
         <v>3089</v>
       </c>
-      <c r="L461" s="12" t="s">
+      <c r="L465" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M461" s="32"/>
-[...2 lines deleted...]
-      <c r="A462" s="6" t="s">
+      <c r="M465" s="32"/>
+    </row>
+    <row r="466" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A466" s="17" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B466" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C466" s="9">
+        <v>390</v>
+      </c>
+      <c r="D466" s="38" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E466" s="6" t="s">
+        <v>3115</v>
+      </c>
+      <c r="F466" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G466" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="H466" s="14" t="s">
+        <v>3116</v>
+      </c>
+      <c r="I466" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J466" s="12" t="s">
+        <v>3117</v>
+      </c>
+      <c r="K466" s="23" t="s">
+        <v>3118</v>
+      </c>
+      <c r="L466" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M466" s="32"/>
+    </row>
+    <row r="467" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A467" s="17" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B467" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C467" s="9">
+        <v>370</v>
+      </c>
+      <c r="D467" s="38" t="s">
+        <v>3130</v>
+      </c>
+      <c r="E467" s="6" t="s">
+        <v>3131</v>
+      </c>
+      <c r="F467" s="19" t="s">
+        <v>3132</v>
+      </c>
+      <c r="G467" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="H467" s="14" t="s">
+        <v>3136</v>
+      </c>
+      <c r="I467" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J467" s="12" t="s">
+        <v>3134</v>
+      </c>
+      <c r="K467" s="23" t="s">
+        <v>3135</v>
+      </c>
+      <c r="L467" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M467" s="32"/>
+    </row>
+    <row r="468" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A468" s="6" t="s">
         <v>1900</v>
-      </c>
-[...238 lines deleted...]
-        <v>2143</v>
       </c>
       <c r="B468" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C468" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D468" s="60" t="s">
-        <v>2144</v>
-[...2 lines deleted...]
-        <v>2145</v>
+        <v>1901</v>
+      </c>
+      <c r="E468" s="6" t="s">
+        <v>1902</v>
       </c>
       <c r="F468" s="19" t="s">
-        <v>210</v>
+        <v>1903</v>
       </c>
       <c r="G468" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2147</v>
+        <v>1904</v>
+      </c>
+      <c r="H468" s="24" t="s">
+        <v>1905</v>
       </c>
       <c r="I468" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J468" s="42" t="s">
-        <v>2146</v>
+        <v>1907</v>
       </c>
       <c r="K468" s="10" t="s">
-        <v>2138</v>
+        <v>1908</v>
       </c>
       <c r="L468" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M468" s="32"/>
+      <c r="M468" s="32" t="s">
+        <v>1909</v>
+      </c>
     </row>
     <row r="469" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A469" s="84" t="s">
-        <v>2167</v>
+      <c r="A469" s="6" t="s">
+        <v>1910</v>
       </c>
       <c r="B469" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C469" s="9">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D469" s="60" t="s">
-        <v>2168</v>
-[...2 lines deleted...]
-        <v>2169</v>
+        <v>1911</v>
+      </c>
+      <c r="E469" s="6" t="s">
+        <v>1912</v>
       </c>
       <c r="F469" s="19" t="s">
-        <v>210</v>
+        <v>1913</v>
       </c>
       <c r="G469" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2170</v>
+        <v>1914</v>
+      </c>
+      <c r="H469" s="24" t="s">
+        <v>1917</v>
       </c>
       <c r="I469" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J469" s="42" t="s">
-        <v>2171</v>
+        <v>1915</v>
       </c>
       <c r="K469" s="10" t="s">
-        <v>2166</v>
+        <v>1916</v>
       </c>
       <c r="L469" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M469" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M469" s="32"/>
     </row>
     <row r="470" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A470" s="84" t="s">
-        <v>2292</v>
+      <c r="A470" s="6" t="s">
+        <v>1994</v>
       </c>
       <c r="B470" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C470" s="9">
         <v>300</v>
       </c>
       <c r="D470" s="60" t="s">
-        <v>2296</v>
-[...2 lines deleted...]
-        <v>2306</v>
+        <v>1995</v>
+      </c>
+      <c r="E470" s="28" t="s">
+        <v>1996</v>
       </c>
       <c r="F470" s="19" t="s">
-        <v>210</v>
+        <v>1997</v>
       </c>
       <c r="G470" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2293</v>
+        <v>1998</v>
+      </c>
+      <c r="H470" s="24" t="s">
+        <v>1999</v>
       </c>
       <c r="I470" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J470" s="42" t="s">
-        <v>2294</v>
+        <v>2000</v>
       </c>
       <c r="K470" s="10" t="s">
-        <v>2295</v>
+        <v>2001</v>
       </c>
       <c r="L470" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M470" s="32"/>
     </row>
     <row r="471" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A471" s="84" t="s">
-        <v>2304</v>
+      <c r="A471" s="6" t="s">
+        <v>2022</v>
       </c>
       <c r="B471" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C471" s="9">
         <v>300</v>
       </c>
-      <c r="D471" s="116" t="s">
-        <v>2305</v>
+      <c r="D471" s="60" t="s">
+        <v>2023</v>
       </c>
       <c r="E471" s="28" t="s">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>2308</v>
+        <v>2027</v>
+      </c>
+      <c r="F471" s="19" t="s">
+        <v>2024</v>
       </c>
       <c r="G471" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="H471" s="86" t="s">
-        <v>2311</v>
+      <c r="H471" s="24" t="s">
+        <v>2026</v>
       </c>
       <c r="I471" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J471" s="42" t="s">
-        <v>2309</v>
+        <v>2025</v>
       </c>
       <c r="K471" s="10" t="s">
-        <v>2310</v>
+        <v>2018</v>
       </c>
       <c r="L471" s="13" t="s">
         <v>32</v>
       </c>
       <c r="M471" s="32"/>
     </row>
     <row r="472" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A472" s="144" t="s">
-        <v>2350</v>
+      <c r="A472" s="6" t="s">
+        <v>2109</v>
       </c>
       <c r="B472" s="12" t="s">
         <v>1711</v>
       </c>
       <c r="C472" s="9">
-        <v>320</v>
-[...8 lines deleted...]
-        <v>1749</v>
+        <v>300</v>
+      </c>
+      <c r="D472" s="60" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E472" s="28" t="s">
+        <v>2111</v>
+      </c>
+      <c r="F472" s="19" t="s">
+        <v>2112</v>
       </c>
       <c r="G472" s="20" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2353</v>
+        <v>2113</v>
+      </c>
+      <c r="H472" s="24" t="s">
+        <v>2114</v>
       </c>
       <c r="I472" s="12" t="s">
         <v>1906</v>
       </c>
       <c r="J472" s="42" t="s">
-        <v>2354</v>
+        <v>2115</v>
       </c>
       <c r="K472" s="10" t="s">
-        <v>2342</v>
+        <v>2108</v>
       </c>
       <c r="L472" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M472" s="32"/>
+      <c r="M472" s="32" t="s">
+        <v>2370</v>
+      </c>
     </row>
     <row r="473" spans="1:13" ht="54.75" customHeight="1">
       <c r="A473" s="28" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B473" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C473" s="9">
+        <v>300</v>
+      </c>
+      <c r="D473" s="60" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E473" s="28" t="s">
+        <v>2124</v>
+      </c>
+      <c r="F473" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G473" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H473" s="85" t="s">
+        <v>2125</v>
+      </c>
+      <c r="I473" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J473" s="42" t="s">
+        <v>2126</v>
+      </c>
+      <c r="K473" s="10" t="s">
+        <v>2121</v>
+      </c>
+      <c r="L473" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M473" s="32" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="474" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A474" s="84" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B474" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C474" s="9">
+        <v>300</v>
+      </c>
+      <c r="D474" s="60" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E474" s="28" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F474" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G474" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H474" s="86" t="s">
+        <v>2147</v>
+      </c>
+      <c r="I474" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J474" s="42" t="s">
+        <v>2146</v>
+      </c>
+      <c r="K474" s="10" t="s">
+        <v>2138</v>
+      </c>
+      <c r="L474" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M474" s="32"/>
+    </row>
+    <row r="475" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A475" s="84" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B475" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C475" s="9">
+        <v>300</v>
+      </c>
+      <c r="D475" s="60" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E475" s="28" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F475" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G475" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H475" s="86" t="s">
+        <v>2170</v>
+      </c>
+      <c r="I475" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J475" s="42" t="s">
+        <v>2171</v>
+      </c>
+      <c r="K475" s="10" t="s">
+        <v>2166</v>
+      </c>
+      <c r="L475" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M475" s="32" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="476" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A476" s="84" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B476" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C476" s="9">
+        <v>300</v>
+      </c>
+      <c r="D476" s="60" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E476" s="118" t="s">
+        <v>2306</v>
+      </c>
+      <c r="F476" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="G476" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H476" s="86" t="s">
+        <v>2293</v>
+      </c>
+      <c r="I476" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J476" s="42" t="s">
+        <v>2294</v>
+      </c>
+      <c r="K476" s="10" t="s">
+        <v>2295</v>
+      </c>
+      <c r="L476" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M476" s="32"/>
+    </row>
+    <row r="477" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A477" s="84" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B477" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C477" s="9">
+        <v>300</v>
+      </c>
+      <c r="D477" s="116" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E477" s="28" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F477" s="117" t="s">
+        <v>2308</v>
+      </c>
+      <c r="G477" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H477" s="86" t="s">
+        <v>2311</v>
+      </c>
+      <c r="I477" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J477" s="42" t="s">
+        <v>2309</v>
+      </c>
+      <c r="K477" s="10" t="s">
+        <v>2310</v>
+      </c>
+      <c r="L477" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M477" s="32"/>
+    </row>
+    <row r="478" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A478" s="144" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B478" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C478" s="9">
+        <v>320</v>
+      </c>
+      <c r="D478" s="116" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E478" s="120" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F478" s="117" t="s">
+        <v>1749</v>
+      </c>
+      <c r="G478" s="20" t="s">
+        <v>314</v>
+      </c>
+      <c r="H478" s="86" t="s">
+        <v>2353</v>
+      </c>
+      <c r="I478" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J478" s="42" t="s">
+        <v>2354</v>
+      </c>
+      <c r="K478" s="10" t="s">
+        <v>2342</v>
+      </c>
+      <c r="L478" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="M478" s="32"/>
+    </row>
+    <row r="479" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A479" s="28" t="s">
         <v>1481</v>
       </c>
-      <c r="B473" s="14" t="s">
+      <c r="B479" s="14" t="s">
         <v>1482</v>
       </c>
-      <c r="C473" s="72">
+      <c r="C479" s="72">
         <v>1040</v>
       </c>
-      <c r="D473" s="56" t="s">
+      <c r="D479" s="56" t="s">
         <v>1483</v>
       </c>
-      <c r="E473" s="119" t="s">
+      <c r="E479" s="119" t="s">
         <v>1470</v>
       </c>
-      <c r="F473" s="52"/>
-      <c r="G473" s="55" t="s">
+      <c r="F479" s="52"/>
+      <c r="G479" s="55" t="s">
         <v>1486</v>
       </c>
-      <c r="H473" s="54" t="s">
+      <c r="H479" s="54" t="s">
         <v>1487</v>
       </c>
-      <c r="I473" s="52" t="s">
+      <c r="I479" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J473" s="41" t="s">
+      <c r="J479" s="41" t="s">
         <v>1484</v>
       </c>
-      <c r="K473" s="41" t="s">
+      <c r="K479" s="41" t="s">
         <v>1485</v>
       </c>
-      <c r="L473" s="54" t="s">
+      <c r="L479" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M473" s="28"/>
-[...2 lines deleted...]
-      <c r="A474" s="28" t="s">
+      <c r="M479" s="28"/>
+    </row>
+    <row r="480" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A480" s="28" t="s">
         <v>1467</v>
       </c>
-      <c r="B474" s="14" t="s">
+      <c r="B480" s="14" t="s">
         <v>1724</v>
       </c>
-      <c r="C474" s="72">
+      <c r="C480" s="72">
         <v>1460</v>
       </c>
-      <c r="D474" s="51" t="s">
+      <c r="D480" s="51" t="s">
         <v>1469</v>
       </c>
-      <c r="E474" s="6" t="s">
+      <c r="E480" s="6" t="s">
         <v>1470</v>
       </c>
-      <c r="F474" s="52"/>
-      <c r="G474" s="6" t="s">
+      <c r="F480" s="52"/>
+      <c r="G480" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="H474" s="52" t="s">
+      <c r="H480" s="52" t="s">
         <v>1479</v>
       </c>
-      <c r="I474" s="52" t="s">
+      <c r="I480" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J474" s="52" t="s">
+      <c r="J480" s="52" t="s">
         <v>1472</v>
       </c>
-      <c r="K474" s="53" t="s">
+      <c r="K480" s="53" t="s">
         <v>1639</v>
       </c>
-      <c r="L474" s="54" t="s">
+      <c r="L480" s="54" t="s">
         <v>1473</v>
       </c>
-      <c r="M474" s="55"/>
-[...2 lines deleted...]
-      <c r="A475" s="28" t="s">
+      <c r="M480" s="55"/>
+    </row>
+    <row r="481" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A481" s="28" t="s">
         <v>1474</v>
       </c>
-      <c r="B475" s="14" t="s">
+      <c r="B481" s="14" t="s">
         <v>1468</v>
       </c>
-      <c r="C475" s="67">
+      <c r="C481" s="67">
         <v>1480</v>
       </c>
-      <c r="D475" s="51" t="s">
+      <c r="D481" s="51" t="s">
         <v>1475</v>
       </c>
-      <c r="E475" s="6" t="s">
+      <c r="E481" s="6" t="s">
         <v>1470</v>
       </c>
-      <c r="F475" s="52"/>
-      <c r="G475" s="6" t="s">
+      <c r="F481" s="52"/>
+      <c r="G481" s="6" t="s">
         <v>1476</v>
       </c>
-      <c r="H475" s="54" t="s">
+      <c r="H481" s="54" t="s">
         <v>1480</v>
       </c>
-      <c r="I475" s="52" t="s">
+      <c r="I481" s="52" t="s">
         <v>1477</v>
       </c>
-      <c r="J475" s="41" t="s">
+      <c r="J481" s="41" t="s">
         <v>1478</v>
       </c>
-      <c r="K475" s="53" t="s">
+      <c r="K481" s="53" t="s">
         <v>1595</v>
       </c>
-      <c r="L475" s="54" t="s">
+      <c r="L481" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M475" s="28"/>
-[...2 lines deleted...]
-      <c r="A476" s="28" t="s">
+      <c r="M481" s="28"/>
+    </row>
+    <row r="482" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A482" s="28" t="s">
         <v>2007</v>
       </c>
-      <c r="B476" s="14" t="s">
+      <c r="B482" s="14" t="s">
         <v>1468</v>
       </c>
-      <c r="C476" s="67">
+      <c r="C482" s="67">
         <v>840</v>
       </c>
-      <c r="D476" s="51" t="s">
+      <c r="D482" s="51" t="s">
         <v>2008</v>
       </c>
-      <c r="E476" s="6" t="s">
+      <c r="E482" s="6" t="s">
         <v>1470</v>
       </c>
-      <c r="F476" s="52"/>
-      <c r="G476" s="6" t="s">
+      <c r="F482" s="52"/>
+      <c r="G482" s="6" t="s">
         <v>2004</v>
       </c>
-      <c r="H476" s="54" t="s">
+      <c r="H482" s="54" t="s">
         <v>2009</v>
       </c>
-      <c r="I476" s="52" t="s">
+      <c r="I482" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J476" s="41"/>
-      <c r="K476" s="53" t="s">
+      <c r="J482" s="41"/>
+      <c r="K482" s="53" t="s">
         <v>2010</v>
       </c>
-      <c r="L476" s="54" t="s">
+      <c r="L482" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M476" s="28"/>
-[...2 lines deleted...]
-      <c r="A477" s="28" t="s">
+      <c r="M482" s="28"/>
+    </row>
+    <row r="483" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A483" s="28" t="s">
         <v>2002</v>
       </c>
-      <c r="B477" s="14" t="s">
+      <c r="B483" s="14" t="s">
         <v>1468</v>
       </c>
-      <c r="C477" s="67">
+      <c r="C483" s="67">
         <v>1450</v>
       </c>
-      <c r="D477" s="51" t="s">
+      <c r="D483" s="51" t="s">
         <v>2003</v>
       </c>
-      <c r="E477" s="6" t="s">
+      <c r="E483" s="6" t="s">
         <v>1470</v>
       </c>
-      <c r="F477" s="52"/>
-      <c r="G477" s="6" t="s">
+      <c r="F483" s="52"/>
+      <c r="G483" s="6" t="s">
         <v>2004</v>
       </c>
-      <c r="H477" s="54" t="s">
+      <c r="H483" s="54" t="s">
         <v>2006</v>
       </c>
-      <c r="I477" s="52" t="s">
+      <c r="I483" s="52" t="s">
         <v>1471</v>
       </c>
-      <c r="J477" s="41"/>
-      <c r="K477" s="53" t="s">
+      <c r="J483" s="41"/>
+      <c r="K483" s="53" t="s">
         <v>2005</v>
       </c>
-      <c r="L477" s="54" t="s">
+      <c r="L483" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="M477" s="28"/>
-[...2 lines deleted...]
-      <c r="A478" s="105" t="s">
+      <c r="M483" s="28"/>
+    </row>
+    <row r="484" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A484" s="105" t="s">
         <v>2258</v>
       </c>
-      <c r="B478" s="106" t="s">
+      <c r="B484" s="106" t="s">
         <v>1468</v>
       </c>
-      <c r="C478" s="67">
+      <c r="C484" s="67">
         <v>1480</v>
       </c>
-      <c r="D478" s="107" t="s">
+      <c r="D484" s="107" t="s">
         <v>2259</v>
       </c>
-      <c r="E478" s="108" t="s">
+      <c r="E484" s="108" t="s">
         <v>1470</v>
       </c>
-      <c r="F478" s="109"/>
-      <c r="G478" s="108" t="s">
+      <c r="F484" s="109"/>
+      <c r="G484" s="108" t="s">
         <v>314</v>
       </c>
-      <c r="H478" s="110" t="s">
+      <c r="H484" s="110" t="s">
         <v>2260</v>
       </c>
-      <c r="I478" s="111" t="s">
+      <c r="I484" s="111" t="s">
         <v>1471</v>
       </c>
-      <c r="J478" s="109"/>
-      <c r="K478" s="112" t="s">
+      <c r="J484" s="109"/>
+      <c r="K484" s="112" t="s">
         <v>2261</v>
       </c>
-      <c r="L478" s="113" t="s">
+      <c r="L484" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="M478" s="114"/>
-[...2 lines deleted...]
-      <c r="A479" s="105" t="s">
+      <c r="M484" s="114"/>
+    </row>
+    <row r="485" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A485" s="105" t="s">
         <v>2458</v>
       </c>
-      <c r="B479" s="106" t="s">
+      <c r="B485" s="106" t="s">
         <v>1468</v>
       </c>
-      <c r="C479" s="67">
+      <c r="C485" s="67">
         <v>1200</v>
       </c>
-      <c r="D479" s="107" t="s">
+      <c r="D485" s="107" t="s">
         <v>2459</v>
       </c>
-      <c r="E479" s="108" t="s">
+      <c r="E485" s="108" t="s">
         <v>1470</v>
       </c>
-      <c r="F479" s="109"/>
-      <c r="G479" s="108" t="s">
+      <c r="F485" s="109"/>
+      <c r="G485" s="108" t="s">
         <v>314</v>
       </c>
-      <c r="H479" s="110" t="s">
+      <c r="H485" s="110" t="s">
         <v>2460</v>
       </c>
-      <c r="I479" s="111" t="s">
+      <c r="I485" s="111" t="s">
         <v>1471</v>
       </c>
-      <c r="J479" s="109"/>
-      <c r="K479" s="112" t="s">
+      <c r="J485" s="109"/>
+      <c r="K485" s="112" t="s">
         <v>2461</v>
       </c>
-      <c r="L479" s="113" t="s">
+      <c r="L485" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="M479" s="108"/>
-[...2 lines deleted...]
-      <c r="A480" s="105" t="s">
+      <c r="M485" s="108"/>
+    </row>
+    <row r="486" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A486" s="105" t="s">
         <v>2462</v>
       </c>
-      <c r="B480" s="106" t="s">
+      <c r="B486" s="106" t="s">
         <v>1468</v>
       </c>
-      <c r="C480" s="67">
+      <c r="C486" s="67">
         <v>1500</v>
       </c>
-      <c r="D480" s="107" t="s">
+      <c r="D486" s="107" t="s">
         <v>2463</v>
       </c>
-      <c r="E480" s="108" t="s">
+      <c r="E486" s="108" t="s">
         <v>1470</v>
       </c>
-      <c r="F480" s="109"/>
-      <c r="G480" s="108" t="s">
+      <c r="F486" s="109"/>
+      <c r="G486" s="108" t="s">
         <v>1526</v>
       </c>
-      <c r="H480" s="110" t="s">
+      <c r="H486" s="110" t="s">
         <v>2464</v>
       </c>
-      <c r="I480" s="111" t="s">
+      <c r="I486" s="111" t="s">
         <v>1471</v>
       </c>
-      <c r="J480" s="109"/>
-      <c r="K480" s="112" t="s">
+      <c r="J486" s="109"/>
+      <c r="K486" s="112" t="s">
         <v>2465</v>
       </c>
-      <c r="L480" s="113" t="s">
+      <c r="L486" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="M480" s="108"/>
-[...2 lines deleted...]
-      <c r="A481" s="105" t="s">
+      <c r="M486" s="108"/>
+    </row>
+    <row r="487" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A487" s="105" t="s">
         <v>2592</v>
       </c>
-      <c r="B481" s="106" t="s">
+      <c r="B487" s="106" t="s">
         <v>1468</v>
       </c>
-      <c r="C481" s="67">
+      <c r="C487" s="67">
         <v>1240</v>
       </c>
-      <c r="D481" s="107" t="s">
+      <c r="D487" s="107" t="s">
         <v>2593</v>
       </c>
-      <c r="E481" s="108" t="s">
+      <c r="E487" s="108" t="s">
         <v>2722</v>
       </c>
-      <c r="F481" s="109"/>
-      <c r="G481" s="108" t="s">
+      <c r="F487" s="109"/>
+      <c r="G487" s="108" t="s">
         <v>314</v>
       </c>
-      <c r="H481" s="110" t="s">
+      <c r="H487" s="110" t="s">
         <v>2594</v>
       </c>
-      <c r="I481" s="111" t="s">
+      <c r="I487" s="111" t="s">
         <v>1471</v>
       </c>
-      <c r="J481" s="109"/>
-      <c r="K481" s="112" t="s">
+      <c r="J487" s="109"/>
+      <c r="K487" s="112" t="s">
         <v>2595</v>
       </c>
-      <c r="L481" s="113" t="s">
+      <c r="L487" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="M481" s="108"/>
-[...2 lines deleted...]
-      <c r="A482" s="105" t="s">
+      <c r="M487" s="108"/>
+    </row>
+    <row r="488" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A488" s="105" t="s">
         <v>2720</v>
       </c>
-      <c r="B482" s="106" t="s">
-[...2 lines deleted...]
-      <c r="C482" s="67">
+      <c r="B488" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C488" s="67">
         <v>1240</v>
       </c>
-      <c r="D482" s="60" t="s">
+      <c r="D488" s="60" t="s">
         <v>2721</v>
       </c>
-      <c r="E482" s="108" t="s">
+      <c r="E488" s="108" t="s">
         <v>2722</v>
       </c>
-      <c r="F482" s="6"/>
-      <c r="G482" s="6" t="s">
+      <c r="F488" s="6"/>
+      <c r="G488" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="H482" s="41" t="s">
+      <c r="H488" s="41" t="s">
         <v>2719</v>
       </c>
-      <c r="I482" s="111" t="s">
+      <c r="I488" s="111" t="s">
         <v>2723</v>
       </c>
-      <c r="J482" s="6"/>
-      <c r="K482" s="111" t="s">
+      <c r="J488" s="6"/>
+      <c r="K488" s="111" t="s">
         <v>2724</v>
       </c>
-      <c r="L482" s="113" t="s">
+      <c r="L488" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="M482" s="6"/>
-[...2 lines deleted...]
-      <c r="A483" s="6" t="s">
+      <c r="M488" s="6"/>
+    </row>
+    <row r="489" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A489" s="6" t="s">
         <v>2816</v>
       </c>
-      <c r="B483" s="106" t="s">
-[...2 lines deleted...]
-      <c r="C483" s="67">
+      <c r="B489" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C489" s="67">
         <v>960</v>
       </c>
-      <c r="D483" s="60" t="s">
+      <c r="D489" s="60" t="s">
         <v>2817</v>
       </c>
-      <c r="E483" s="108" t="s">
+      <c r="E489" s="108" t="s">
         <v>2722</v>
       </c>
-      <c r="F483" s="6"/>
-      <c r="G483" s="6" t="s">
+      <c r="F489" s="6"/>
+      <c r="G489" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="H483" s="54" t="s">
+      <c r="H489" s="54" t="s">
         <v>2818</v>
       </c>
-      <c r="I483" s="111" t="s">
+      <c r="I489" s="111" t="s">
         <v>2723</v>
       </c>
-      <c r="J483" s="6"/>
-      <c r="K483" s="111" t="s">
+      <c r="J489" s="6"/>
+      <c r="K489" s="111" t="s">
         <v>2841</v>
       </c>
-      <c r="L483" s="113" t="s">
+      <c r="L489" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="M483" s="6"/>
-[...2 lines deleted...]
-      <c r="A484" s="6" t="s">
+      <c r="M489" s="6"/>
+    </row>
+    <row r="490" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A490" s="6" t="s">
         <v>2837</v>
       </c>
-      <c r="B484" s="106" t="s">
-[...2 lines deleted...]
-      <c r="C484" s="6" t="s">
+      <c r="B490" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C490" s="6" t="s">
         <v>2840</v>
       </c>
-      <c r="D484" s="60" t="s">
+      <c r="D490" s="60" t="s">
         <v>2838</v>
       </c>
-      <c r="E484" s="108" t="s">
+      <c r="E490" s="108" t="s">
         <v>2722</v>
       </c>
-      <c r="F484" s="6"/>
-      <c r="G484" s="6" t="s">
+      <c r="F490" s="6"/>
+      <c r="G490" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="H484" s="54" t="s">
+      <c r="H490" s="54" t="s">
         <v>2839</v>
       </c>
-      <c r="I484" s="111" t="s">
+      <c r="I490" s="111" t="s">
         <v>2723</v>
       </c>
-      <c r="J484" s="6"/>
-      <c r="K484" s="111" t="s">
+      <c r="J490" s="6"/>
+      <c r="K490" s="111" t="s">
         <v>2842</v>
       </c>
-      <c r="L484" s="113" t="s">
+      <c r="L490" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="M484" s="6"/>
-[...2 lines deleted...]
-      <c r="A485" s="6" t="s">
+      <c r="M490" s="6"/>
+    </row>
+    <row r="491" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A491" s="6" t="s">
         <v>3042</v>
       </c>
-      <c r="B485" s="106" t="s">
-[...2 lines deleted...]
-      <c r="C485" s="6" t="s">
+      <c r="B491" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C491" s="6" t="s">
         <v>3041</v>
       </c>
-      <c r="D485" s="60" t="s">
+      <c r="D491" s="60" t="s">
         <v>3043</v>
       </c>
-      <c r="E485" s="108" t="s">
+      <c r="E491" s="108" t="s">
         <v>2722</v>
       </c>
-      <c r="F485" s="6"/>
-      <c r="G485" s="6" t="s">
+      <c r="F491" s="6"/>
+      <c r="G491" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="H485" s="54" t="s">
+      <c r="H491" s="54" t="s">
         <v>3045</v>
       </c>
-      <c r="I485" s="111" t="s">
+      <c r="I491" s="111" t="s">
         <v>2723</v>
       </c>
-      <c r="J485" s="6"/>
-      <c r="K485" s="111" t="s">
+      <c r="J491" s="6"/>
+      <c r="K491" s="111" t="s">
         <v>3044</v>
       </c>
-      <c r="L485" s="113" t="s">
+      <c r="L491" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="M485" s="6"/>
-[...88 lines deleted...]
-      <c r="L491" s="6"/>
       <c r="M491" s="6"/>
     </row>
     <row r="492" spans="1:13" ht="54.75" customHeight="1">
-      <c r="A492" s="6"/>
-[...3 lines deleted...]
-      <c r="E492" s="6"/>
+      <c r="A492" s="6" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B492" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C492" s="6" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D492" s="60" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E492" s="108" t="s">
+        <v>2722</v>
+      </c>
       <c r="F492" s="6"/>
-      <c r="G492" s="6"/>
-[...1 lines deleted...]
-      <c r="I492" s="6"/>
+      <c r="G492" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H492" s="41" t="s">
+        <v>3123</v>
+      </c>
+      <c r="I492" s="111" t="s">
+        <v>2723</v>
+      </c>
       <c r="J492" s="6"/>
-      <c r="K492" s="6"/>
-      <c r="L492" s="6"/>
+      <c r="K492" s="111" t="s">
+        <v>3122</v>
+      </c>
+      <c r="L492" s="113" t="s">
+        <v>22</v>
+      </c>
       <c r="M492" s="6"/>
     </row>
     <row r="493" spans="1:13" ht="54.75" customHeight="1">
       <c r="A493" s="6"/>
       <c r="B493" s="6"/>
       <c r="C493" s="6"/>
       <c r="D493" s="60"/>
       <c r="E493" s="6"/>
       <c r="F493" s="6"/>
       <c r="G493" s="6"/>
       <c r="H493" s="41"/>
       <c r="I493" s="6"/>
       <c r="J493" s="6"/>
       <c r="K493" s="6"/>
       <c r="L493" s="6"/>
       <c r="M493" s="6"/>
     </row>
     <row r="494" spans="1:13" ht="54.75" customHeight="1">
       <c r="A494" s="6"/>
       <c r="B494" s="6"/>
       <c r="C494" s="6"/>
       <c r="D494" s="60"/>
       <c r="E494" s="6"/>
       <c r="F494" s="6"/>
       <c r="G494" s="6"/>
@@ -33793,120 +34140,126 @@
       <c r="C530" s="6"/>
       <c r="D530" s="60"/>
       <c r="E530" s="6"/>
       <c r="F530" s="6"/>
       <c r="G530" s="6"/>
       <c r="H530" s="41"/>
       <c r="I530" s="6"/>
       <c r="J530" s="6"/>
       <c r="K530" s="6"/>
       <c r="L530" s="6"/>
       <c r="M530" s="6"/>
     </row>
     <row r="531" spans="1:13" ht="54.75" customHeight="1">
       <c r="A531" s="6"/>
       <c r="B531" s="6"/>
       <c r="C531" s="6"/>
       <c r="D531" s="60"/>
       <c r="E531" s="6"/>
       <c r="F531" s="6"/>
       <c r="G531" s="6"/>
       <c r="H531" s="41"/>
       <c r="I531" s="6"/>
       <c r="J531" s="6"/>
       <c r="K531" s="6"/>
       <c r="L531" s="6"/>
+      <c r="M531" s="6"/>
     </row>
     <row r="532" spans="1:13" ht="54.75" customHeight="1">
       <c r="A532" s="6"/>
       <c r="B532" s="6"/>
       <c r="C532" s="6"/>
       <c r="D532" s="60"/>
       <c r="E532" s="6"/>
       <c r="F532" s="6"/>
       <c r="G532" s="6"/>
       <c r="H532" s="41"/>
       <c r="I532" s="6"/>
       <c r="J532" s="6"/>
       <c r="K532" s="6"/>
       <c r="L532" s="6"/>
+      <c r="M532" s="6"/>
     </row>
     <row r="533" spans="1:13" ht="54.75" customHeight="1">
       <c r="A533" s="6"/>
       <c r="B533" s="6"/>
       <c r="C533" s="6"/>
       <c r="D533" s="60"/>
       <c r="E533" s="6"/>
       <c r="F533" s="6"/>
       <c r="G533" s="6"/>
       <c r="H533" s="41"/>
       <c r="I533" s="6"/>
       <c r="J533" s="6"/>
       <c r="K533" s="6"/>
       <c r="L533" s="6"/>
+      <c r="M533" s="6"/>
     </row>
     <row r="534" spans="1:13" ht="54.75" customHeight="1">
       <c r="A534" s="6"/>
       <c r="B534" s="6"/>
       <c r="C534" s="6"/>
       <c r="D534" s="60"/>
       <c r="E534" s="6"/>
       <c r="F534" s="6"/>
       <c r="G534" s="6"/>
       <c r="H534" s="41"/>
       <c r="I534" s="6"/>
       <c r="J534" s="6"/>
       <c r="K534" s="6"/>
       <c r="L534" s="6"/>
+      <c r="M534" s="6"/>
     </row>
     <row r="535" spans="1:13" ht="54.75" customHeight="1">
       <c r="A535" s="6"/>
       <c r="B535" s="6"/>
       <c r="C535" s="6"/>
       <c r="D535" s="60"/>
       <c r="E535" s="6"/>
       <c r="F535" s="6"/>
       <c r="G535" s="6"/>
       <c r="H535" s="41"/>
       <c r="I535" s="6"/>
       <c r="J535" s="6"/>
       <c r="K535" s="6"/>
       <c r="L535" s="6"/>
+      <c r="M535" s="6"/>
     </row>
     <row r="536" spans="1:13" ht="54.75" customHeight="1">
       <c r="A536" s="6"/>
       <c r="B536" s="6"/>
       <c r="C536" s="6"/>
       <c r="D536" s="60"/>
       <c r="E536" s="6"/>
       <c r="F536" s="6"/>
       <c r="G536" s="6"/>
       <c r="H536" s="41"/>
       <c r="I536" s="6"/>
       <c r="J536" s="6"/>
       <c r="K536" s="6"/>
       <c r="L536" s="6"/>
+      <c r="M536" s="6"/>
     </row>
     <row r="537" spans="1:13" ht="54.75" customHeight="1">
       <c r="A537" s="6"/>
       <c r="B537" s="6"/>
       <c r="C537" s="6"/>
       <c r="D537" s="60"/>
       <c r="E537" s="6"/>
       <c r="F537" s="6"/>
       <c r="G537" s="6"/>
       <c r="H537" s="41"/>
       <c r="I537" s="6"/>
       <c r="J537" s="6"/>
       <c r="K537" s="6"/>
       <c r="L537" s="6"/>
     </row>
     <row r="538" spans="1:13" ht="54.75" customHeight="1">
       <c r="A538" s="6"/>
       <c r="B538" s="6"/>
       <c r="C538" s="6"/>
       <c r="D538" s="60"/>
       <c r="E538" s="6"/>
       <c r="F538" s="6"/>
       <c r="G538" s="6"/>
       <c r="H538" s="41"/>
       <c r="I538" s="6"/>
@@ -34241,50 +34594,134 @@
       <c r="B562" s="6"/>
       <c r="C562" s="6"/>
       <c r="D562" s="60"/>
       <c r="E562" s="6"/>
       <c r="F562" s="6"/>
       <c r="G562" s="6"/>
       <c r="H562" s="41"/>
       <c r="I562" s="6"/>
       <c r="J562" s="6"/>
       <c r="K562" s="6"/>
       <c r="L562" s="6"/>
     </row>
     <row r="563" spans="1:12" ht="54.75" customHeight="1">
       <c r="A563" s="6"/>
       <c r="B563" s="6"/>
       <c r="C563" s="6"/>
       <c r="D563" s="60"/>
       <c r="E563" s="6"/>
       <c r="F563" s="6"/>
       <c r="G563" s="6"/>
       <c r="H563" s="41"/>
       <c r="I563" s="6"/>
       <c r="J563" s="6"/>
       <c r="K563" s="6"/>
       <c r="L563" s="6"/>
+    </row>
+    <row r="564" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A564" s="6"/>
+      <c r="B564" s="6"/>
+      <c r="C564" s="6"/>
+      <c r="D564" s="60"/>
+      <c r="E564" s="6"/>
+      <c r="F564" s="6"/>
+      <c r="G564" s="6"/>
+      <c r="H564" s="41"/>
+      <c r="I564" s="6"/>
+      <c r="J564" s="6"/>
+      <c r="K564" s="6"/>
+      <c r="L564" s="6"/>
+    </row>
+    <row r="565" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A565" s="6"/>
+      <c r="B565" s="6"/>
+      <c r="C565" s="6"/>
+      <c r="D565" s="60"/>
+      <c r="E565" s="6"/>
+      <c r="F565" s="6"/>
+      <c r="G565" s="6"/>
+      <c r="H565" s="41"/>
+      <c r="I565" s="6"/>
+      <c r="J565" s="6"/>
+      <c r="K565" s="6"/>
+      <c r="L565" s="6"/>
+    </row>
+    <row r="566" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A566" s="6"/>
+      <c r="B566" s="6"/>
+      <c r="C566" s="6"/>
+      <c r="D566" s="60"/>
+      <c r="E566" s="6"/>
+      <c r="F566" s="6"/>
+      <c r="G566" s="6"/>
+      <c r="H566" s="41"/>
+      <c r="I566" s="6"/>
+      <c r="J566" s="6"/>
+      <c r="K566" s="6"/>
+      <c r="L566" s="6"/>
+    </row>
+    <row r="567" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A567" s="6"/>
+      <c r="B567" s="6"/>
+      <c r="C567" s="6"/>
+      <c r="D567" s="60"/>
+      <c r="E567" s="6"/>
+      <c r="F567" s="6"/>
+      <c r="G567" s="6"/>
+      <c r="H567" s="41"/>
+      <c r="I567" s="6"/>
+      <c r="J567" s="6"/>
+      <c r="K567" s="6"/>
+      <c r="L567" s="6"/>
+    </row>
+    <row r="568" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A568" s="6"/>
+      <c r="B568" s="6"/>
+      <c r="C568" s="6"/>
+      <c r="D568" s="60"/>
+      <c r="E568" s="6"/>
+      <c r="F568" s="6"/>
+      <c r="G568" s="6"/>
+      <c r="H568" s="41"/>
+      <c r="I568" s="6"/>
+      <c r="J568" s="6"/>
+      <c r="K568" s="6"/>
+      <c r="L568" s="6"/>
+    </row>
+    <row r="569" spans="1:12" ht="54.75" customHeight="1">
+      <c r="A569" s="6"/>
+      <c r="B569" s="6"/>
+      <c r="C569" s="6"/>
+      <c r="D569" s="60"/>
+      <c r="E569" s="6"/>
+      <c r="F569" s="6"/>
+      <c r="G569" s="6"/>
+      <c r="H569" s="41"/>
+      <c r="I569" s="6"/>
+      <c r="J569" s="6"/>
+      <c r="K569" s="6"/>
+      <c r="L569" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="16.5"/>
   <sheetData/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>