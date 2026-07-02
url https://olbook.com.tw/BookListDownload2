--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\大穎奧林目錄_每月更新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B443A4ED-7EBC-44E8-860F-2A7314443A71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4668DCC5-95C5-41B4-A14A-9D024EDA52C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="1995" yWindow="765" windowWidth="24720" windowHeight="14505" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="2295" yWindow="165" windowWidth="28770" windowHeight="14955" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="已出版奧林版權書" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1326" uniqueCount="863">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1348" uniqueCount="875">
   <si>
     <t>孩子為什麼會有負面行為？　　　　　　　（Klassenclown, Quatschliesel &amp; Co: Der Elternratgeber für schwierige Erziehungssituationen）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>樺樹皮小屋（The Birchbark House）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>偉大之翼（The Great Wing）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>湯姆歷險記（THE ADVENTURES OF TOM SAWYER）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>親子‧生活‧教養</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>31個孩子，31個機會（Educating Esmé: Diary of a Teacher's First Year）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
@@ -4331,50 +4331,98 @@
     <t>馬里奧‧貝利納 Mario Bellina</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>BP077</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>2026/05/05</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>生活教育、情緒、成長</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>那個巨大的東西</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>978-626-92920-7-3</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>瑪蒂德．塔奇尼 Matilde Tacchini</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BP078</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>在停車場種樹</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026/06/05</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7914-00-7</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>大衛．卡利 Davide Cali</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>環境教育、趣味推理、成長</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BP079</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>馬迪沒見過的風景</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026/07/05</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7914-03-8</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>莎拉‧馬可尼 Sara Marconi</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>友誼、發掘自我、成長</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0_ "/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -4666,51 +4714,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -4844,53 +4892,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="千分位" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5162,54 +5207,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S157"/>
+  <dimension ref="A1:S159"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A152" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
-      <selection activeCell="J157" sqref="J157"/>
+    <sheetView tabSelected="1" topLeftCell="A154" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L159" sqref="L159"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="68.25" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.75" style="10" customWidth="1"/>
     <col min="3" max="3" width="16.25" style="10" customWidth="1"/>
     <col min="4" max="4" width="30.375" style="29" customWidth="1"/>
     <col min="5" max="5" width="11.5" style="30" customWidth="1"/>
     <col min="6" max="6" width="11.75" style="10" customWidth="1"/>
     <col min="7" max="7" width="17" style="10" customWidth="1"/>
     <col min="8" max="8" width="16.5" style="10" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="18.875" style="10" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="22.625" style="10" customWidth="1"/>
     <col min="11" max="11" width="15.375" style="10" customWidth="1"/>
     <col min="12" max="12" width="16.875" style="10" customWidth="1"/>
     <col min="13" max="13" width="10" style="10" customWidth="1"/>
     <col min="14" max="14" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="53.75" style="10" customWidth="1"/>
     <col min="16" max="16" width="16.25" style="47" customWidth="1"/>
     <col min="17" max="18" width="9" style="35"/>
     <col min="19" max="19" width="9" style="43"/>
     <col min="20" max="16384" width="9" style="35"/>
   </cols>
   <sheetData>
@@ -8235,79 +8280,82 @@
       </c>
       <c r="J94" s="6" t="s">
         <v>427</v>
       </c>
       <c r="K94" s="6" t="s">
         <v>428</v>
       </c>
       <c r="L94" s="6" t="s">
         <v>466</v>
       </c>
       <c r="M94" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N94" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O94" s="28"/>
     </row>
     <row r="95" spans="1:19" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="6" t="s">
         <v>430</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="D95" s="13" t="s">
+      <c r="D95" s="50" t="s">
         <v>432</v>
       </c>
       <c r="E95" s="14" t="s">
         <v>431</v>
       </c>
       <c r="F95" s="10">
         <v>310</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>433</v>
       </c>
       <c r="J95" s="6" t="s">
         <v>434</v>
       </c>
       <c r="K95" s="10" t="s">
         <v>435</v>
       </c>
       <c r="L95" s="6" t="s">
         <v>451</v>
       </c>
       <c r="M95" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N95" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O95" s="6" t="s">
         <v>576</v>
+      </c>
+      <c r="P95" s="53" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="96" spans="1:19" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D96" s="13" t="s">
         <v>439</v>
       </c>
       <c r="E96" s="14" t="s">
         <v>440</v>
       </c>
       <c r="F96" s="10">
         <v>290</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>441</v>
       </c>
       <c r="J96" s="6" t="s">
         <v>442</v>
       </c>
       <c r="K96" s="6" t="s">
@@ -8381,76 +8429,79 @@
         <v>461</v>
       </c>
       <c r="K98" s="6" t="s">
         <v>385</v>
       </c>
       <c r="L98" s="6" t="s">
         <v>467</v>
       </c>
       <c r="M98" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N98" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O98" s="6" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="99" spans="2:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B99" s="6" t="s">
         <v>457</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="D99" s="13" t="s">
+      <c r="D99" s="50" t="s">
         <v>456</v>
       </c>
       <c r="E99" s="14" t="s">
         <v>458</v>
       </c>
       <c r="F99" s="10">
         <v>320</v>
       </c>
       <c r="G99" s="6" t="s">
         <v>459</v>
       </c>
       <c r="J99" s="6" t="s">
         <v>460</v>
       </c>
       <c r="K99" s="6" t="s">
         <v>462</v>
       </c>
       <c r="L99" s="6" t="s">
         <v>463</v>
       </c>
       <c r="M99" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>74</v>
+      </c>
+      <c r="P99" s="53" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="100" spans="2:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B100" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D100" s="27" t="s">
         <v>469</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>470</v>
       </c>
       <c r="F100" s="10">
         <v>320</v>
       </c>
       <c r="G100" s="10" t="s">
         <v>471</v>
       </c>
       <c r="J100" s="10" t="s">
         <v>472</v>
       </c>
       <c r="K100" s="10" t="s">
@@ -10513,66 +10564,136 @@
         <v>726</v>
       </c>
       <c r="M156" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N156" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="157" spans="2:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B157" s="6" t="s">
         <v>857</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D157" s="13" t="s">
         <v>860</v>
       </c>
       <c r="E157" s="14" t="s">
         <v>858</v>
       </c>
       <c r="F157" s="10">
         <v>330</v>
       </c>
-      <c r="G157" s="60" t="s">
+      <c r="G157" s="6" t="s">
         <v>861</v>
       </c>
-      <c r="J157" s="60" t="s">
+      <c r="J157" s="6" t="s">
         <v>862</v>
       </c>
       <c r="K157" s="6" t="s">
         <v>831</v>
       </c>
-      <c r="L157" s="60" t="s">
+      <c r="L157" s="6" t="s">
         <v>859</v>
       </c>
       <c r="M157" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N157" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="158" spans="2:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B158" s="6" t="s">
+        <v>863</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="D158" s="13" t="s">
+        <v>864</v>
+      </c>
+      <c r="E158" s="14" t="s">
+        <v>865</v>
+      </c>
+      <c r="F158" s="10">
+        <v>380</v>
+      </c>
+      <c r="G158" s="6" t="s">
+        <v>866</v>
+      </c>
+      <c r="J158" s="6" t="s">
+        <v>867</v>
+      </c>
+      <c r="K158" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="L158" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="M158" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="N158" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="159" spans="2:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B159" s="6" t="s">
+        <v>869</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="D159" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="E159" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="F159" s="10">
+        <v>410</v>
+      </c>
+      <c r="G159" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="J159" s="6" t="s">
+        <v>873</v>
+      </c>
+      <c r="K159" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="L159" s="6" t="s">
+        <v>874</v>
+      </c>
+      <c r="M159" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="N159" s="6" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>