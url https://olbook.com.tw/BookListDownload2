--- v1 (2026-07-02)
+++ v2 (2026-10-01)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\大穎奧林目錄_每月更新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4668DCC5-95C5-41B4-A14A-9D024EDA52C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8AE578A6-99F4-44CA-9CB1-3F0BEBCBCA19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="2295" yWindow="165" windowWidth="28770" windowHeight="14955" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="已出版奧林版權書" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1348" uniqueCount="875">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1386" uniqueCount="893">
   <si>
     <t>孩子為什麼會有負面行為？　　　　　　　（Klassenclown, Quatschliesel &amp; Co: Der Elternratgeber für schwierige Erziehungssituationen）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>樺樹皮小屋（The Birchbark House）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>偉大之翼（The Great Wing）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>湯姆歷險記（THE ADVENTURES OF TOM SAWYER）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>親子‧生活‧教養</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>31個孩子，31個機會（Educating Esmé: Diary of a Teacher's First Year）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
@@ -4379,50 +4379,122 @@
     <t>環境教育、趣味推理、成長</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>BP079</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>馬迪沒見過的風景</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>2026/07/05</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>978-626-7914-03-8</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>莎拉‧馬可尼 Sara Marconi</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>友誼、發掘自我、成長</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BP080</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>獾先生蓋的房子</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026/08/05</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7914-06-9</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>米凱拉‧諾達里 Michela Nodari</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>友誼、環境保護、成長</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>排隊領免費的鬆餅</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BP081</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026/09/05</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7914-09-0</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>希拉‧布拉茲奎茲 Sheila Blázquez</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>生活學習、人際社交、成長</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BP082</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>我愛你們，但不想黏在一起</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026/10/05</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7914-14-4</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>賈克‧朱爾斯 Jaque Jours</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>生活學習、親情、成長</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0_ "/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -5207,54 +5279,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S159"/>
+  <dimension ref="A1:S162"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A154" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="L159" sqref="L159"/>
+    <sheetView tabSelected="1" topLeftCell="A93" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="P101" sqref="P101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="68.25" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.75" style="10" customWidth="1"/>
     <col min="3" max="3" width="16.25" style="10" customWidth="1"/>
     <col min="4" max="4" width="30.375" style="29" customWidth="1"/>
     <col min="5" max="5" width="11.5" style="30" customWidth="1"/>
     <col min="6" max="6" width="11.75" style="10" customWidth="1"/>
     <col min="7" max="7" width="17" style="10" customWidth="1"/>
     <col min="8" max="8" width="16.5" style="10" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="18.875" style="10" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="22.625" style="10" customWidth="1"/>
     <col min="11" max="11" width="15.375" style="10" customWidth="1"/>
     <col min="12" max="12" width="16.875" style="10" customWidth="1"/>
     <col min="13" max="13" width="10" style="10" customWidth="1"/>
     <col min="14" max="14" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="53.75" style="10" customWidth="1"/>
     <col min="16" max="16" width="16.25" style="47" customWidth="1"/>
     <col min="17" max="18" width="9" style="35"/>
     <col min="19" max="19" width="9" style="43"/>
     <col min="20" max="16384" width="9" style="35"/>
   </cols>
   <sheetData>
@@ -7743,80 +7815,83 @@
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
       <c r="N80" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O80" s="6"/>
       <c r="P80" s="53" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="81" spans="1:19" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="26" t="s">
         <v>326</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="D81" s="13" t="s">
+      <c r="D81" s="50" t="s">
         <v>329</v>
       </c>
       <c r="E81" s="14" t="s">
         <v>330</v>
       </c>
       <c r="F81" s="6">
         <v>300</v>
       </c>
       <c r="G81" s="6" t="s">
         <v>331</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6" t="s">
         <v>338</v>
       </c>
       <c r="K81" s="6" t="s">
         <v>345</v>
       </c>
       <c r="L81" s="6" t="s">
         <v>340</v>
       </c>
       <c r="M81" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O81" s="6"/>
+      <c r="P81" s="53" t="s">
+        <v>523</v>
+      </c>
     </row>
     <row r="82" spans="1:19" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="6" t="s">
         <v>328</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D82" s="13" t="s">
         <v>332</v>
       </c>
       <c r="E82" s="14" t="s">
         <v>333</v>
       </c>
       <c r="F82" s="6">
         <v>300</v>
       </c>
       <c r="G82" s="6" t="s">
         <v>334</v>
       </c>
       <c r="J82" s="6" t="s">
         <v>337</v>
       </c>
       <c r="K82" s="6" t="s">
         <v>344</v>
@@ -7895,117 +7970,123 @@
         <v>356</v>
       </c>
       <c r="K84" s="6" t="s">
         <v>357</v>
       </c>
       <c r="L84" s="6" t="s">
         <v>358</v>
       </c>
       <c r="M84" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N84" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O84" s="6" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="85" spans="1:19" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B85" s="6" t="s">
         <v>359</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="D85" s="13" t="s">
+      <c r="D85" s="50" t="s">
         <v>360</v>
       </c>
       <c r="E85" s="14" t="s">
         <v>361</v>
       </c>
       <c r="F85" s="10">
         <v>300</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>362</v>
       </c>
       <c r="J85" s="6" t="s">
         <v>363</v>
       </c>
       <c r="K85" s="6" t="s">
         <v>364</v>
       </c>
       <c r="L85" s="6" t="s">
         <v>371</v>
       </c>
       <c r="M85" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N85" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O85" s="6" t="s">
         <v>436</v>
+      </c>
+      <c r="P85" s="53" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="86" spans="1:19" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="6" t="s">
         <v>365</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="D86" s="13" t="s">
+      <c r="D86" s="50" t="s">
         <v>366</v>
       </c>
       <c r="E86" s="14" t="s">
         <v>367</v>
       </c>
       <c r="F86" s="10">
         <v>310</v>
       </c>
       <c r="G86" s="6" t="s">
         <v>368</v>
       </c>
       <c r="J86" s="6" t="s">
         <v>369</v>
       </c>
       <c r="K86" s="6" t="s">
         <v>357</v>
       </c>
       <c r="L86" s="6" t="s">
         <v>370</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N86" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O86" s="6" t="s">
         <v>438</v>
+      </c>
+      <c r="P86" s="53" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="87" spans="1:19" s="38" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="6"/>
       <c r="B87" s="6" t="s">
         <v>373</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D87" s="50" t="s">
         <v>372</v>
       </c>
       <c r="E87" s="14" t="s">
         <v>374</v>
       </c>
       <c r="F87" s="6">
         <v>290</v>
       </c>
       <c r="G87" s="6" t="s">
         <v>375</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6" t="s">
@@ -8016,76 +8097,79 @@
       </c>
       <c r="L87" s="6" t="s">
         <v>378</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O87" s="6" t="s">
         <v>513</v>
       </c>
       <c r="P87" s="53" t="s">
         <v>523</v>
       </c>
       <c r="S87" s="46"/>
     </row>
     <row r="88" spans="1:19" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B88" s="6" t="s">
         <v>380</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="D88" s="13" t="s">
+      <c r="D88" s="50" t="s">
         <v>381</v>
       </c>
       <c r="E88" s="14" t="s">
         <v>382</v>
       </c>
       <c r="F88" s="10">
         <v>290</v>
       </c>
       <c r="G88" s="6" t="s">
         <v>383</v>
       </c>
       <c r="J88" s="6" t="s">
         <v>384</v>
       </c>
       <c r="K88" s="6" t="s">
         <v>385</v>
       </c>
       <c r="L88" s="6" t="s">
         <v>386</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N88" s="6" t="s">
         <v>74</v>
+      </c>
+      <c r="P88" s="53" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="89" spans="1:19" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B89" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D89" s="50" t="s">
         <v>388</v>
       </c>
       <c r="E89" s="14" t="s">
         <v>389</v>
       </c>
       <c r="F89" s="10">
         <v>300</v>
       </c>
       <c r="G89" s="6" t="s">
         <v>390</v>
       </c>
       <c r="J89" s="10" t="s">
         <v>391</v>
       </c>
       <c r="K89" s="6" t="s">
@@ -8168,79 +8252,82 @@
         <v>414</v>
       </c>
       <c r="K91" s="6" t="s">
         <v>406</v>
       </c>
       <c r="L91" s="6" t="s">
         <v>407</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N91" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O91" s="6" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="92" spans="1:19" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B92" s="6" t="s">
         <v>409</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="D92" s="13" t="s">
+      <c r="D92" s="50" t="s">
         <v>410</v>
       </c>
       <c r="E92" s="14" t="s">
         <v>411</v>
       </c>
       <c r="F92" s="10">
         <v>310</v>
       </c>
       <c r="G92" s="6" t="s">
         <v>412</v>
       </c>
       <c r="J92" s="6" t="s">
         <v>413</v>
       </c>
       <c r="K92" s="6" t="s">
         <v>416</v>
       </c>
       <c r="L92" s="6" t="s">
         <v>417</v>
       </c>
       <c r="M92" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N92" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O92" s="6" t="s">
         <v>579</v>
+      </c>
+      <c r="P92" s="53" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="93" spans="1:19" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B93" s="6" t="s">
         <v>418</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D93" s="13" t="s">
         <v>419</v>
       </c>
       <c r="E93" s="14" t="s">
         <v>420</v>
       </c>
       <c r="F93" s="10">
         <v>300</v>
       </c>
       <c r="G93" s="6" t="s">
         <v>421</v>
       </c>
       <c r="J93" s="6" t="s">
         <v>422</v>
       </c>
       <c r="K93" s="6" t="s">
@@ -8321,149 +8408,155 @@
         <v>435</v>
       </c>
       <c r="L95" s="6" t="s">
         <v>451</v>
       </c>
       <c r="M95" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N95" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O95" s="6" t="s">
         <v>576</v>
       </c>
       <c r="P95" s="53" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="96" spans="1:19" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="D96" s="13" t="s">
+      <c r="D96" s="50" t="s">
         <v>439</v>
       </c>
       <c r="E96" s="14" t="s">
         <v>440</v>
       </c>
       <c r="F96" s="10">
         <v>290</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>441</v>
       </c>
       <c r="J96" s="6" t="s">
         <v>442</v>
       </c>
       <c r="K96" s="6" t="s">
         <v>385</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>443</v>
       </c>
       <c r="M96" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N96" s="6" t="s">
         <v>74</v>
+      </c>
+      <c r="P96" s="53" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="97" spans="2:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D97" s="13" t="s">
         <v>445</v>
       </c>
       <c r="E97" s="14" t="s">
         <v>446</v>
       </c>
       <c r="F97" s="10">
         <v>300</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>448</v>
       </c>
       <c r="J97" s="6" t="s">
         <v>449</v>
       </c>
       <c r="K97" s="6" t="s">
         <v>450</v>
       </c>
       <c r="L97" s="6" t="s">
         <v>465</v>
       </c>
       <c r="M97" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N97" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="98" spans="2:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B98" s="6" t="s">
         <v>452</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="D98" s="27" t="s">
+      <c r="D98" s="50" t="s">
         <v>454</v>
       </c>
       <c r="E98" s="14" t="s">
         <v>453</v>
       </c>
       <c r="F98" s="10">
         <v>330</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>455</v>
       </c>
       <c r="J98" s="6" t="s">
         <v>461</v>
       </c>
       <c r="K98" s="6" t="s">
         <v>385</v>
       </c>
       <c r="L98" s="6" t="s">
         <v>467</v>
       </c>
       <c r="M98" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N98" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O98" s="6" t="s">
         <v>464</v>
+      </c>
+      <c r="P98" s="53" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="99" spans="2:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B99" s="6" t="s">
         <v>457</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D99" s="50" t="s">
         <v>456</v>
       </c>
       <c r="E99" s="14" t="s">
         <v>458</v>
       </c>
       <c r="F99" s="10">
         <v>320</v>
       </c>
       <c r="G99" s="6" t="s">
         <v>459</v>
       </c>
       <c r="J99" s="6" t="s">
         <v>460</v>
       </c>
       <c r="K99" s="6" t="s">
@@ -8502,79 +8595,82 @@
         <v>471</v>
       </c>
       <c r="J100" s="10" t="s">
         <v>472</v>
       </c>
       <c r="K100" s="10" t="s">
         <v>473</v>
       </c>
       <c r="L100" s="6" t="s">
         <v>474</v>
       </c>
       <c r="M100" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N100" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="101" spans="2:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="6" t="s">
         <v>475</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>399</v>
       </c>
-      <c r="D101" s="27" t="s">
+      <c r="D101" s="50" t="s">
         <v>476</v>
       </c>
       <c r="E101" s="14" t="s">
         <v>477</v>
       </c>
       <c r="F101" s="10">
         <v>330</v>
       </c>
       <c r="G101" s="6" t="s">
         <v>478</v>
       </c>
       <c r="J101" s="6" t="s">
         <v>414</v>
       </c>
       <c r="K101" s="6" t="s">
         <v>479</v>
       </c>
       <c r="L101" s="6" t="s">
         <v>480</v>
       </c>
       <c r="M101" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N101" s="6" t="s">
         <v>74</v>
       </c>
       <c r="O101" s="6" t="s">
         <v>481</v>
+      </c>
+      <c r="P101" s="53" t="s">
+        <v>523</v>
       </c>
     </row>
     <row r="102" spans="2:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B102" s="6" t="s">
         <v>483</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D102" s="27" t="s">
         <v>482</v>
       </c>
       <c r="E102" s="14" t="s">
         <v>484</v>
       </c>
       <c r="F102" s="10">
         <v>310</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>485</v>
       </c>
       <c r="J102" s="6" t="s">
         <v>486</v>
       </c>
       <c r="K102" s="6" t="s">
@@ -10650,50 +10746,155 @@
       <c r="D159" s="13" t="s">
         <v>870</v>
       </c>
       <c r="E159" s="14" t="s">
         <v>871</v>
       </c>
       <c r="F159" s="10">
         <v>410</v>
       </c>
       <c r="G159" s="6" t="s">
         <v>872</v>
       </c>
       <c r="J159" s="6" t="s">
         <v>873</v>
       </c>
       <c r="K159" s="6" t="s">
         <v>831</v>
       </c>
       <c r="L159" s="6" t="s">
         <v>874</v>
       </c>
       <c r="M159" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N159" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="160" spans="2:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B160" s="6" t="s">
+        <v>875</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="D160" s="13" t="s">
+        <v>876</v>
+      </c>
+      <c r="E160" s="14" t="s">
+        <v>877</v>
+      </c>
+      <c r="F160" s="10">
+        <v>390</v>
+      </c>
+      <c r="G160" s="6" t="s">
+        <v>878</v>
+      </c>
+      <c r="J160" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="K160" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="L160" s="6" t="s">
+        <v>880</v>
+      </c>
+      <c r="M160" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="N160" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="161" spans="2:14" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B161" s="6" t="s">
+        <v>882</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="D161" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="E161" s="14" t="s">
+        <v>883</v>
+      </c>
+      <c r="F161" s="10">
+        <v>390</v>
+      </c>
+      <c r="G161" s="6" t="s">
+        <v>884</v>
+      </c>
+      <c r="J161" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="K161" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="L161" s="6" t="s">
+        <v>886</v>
+      </c>
+      <c r="M161" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="N161" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="162" spans="2:14" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B162" s="6" t="s">
+        <v>887</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="D162" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="E162" s="14" t="s">
+        <v>889</v>
+      </c>
+      <c r="F162" s="10">
+        <v>400</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>890</v>
+      </c>
+      <c r="J162" s="6" t="s">
+        <v>891</v>
+      </c>
+      <c r="K162" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="L162" s="6" t="s">
+        <v>892</v>
+      </c>
+      <c r="M162" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="N162" s="6" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>